--- v0 (2025-11-21)
+++ v1 (2026-04-01)
@@ -1,4832 +1,11003 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C2437F" w:rsidRPr="0001572D" w:rsidRDefault="0001572D" w:rsidP="00C2437F">
-      <w:pPr>
+    <w:p w14:paraId="3B9F894D" w14:textId="77777777" w:rsidR="00674305" w:rsidRDefault="00674305" w:rsidP="00674305">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="155E1FA6" w14:textId="77777777" w:rsidR="00674305" w:rsidRPr="0001572D" w:rsidRDefault="00674305" w:rsidP="00674305">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9900"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0001572D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete the form fields and follow, replace, or otherwise address </w:t>
       </w:r>
-      <w:r w:rsidRPr="007434C8">
+      <w:r w:rsidRPr="00291E54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:color w:val="FF0000"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>red</w:t>
       </w:r>
       <w:r w:rsidRPr="0001572D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> instructional text. Delete this paragraph before distributing the completed document to respondents.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2437F" w:rsidRDefault="00C2437F" w:rsidP="00283AA5">
-      <w:pPr>
+    <w:p w14:paraId="7EFBACBC" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="139"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE8B7E2" w14:textId="77777777" w:rsidR="00674305" w:rsidRDefault="00674305">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:right="67"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181E9A57" w14:textId="3F508AC7" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:right="67"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PROTEST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PROCEDURES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AND</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PROTEST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>BOND</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>REQUIREMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6913C0C3" w14:textId="5BF05CB7" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:spacing w:before="264"/>
+        <w:ind w:left="220" w:right="346"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00844580">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Protest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>this solicitation begins</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="00842C79" w:rsidRPr="00291E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[insert </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00842C79" w:rsidRPr="00291E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>date]</w:t>
+      </w:r>
+      <w:r w:rsidR="00842C79" w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00842C79" w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and ends on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00842C79" w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00842C79" w:rsidRPr="00291E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00842C79" w:rsidRPr="00291E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00842C79" w:rsidRPr="00291E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>date]</w:t>
+      </w:r>
+      <w:r w:rsidR="00842C79" w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00842C79" w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any protest of this solicitation is due via mail or hand-delivery by 4:30 p.m. CT on </w:t>
+      </w:r>
+      <w:r w:rsidR="00842C79" w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Central Procurement Office at the address listed below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D6EBC8" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11202390" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1900FEDE" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="263" w:lineRule="exact"/>
+        <w:ind w:left="67" w:right="52"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Michael</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perry</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007434C8" w:rsidRDefault="007434C8" w:rsidP="00283AA5">
-      <w:pPr>
+    <w:p w14:paraId="563E3CED" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Chief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Officer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB4255E" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160A55C0" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:right="67"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Paul</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Krivacka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25886EFC" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:spacing w:before="10"/>
+        <w:ind w:left="67" w:right="72"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Compliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="17"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Attorney</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00B37805" w:rsidRPr="00283AA5" w:rsidRDefault="008B0D82" w:rsidP="00283AA5">
-      <w:pPr>
+    <w:p w14:paraId="7E1670EA" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:ind w:left="3378" w:right="3369"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...12 lines deleted...]
-        <w:t>Protest Procedures and Protest Bond Requirements</w:t>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Central</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Office Dept. of General Services WRS Tower, 3rd Floor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B37805" w:rsidRPr="0058412B" w:rsidRDefault="00B37805" w:rsidP="002A6AFE">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3DF6CA21" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:left="3543" w:right="3534" w:hanging="7"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>312 Rosa L. Parks Blvd. Nashville,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TN.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>37243-1102</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008C0335" w:rsidRDefault="00B37805" w:rsidP="002A6AFE">
-[...119 lines deleted...]
-        <w:t>to the Central Procurement Office at the address listed below:</w:t>
+    <w:p w14:paraId="3FB5170D" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="263" w:lineRule="exact"/>
+        <w:ind w:left="67" w:right="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tele:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(615)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>741-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1035</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004373BE" w:rsidRDefault="004373BE" w:rsidP="002A6AFE">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="21421701" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:ind w:left="67" w:right="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fax:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(615)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>741-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001275BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0684</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00CA4D58" w:rsidRDefault="00CA4D58" w:rsidP="00E45A4B">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7F794D90" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283AA5" w:rsidRPr="00715A81" w:rsidRDefault="00283AA5" w:rsidP="00E45A4B">
-[...5 lines deleted...]
-        <w:t>Michael F. Perry</w:t>
+    <w:p w14:paraId="6BA18319" w14:textId="1E60BED2" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="220" w:right="163"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any respondent who has submitted a response to </w:t>
+      </w:r>
+      <w:r w:rsidR="00674305" w:rsidRPr="00291E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>[insert information identifying the solicitation]</w:t>
+      </w:r>
+      <w:r w:rsidR="00674305" w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>claims</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>aggrieved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>connection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with the solicitation, award, or proposed award of a contract may submit a protest to the Chief Procurement Officer. Under Tenn. Code Ann. § 12-3-514, any protest of this solicitation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>must:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283AA5" w:rsidRDefault="00283AA5" w:rsidP="00E45A4B">
-[...220 lines deleted...]
-    <w:p w:rsidR="001D0134" w:rsidRDefault="001D0134" w:rsidP="0047042C">
+    <w:p w14:paraId="2E2F449A" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...8 lines deleted...]
-      </w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>Be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>electronically</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>to:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00DE2F9A">
+          <w:rPr>
+            <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>TN.CPO.Protests@tn.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>hard-copy</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">electronic transmission is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>unavailable;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="001D0134" w:rsidRDefault="001D0134" w:rsidP="0047042C">
+    <w:p w14:paraId="66679EC9" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...20 lines deleted...]
-      </w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:ind w:right="691"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>Be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>seven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>(7)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>calendar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of award or notice of intent to award is issued, whichever occurs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>first;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="001D0134" w:rsidRDefault="00E85A84" w:rsidP="0047042C">
+    <w:p w14:paraId="304372DE" w14:textId="61E10FA9" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-      </w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:right="472"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>Any issues raised by a protesting party after</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>the seven-day period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>to protest shall not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>considered</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24D58" w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="001D0134" w:rsidRDefault="001D0134" w:rsidP="0047042C">
+    <w:p w14:paraId="269A6D11" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...45 lines deleted...]
-        <w:t>.</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:ind w:left="940" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>Include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>describe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>grounds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>protest;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E85A84" w:rsidRDefault="00E85A84" w:rsidP="00E85A84">
-[...19 lines deleted...]
-    <w:p w:rsidR="00371A6C" w:rsidRDefault="00371A6C" w:rsidP="00D10D73">
+    <w:p w14:paraId="3D33FC13" w14:textId="55E35819" w:rsidR="00290602" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C" w:rsidP="00290602">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>The contract award was arbitrary, capricious, an abuse of discretion, or exceeded the authority of the awarding entity;</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:ind w:right="520"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>Include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>a protest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>bond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>payable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>identified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">below </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">unless </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>the protest bond exemption under Tenn. Code Ann. § 12-3-514(g) applies and the protesting party provides an electronic or hard-copy petition for an exemption for solicitations that are less than $1 million.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00371A6C" w:rsidRDefault="00371A6C" w:rsidP="00D10D73">
+    <w:p w14:paraId="01219591" w14:textId="77777777" w:rsidR="00290602" w:rsidRPr="00DE2F9A" w:rsidRDefault="00290602" w:rsidP="00290602">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:ind w:right="520"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135E30AD" w14:textId="1222ADB9" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00290602" w:rsidP="00811977">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:ind w:right="520"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24D58" w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenn. Code Ann. § 12-3-514 </w:t>
+      </w:r>
+      <w:r w:rsidR="00811977" w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>a protesting party “</w:t>
+      </w:r>
+      <w:r w:rsidR="00811977" w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>must show by clear and convincing evidence that the facts and grounds set forth in the protest warrant either of the following actions by the chief procurement officer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0512AD" w14:textId="77777777" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="006368C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:ind w:right="520"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1344E45F" w14:textId="65971C4D" w:rsidR="00116361" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>The procurement process violated a constitutional, statutory, or regulatory provision;</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>The award of a contract to a protesting party; or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00371A6C" w:rsidRDefault="00371A6C" w:rsidP="00D10D73">
+    <w:p w14:paraId="5E20477C" w14:textId="7125A144" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> and this failure materially affected the contract award;</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>The cancellation of a solicitation, whether in whole or in part.”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00635BFC" w:rsidRDefault="00D10D73" w:rsidP="00D10D73">
+    <w:p w14:paraId="3399EEFC" w14:textId="77777777" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00811977">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E158C5" w14:textId="21C567CA" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="006368C8">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24D58" w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenn. Code Ann. § 12-3-514, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>a protest is not actionable if the protest is based upon the following grounds, in whole or in part:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FB84C7" w14:textId="77777777" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="006368C8">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A4DF34" w14:textId="2D2B69C8" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...26 lines deleted...]
-      </w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variances in scoring, absent proof of prejudice or bias by a member of the evaluation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>panel;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="0047042C" w:rsidRPr="007434C8" w:rsidRDefault="00635BFC" w:rsidP="0047042C">
+    <w:p w14:paraId="4813A961" w14:textId="7585D660" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">The contract award resulted from a technical or mathematical error during the evaluation process. </w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>Allegations of violations of ethical standards and policies, including conflicts of interest or organizational conflicts of interest, absent proof of an actual violation or proof of an existing conflict of interest or organizational conflict of interest that has not been disclosed to and resolved by the chief procurement officer as set forth in the rules, policies, and procedures of the central procurement office and the procurement commission;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00504ED9" w:rsidRDefault="00504ED9" w:rsidP="0047042C">
-[...22 lines deleted...]
-    <w:p w:rsidR="009E14EF" w:rsidRPr="009E14EF" w:rsidRDefault="009E14EF" w:rsidP="009E14EF">
+    <w:p w14:paraId="3555BFC3" w14:textId="2A7E0DF9" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:t>ive percent (5%) of the lowest bid or cost proposal evaluated;</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An objection to a solicitation made prior to the award of a contract or intent to award a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>contract and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based on facts known to a protesting party, unless notice is given to the central procurement office during the procurement process; or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047042C" w:rsidRPr="00E03C69" w:rsidRDefault="009E14EF" w:rsidP="00E03C69">
+    <w:p w14:paraId="35AA674B" w14:textId="40EACEEA" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...23 lines deleted...]
-        <w:t>;</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>Clarifications to solicitations, as approved by the chief procurement officer</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD30F0" w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD30F0" w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AD30F0" w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>designee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047042C" w:rsidRPr="007434C8" w:rsidRDefault="00E03C69" w:rsidP="0047042C">
+    <w:p w14:paraId="4EA32B86" w14:textId="77777777" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00811977">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65A1B1DE" w14:textId="0B10CF76" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="006368C8">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also, pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24D58" w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenn. Code Ann. § 12-3-514, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E256B" w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>a protesting party lacks standing to protest the award of a contract or intent to award a contract if the protesting party failed to do any of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3AD31A" w14:textId="77777777" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="006368C8">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8EFD7C" w14:textId="1EF39D4A" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...38 lines deleted...]
-      </w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Follow the terms of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>solicitation;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="0047042C" w:rsidRPr="007434C8" w:rsidRDefault="00E03C69" w:rsidP="0047042C">
+    <w:p w14:paraId="3B9F5111" w14:textId="02E5D4F0" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...59 lines deleted...]
-      </w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submit a response or other required documents, samples, descriptive literature, or materials in the manner and by the time and date specified by the solicitation or by the solicitation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>coordinator;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="0047042C" w:rsidRDefault="0047042C" w:rsidP="0047042C">
-[...1800 lines deleted...]
-    <w:p w:rsidR="000A1CB7" w:rsidRPr="0058412B" w:rsidRDefault="007107FB" w:rsidP="000A1CB7">
+    <w:p w14:paraId="69F5DCE7" w14:textId="46269F61" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...84 lines deleted...]
-        <w:t>);</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>Post a protest bond in the amount and form required by the chief procurement officer; or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1CB7" w:rsidRDefault="000A1CB7" w:rsidP="000A1CB7">
+    <w:p w14:paraId="7D3178E2" w14:textId="52BD1BD0" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t>The protest has been brought or pursued in bad faith;</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>State all the facts and grounds supporting a protest of a solicitation authorized under this chapter.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007107FB" w:rsidRPr="0058412B" w:rsidRDefault="007107FB" w:rsidP="000A1CB7">
+    <w:p w14:paraId="59859C09" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="262"/>
+        <w:ind w:left="220" w:right="346"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>As</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>established</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>Tenn. Comp.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>R.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>&amp; Regs. 0690-03-01-.12(2),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>sole grounds for a protest:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BFE3D3" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...13 lines deleted...]
-      </w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:ind w:right="247"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>award</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>arbitrary,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>capricious,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>abuse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>discretion,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>exceeded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the authority of the awarding </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="000A1CB7" w:rsidRPr="0058412B" w:rsidRDefault="000A1CB7" w:rsidP="000A1CB7">
+    <w:p w14:paraId="5D941EB2" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...13 lines deleted...]
-      </w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:ind w:right="1258"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>procurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>violated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>constitutional,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>statutory,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">regulatory </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>provision;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="000A1CB7" w:rsidRPr="0058412B" w:rsidRDefault="000A1CB7" w:rsidP="000A1CB7">
+    <w:p w14:paraId="166A750C" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:ind w:right="442"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>awarding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>entity failed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>adhere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>procurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>set</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>forth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the solicitation and this failure materially affected the contract </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>award;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0D1913CC" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:ind w:right="497"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>procurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>involved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>responses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>collusive,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>bad faith, or not arrived at independently through open competition; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D54D93C" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:right="830"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>award</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>resulted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>technical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>mathematical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>error</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>during</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>the evaluation process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6CAF05" w14:textId="77777777" w:rsidR="001F484C" w:rsidRPr="00DE2F9A" w:rsidRDefault="001F484C" w:rsidP="006368C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:right="830" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F11E2A3" w14:textId="06B4AAA6" w:rsidR="001275BF" w:rsidRPr="00246273" w:rsidRDefault="00504D2C" w:rsidP="006368C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:ind w:left="580" w:right="352"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>A protest based upon the cancellation, in whole or in part, of a solicitation is not actionable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>considered</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>Chief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>Officer</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD30F0" w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or designee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>pursuant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24D58" w:rsidRPr="00291E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenn. Code Ann. § 12-3-514(b). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519DB486" w14:textId="77777777" w:rsidR="001F484C" w:rsidRPr="00246273" w:rsidRDefault="001F484C" w:rsidP="001275BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F74858" w14:textId="62AFE477" w:rsidR="001275BF" w:rsidRPr="00246273" w:rsidRDefault="001275BF" w:rsidP="001275BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>As determined by the Chief Procurement Officer</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD30F0" w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or designee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>, the amount of the protest bond shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379F44B1" w14:textId="77777777" w:rsidR="001275BF" w:rsidRPr="00291E54" w:rsidRDefault="001275BF" w:rsidP="001275BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Five percent (5%) of the lowest bid or cost proposal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00291E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>evaluated;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="741B0347" w14:textId="77777777" w:rsidR="001275BF" w:rsidRPr="00291E54" w:rsidRDefault="001275BF" w:rsidP="001275BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Five percent (5%) of the maximum liability or estimated maximum liability provided in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00291E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>solicitation;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4B59B7D9" w14:textId="77777777" w:rsidR="001275BF" w:rsidRPr="00291E54" w:rsidRDefault="001275BF" w:rsidP="001275BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>Five percent (5%) of the estimated maximum revenue, if the solicitation, award, or proposed award is for a contract in which the State receives revenue; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEEDFD1" w14:textId="77777777" w:rsidR="001275BF" w:rsidRPr="00291E54" w:rsidRDefault="001275BF" w:rsidP="001275BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>For no-cost contracts, an amount determined by the Chief Procurement Officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BD2E82" w14:textId="5594D02C" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:spacing w:before="262"/>
+        <w:ind w:left="220" w:right="346"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>bond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>solicitation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00674305" w:rsidRPr="00291E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>Number</w:t>
+      </w:r>
+      <w:r w:rsidR="00674305" w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ($ </w:t>
+      </w:r>
+      <w:r w:rsidR="00674305" w:rsidRPr="00291E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidR="00674305" w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00844580" w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BADF5DD" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BBDE173" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="220" w:right="163"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>Upon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>Chief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>Officer’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>receipt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>bond,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>stay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>the solicitation, proposed award, or award will go into effect until the protest is resolved in accordance with Tenn. Code Ann. § 12-3-514.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7EBB2A" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EDF118C" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB11926" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="220" w:right="163"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>bond shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>in form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>substance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>acceptable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>state</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>shall be surrendered to the state after the protesting party has had an opportunity to oppose the payment of the protest bond and after a finding by the protest committee that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1EB938" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:right="479"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">The protest was signed, before or after </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>appeal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the chief procurement officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>committee,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>violation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tenn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ann.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>12-3-514(c</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="74B48131" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+        </w:tabs>
+        <w:spacing w:line="263" w:lineRule="exact"/>
+        <w:ind w:left="939" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>been</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>brought</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>pursued</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>bad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>faith;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4BCD2B90" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:ind w:right="528"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">The affected state agency has suffered damages resulting in a loss of funding, increased </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>expenditures</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>, or a disruption in services; the protest was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>filed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>bad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>faith</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>violation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tenn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ann.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>12-3-514(c);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the protest was not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>upheld;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="58FD5949" w14:textId="77777777" w:rsidR="00290602" w:rsidRPr="00246273" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:ind w:right="1678"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>did</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>state</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>face</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>valid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>protest;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190D0968" w14:textId="72FC6D63" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:ind w:right="1678"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246273">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
         </w:rPr>
         <w:t>For any other reason approved by the protest committee.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1CB7" w:rsidRPr="0058412B" w:rsidRDefault="000A1CB7" w:rsidP="000A1CB7">
-[...15 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="242EA94F" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:sectPr w:rsidR="00D61AAE" w:rsidSect="006368C8">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="878" w:right="1224" w:bottom="878" w:left="1224" w:header="691" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1CB7" w:rsidRPr="0058412B" w:rsidRDefault="000A1CB7" w:rsidP="000A1CB7">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="0BF24B3A" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1CB7" w:rsidRPr="0058412B" w:rsidRDefault="000A1CB7" w:rsidP="000A1CB7">
-[...63 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="693CAC16" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:ind w:left="67" w:right="67"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Protest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Bond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A2B4C9" w14:textId="24420737" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="264"/>
+        <w:ind w:left="220" w:right="346"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>example</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00447D44">
+        <w:t xml:space="preserve">that is acceptable in </w:t>
+      </w:r>
+      <w:r>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>substance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to the State of Tennessee Central Procurement Office</w:t>
+      </w:r>
+      <w:r w:rsidR="00447D44">
+        <w:t>. All statutory grounds enumerated in Tenn. Code Ann. § 12-3-514(e) must be listed in any protest bond</w:t>
+      </w:r>
+      <w:r w:rsidR="00821BF1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FE7956" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="72" w:right="5"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>PROTEST</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>BOND</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18818474" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="105"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="491EF5D2" wp14:editId="51C1D240">
+                <wp:extent cx="6019800" cy="876300"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:docPr id="2" name="Textbox 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6019800" cy="876300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="6096">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="74D9FEC3" w14:textId="772C0DB8" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:spacing w:before="18" w:line="242" w:lineRule="auto"/>
+                              <w:ind w:left="105" w:right="719"/>
+                              <w:jc w:val="both"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>The</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>surety company</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>issuing</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00842C79">
+                              <w:rPr>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">this Protest </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00842C79">
+                              <w:t>B</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>ond</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>shall</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>be</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>licensed</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-3"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>to</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>transact</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>business</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>in</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>the</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>State</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>of Tennessee</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>by the</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>Tennessee</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>Department</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>of</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-3"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>Commerce</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>and</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>Insurance.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="40"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00842C79">
+                              <w:rPr>
+                                <w:spacing w:val="40"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Protest </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>Bonds</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-3"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>shall</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>be certified and current Power-of-Attorney for the Surety’s Attorney-in-Fact attached.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="491EF5D2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:474pt;height:69pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMyLlUwAEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3Y6IEuNOMXWoMOA&#10;YhvQ7gNkWYqFyaImKrHz96NkJym2W1EfZMp8euJ7pDd3Y2/ZUQU04Gq+XJScKSehNW5f81/PDx/W&#10;nGEUrhUWnKr5SSG/275/txl8pW6gA9uqwIjEYTX4mncx+qooUHaqF7gArxwlNYReRNqGfdEGMRB7&#10;b4ubslwVA4TWB5AKkb7upiTfZn6tlYw/tEYVma051RbzGvLapLXYbkS1D8J3Rs5liFdU0Qvj6NIL&#10;1U5EwQ7B/EfVGxkAQceFhL4ArY1UWQOpWZb/qHnqhFdZC5mD/mITvh2t/H588j8Di+MXGKmBWQT6&#10;R5C/kbwpBo/VjEmeYoWETkJHHfr0JgmMDpK3p4ufaoxM0sdVubxdl5SSlFt/Wn2kOJFeT/uA8auC&#10;nqWg5oH6lSsQx0eME/QMSZdZx4ZEe7ua6gRr2gdjbcph2Df3NrCjSK3Oz3wZvoQlup3AbsLl1Ayz&#10;btY7SUxi49iMVEUKG2hP5NNAo1Jz/HMQQXFmvznqRZqrcxDOQXMOQrT3kKcvVeng8yGCNlnclXe+&#10;mZqc7ZkHMk3Ry31GXX+b7V8AAAD//wMAUEsDBBQABgAIAAAAIQADKpGF2QAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsNADETvSPzDykjc6KZQhZJmU6FI5cIB0fYDtombRGS9S9ZN07/HcKEX&#10;y6MZjZ/z9eR6NeIQO08G5rMEFFLl644aA/vd5mEJKrKl2vae0MAFI6yL25vcZrU/0yeOW26UlFDM&#10;rIGWOWRax6pFZ+PMByTxjn5wlkUOja4He5Zy1+vHJEm1sx3JhdYGLFusvrYnZ+DtY8f8Pd8vKL6P&#10;m+cyDemlDMbc302vK1CME/+H4Rdf0KEQpoM/UR1Vb0Ae4b8p3stiKfIgoSdZdJHra/riBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIzIuVTAAQAAfgMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAMqkYXZAAAABQEAAA8AAAAAAAAAAAAAAAAAGgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" filled="f" strokeweight=".48pt">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="74D9FEC3" w14:textId="772C0DB8" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:spacing w:before="18" w:line="242" w:lineRule="auto"/>
+                        <w:ind w:left="105" w:right="719"/>
+                        <w:jc w:val="both"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>The</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>surety company</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>issuing</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00842C79">
+                        <w:rPr>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">this Protest </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00842C79">
+                        <w:t>B</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>ond</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>shall</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>be</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-5"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>licensed</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-3"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>to</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>transact</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-5"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>business</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>in</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>the</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-5"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>State</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>of Tennessee</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>by the</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>Tennessee</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>Department</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>of</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-3"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>Commerce</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>and</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>Insurance.</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="40"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00842C79">
+                        <w:rPr>
+                          <w:spacing w:val="40"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Protest </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>Bonds</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-3"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>shall</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>be certified and current Power-of-Attorney for the Surety’s Attorney-in-Fact attached.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC31010" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454BF8F3" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E9A5287" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515CCD20" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7036146C" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65BA5E3B" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39BDE5F6" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452BD0C1" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF45368" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="043087B7" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EC8DC2E" wp14:editId="29DBB09C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>896416</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>170772</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5982970" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="3" name="Graphic 3" descr="Line to insert address of protesting party "/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5982970" cy="9525"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5982970" h="9525">
+                              <a:moveTo>
+                                <a:pt x="5982589" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5982589" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5982589" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6AA9545C" id="Graphic 3" o:spid="_x0000_s1026" alt="Line to insert address of protesting party " style="position:absolute;margin-left:70.6pt;margin-top:13.45pt;width:471.1pt;height:.75pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5982970,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB29PwRIgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06CZkuMOMXQosOA&#10;oivQFDsrshwbk0WNUmLn70fJVmpspw3LwabMZ/q9RzLb277V7KzQNWAKvpjNOVNGQtmYY8Ff9w8f&#10;1pw5L0wpNBhV8Ity/Hb3/t22s7laQg26VMioiHF5Zwtee2/zLHOyVq1wM7DKULICbIWnIx6zEkVH&#10;1VudLefzj1kHWFoEqZyjp/dDku9i/apS0n+rKqc80wUnbj5eMV4P4ZrttiI/orB1I0ca4h9YtKIx&#10;9NFrqXvhBTth80eptpEIDio/k9BmUFWNVFEDqVnMf1PzUgurohYyx9mrTe7/lZVP5xf7jIG6s48g&#10;fzhyJOusy6+ZcHAjpq+wDVgizvro4uXqouo9k/RwtVkvN5/IbEm5zWq5CiZnIk/vypPzXxTEOuL8&#10;6PzQgzJFok6R7E0KkToZeqhjDz1n1EPkjHp4GHpohQ/vBXIhZN2ESD3yCMkWzmoPEeaDhMB2td5w&#10;loQQ0zeMNlMsaZqgUi7dbaw3YDaLm5tRdkqn+wCbfvavwHFkiWMqJzU4NRgcdEenr14Qbuq2A92U&#10;D43WQb7D4+FOIzuLsBrxNzKewOIkDM0PY3CA8vKMrKN9Kbj7eRKoONNfDQ1kWK4UYAoOKUCv7yCu&#10;YHQend/33wVaZiksuKfZeYI07iJPY0H8A2DAhjcNfD55qJowM5HbwGg80I5E/eM+hyWcniPq7V9n&#10;9wsAAP//AwBQSwMEFAAGAAgAAAAhAF86yRjfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8Fq&#10;wzAMhu+DvYPRYLfVaRpClsYppTAYOwyajrGjG6txmC2H2G29t5972o6/9PHrU7OJ1rALzn50JGC5&#10;yIAh9U6NNAj4OLw8VcB8kKSkcYQCftDDpr2/a2St3JX2eOnCwFIJ+VoK0CFMNee+12ilX7gJKe1O&#10;brYypDgPXM3ymsqt4XmWldzKkdIFLSfcaey/u7MV8G6iKVedLffbz1j0u7fXrtRfQjw+xO0aWMAY&#10;/mC46Sd1aJPT0Z1JeWZSLpZ5QgXk5TOwG5BVqwLYMU2qAnjb8P8vtL8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAdvT8ESICAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAXzrJGN8AAAAKAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m5982589,l,,,9144r5982589,l5982589,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D31D2B" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>protesting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> party)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4212E279" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="262"/>
+        <w:ind w:left="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15730688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73A3B9F4" wp14:editId="32B7FEC7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>896416</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-1571463</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6113145" cy="1170940"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Group 4" descr="Line to insert Name of protesting party"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6113145" cy="1170940"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="6113145" cy="1170940"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="5" name="Image 5"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="458228" y="91042"/>
+                            <a:ext cx="5654421" cy="1079627"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="6" name="Graphic 6"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="866694"/>
+                            <a:ext cx="5982970" cy="9525"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="5982970" h="9525">
+                                <a:moveTo>
+                                  <a:pt x="5982589" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5982589" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5982589" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="7" name="Textbox 7"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="18288" y="0"/>
+                            <a:ext cx="2578100" cy="504190"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="7010B4BD" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>KNOW</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-4"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>ALL</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-4"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>BY</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-3"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>THESE</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-1"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-2"/>
+                                </w:rPr>
+                                <w:t>PRESENTS:</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="4BF29C1D" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+                              <w:pPr>
+                                <w:spacing w:before="264"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>That</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-5"/>
+                                </w:rPr>
+                                <w:t>we,</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="8" name="Textbox 8"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="18288" y="874775"/>
+                            <a:ext cx="1736725" cy="168910"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="201E5E2C" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+                              <w:r>
+                                <w:t>(Name</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-5"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>of</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-1"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>protesting</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="1"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                </w:rPr>
+                                <w:t>party)</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="73A3B9F4" id="Group 4" o:spid="_x0000_s1027" alt="Line to insert Name of protesting party" style="position:absolute;left:0;text-align:left;margin-left:70.6pt;margin-top:-123.75pt;width:481.35pt;height:92.2pt;z-index:15730688;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text" coordsize="61131,11709" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQA4FVeB5QMAAHYLAAAOAAAAZHJzL2Uyb0RvYy54bWzMVttu2zgQfS+w/yDo&#10;vbGl6o44xW7TBgGKNmiz2GeKoiSiksglaVv5+86Qom3YW7QNimIDRB6Kw+HhmTlDXb+exyHYMaW5&#10;mDZhdLUOAzZR0fCp24R/P757WYSBNmRqyCAmtgmfmA5f3/zx4novKxaLXgwNUwEEmXS1l5uwN0ZW&#10;q5WmPRuJvhKSTTDZCjUSA0PVrRpF9hB9HFbxep2t9kI1UgnKtIa3t24yvLHx25ZR87FtNTPBsAkB&#10;m7FPZZ81Plc316TqFJE9pwsM8gwUI+ETbHoIdUsMCbaKX4QaOVVCi9ZcUTGuRNtyyuwZ4DTR+uw0&#10;d0pspT1LV+07eaAJqD3j6dlh6YfdnZKf5YNy6MF8L+gXDbys9rKrTudx3B2d51aNuAgOEcyW0acD&#10;o2w2AYWXWRS9ipI0DCjMRVG+LpOFc9pDYi7W0f7td1auSOU2tvAOcCSnFfwvFIF1QdH3SwlWma1i&#10;4RJk/KEYI1FftvIlZFMSw2s+cPNkKxPyhqCm3QOnyC4OgM0HFfBmEwIlExlBEPcj6ViQYiF6D/RH&#10;/i+W1wOX7/gwIOtoL0ChnM/K4T/O6krtVtDtyCbjtKPYAJjFpHsudRioio01A3DqvokgZaBbAwil&#10;4pNxQtFGMUN73L8FHJ9AXgiUVIcJC/qIE4+gl+I6q5ckLeIYugMURhmtk9jt4AsnzdIkiREFFs46&#10;L7M4R49D+kkllTZ3TIwBGgAawADnpCK793qB5V0WMh0SCxGAYY+ApqM9jTC6IPKndPW5J5IBBAx7&#10;zHTmM323dJkMz7H4oPCW0TdogqYFDBRZlpXJGUVlEZc5zCNFZRrbGjrhh24dP6ecQINqHDvAU+8t&#10;Ok/eRBaxVw62VxooCmA2DKBX1m53qHJch0HRDPZQyx5Iv+DAyVHs2KOwbgZljk5pUdrT2BYASI8+&#10;w3Tq687svfyc/5U2nvMpo8SyAsH8tP91bqfb/pTz+e50EJq5AsRz20o8cAHbn7KtxcAbL1StuvrN&#10;oIIdwSvI/iGTsOTEDZqZXoSCVi2aJ2gUe6iYTaj/3RLsSsP9BAUK5zbeUN6ovaHM8EbYq84yD8J4&#10;nP8hSi4aMSCvD8LX6YVUnC+unMSfWyNabnV0RASwcQCa+U3iyb14HgF5LebANgHEAAJD8QRm/ktA&#10;eUXIKb7/hoyiIi5cs1nuH99o4jQvovWionSdRKXPvO9Xvon8WJ85YkDLzPVs+/0B3y9K7f8lQcCp&#10;u8d8ggqfiGcnqMiTPLfNjFQ+S1H+Ksuhw7nrICvgxlhE9EuzZC8hzNvvy5L9jIGPO9sRlg9R/Ho8&#10;HVvZHT+Xb74CAAD//wMAUEsDBAoAAAAAAAAAIQB+DdKYhnEAAIZxAAAUAAAAZHJzL21lZGlhL2lt&#10;YWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAEpAAAAOMIBgAAALsxzBcAAAAGYktHRAD/AP8A/6C9&#10;p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAACAASURBVHic7N13eFvXfTfwcy/2BgFwABTBTYkiRWoP&#10;SrI85NiJHSdpEzepnWY7btImafZomtmMZjZtHCd5mzRtnB23je3YspVombImZVKiFpdIcYAg9h53&#10;vH+Y176GQYoDuADI7+d58ADEuOcAJIF7vzjndyie5wkAAAAAAAAA5B/P83Q8HndEIpF64RSNRutm&#10;z+sZhtHt2bPnTVVVVYcK3VeAfJIXugMAAAAAAAAAKwXP81QymbRGo9H6jNBJOK/lOE453zbcbvc+&#10;BFKw0iGQAgAAAAAAAFiEdDptjEQidZmjm4TwiWEY/WK2R1EUIYQQzGCC1QSBFAAAAAAAAMAcxsfH&#10;X+t2u/eKRjjVJZNJ62K2IQROc/0shlAKVgsEUgAAAAAAAABZxOPxqiNHjvzhRvfLFjDNFzoBAAIp&#10;AAAAAAAAgKzS6bRBuLyYUU4AcGMIpAAAAAAAAABuAAEUQG7Rhe4AAAAAAAAAAACsLhghBQAAAAAA&#10;AABQZHiepziOU7IsqxZOhBCiUCjCcrk8IpPJUoXu43IgkAIAAAAAAAAAyAOO4+TJZLI8Fos54vG4&#10;PZFI2OPxuD0WizkSiYQ9kUhUiAMnlmXVHMe9LICaC03TKblcHhECKuFcuKzVascNBsOAwWAYNBgM&#10;A2q1epqiqKJZxhGBFAAAAAAAAADAErAsqw6FQi2hUGhdKBRaF41Ga8ShUzKZrOB5Pi/lkjiOU6ZS&#10;KUsqlbIs5P5yuTwiDqgMBsOA0Wi8arFYemQyWSIffZy3P1I3CAAAAAAAAABQSpLJpEUInYLBYGso&#10;FGoNBoPrIpFIAyFk0RXvF1okf6778fzCBjqJ78cwjN7v92/y+/2bxPeRyWSJ8vLyZysrK/9cVVX1&#10;J4vF0kPTNLOgBpYBgRQAAAAAAAAAACGE4ziF3+/v8Hg8u4LBYNts+LQukUhULuTx2QKkfKzQuNhA&#10;KzPAEv/Msqza5XLtd7lc+3t7e4lCoQhVVlYeFgIqk8nUn4+pfgikAAAAAAAAAGBVSiQSNo/Hs9Pj&#10;8ezyeDxdHo9nB8uymvkekxkG5SNwyrX5+iyEU8J5Op02jo+P3zM+Pn4PIYRoNJqp5ubmh5qbmx9W&#10;q9WeXPUJgRQAAAAAAAAArHg8z9OhUGjdzMxM18zMTJfH4+kKhUJr57p/KQZPSyE8r8zRVMJ5PB63&#10;9/X1fam/v/8z9fX1P2ttbf2O0Wi8stx2EUgBAAAAAAAAwIoUi8XWTExM3D0xMXG32+3enU6nzXPd&#10;NzOYWa3Er4M4nGJZVj04OPjewcHB91ZXVz/e2tr6rYqKiiNLnc6HQAoAAAAAAAAAVgSe56lAINAx&#10;O+XsdT6fb0u2+4lDp9UeQM0nM5wSAioh5CsrK3u+tbX1W06n8zcymSy1mG0jkAIAAAAAAACAksWy&#10;rNLtdt80Pj7+uomJiXui0agz8z4Y/bR8FEW9YtSU3+/fePz48f8+d+7c13bv3n1fZWXlkYVuD4EU&#10;AAAAAAAAAJQUlmXV169ff/34+PjrJycnX51Op42Z90EIlR+ZryfP8yQej1f/6U9/Orht27b3Nzc3&#10;/2gh20EgBQAAAAAAAAAlIRgMtg4ODr5neHj4balUypJ5ezGEUMIIooVeP59sz6NYArbMlfp4npef&#10;OnXqh4FAYMOWLVs+TNN0er7HI5ACAAAAAAAAgKLFsqx6bGzsLwcHBx9wu903iW8rVACVGS4tJWxa&#10;SjuZ1xVDACeeysfzPLl69erfhUKh1j179tyrUql8cz0OgRQAAAAAAAAAFJ1gMLhucHDwgWyjoYQQ&#10;RAriAGghwRNFUaxKpfKo1Wq3Wq2enj13q1Qqt0ajmVapVG6FQhHmeV423ymVSpkikUhjJBJpiEQi&#10;DeFwuDGdTpuy9Y3n+YKHU0K7PM8Tl8t124EDB07u27fvHpPJdCnb/RFIAQAAAAAAAEBR4DhOPjY2&#10;9qaBgYEHCzUaShzyzEej0UyaTKZ+s9ncbzKZ+k0mU7/BYBhUqVReiqK4PPSLSqVSZUJI5fV6t05M&#10;TNwVCoVas/VbytBOIA6lwuFw04EDB07s3bv3jXa7/ZlX3Ddfw8oAAAAAAAAASlkoFGp+7LHHrhJC&#10;CE3TeW9PmPK0YcOGL3R0dHw+7w0WEZ7n6bGxsTf29fV9MRQKrRXflu9g5UYBFEVRrMViOWOz2U6I&#10;wqeLSqUykLdOLUIkEqmbnJx8zcTExF3T09O3siyrFt9eiGBK+FsmhBClUum/5557mlUqlVd8H4yQ&#10;AgAAAAAAAICC4HmempiYeG1vb++XAoFAh3B9vkdDzRdCCQFUZWXl4crKysPl5eXdCoUinJeO5IBe&#10;r7/W0tLyUEtLy0MMw2jcbvfNAwMD7x0fH38dIS+FQ1IGU+KRUqlUqqyvr++L27Zte7/4PgikAAAA&#10;AAAAAEBSPM9TLpdrf29v75e9Xu924fp8BlHzhVBms/m8w+H4YykEUPORy+Vxh8PxpMPheNLr9W45&#10;f/78FyYmJu4i5OVT+aQgDqWuXr36YFNT0w/Lysr6XuyrJL0AAAAAAAAAACCEuN3uvb29vV8W14gq&#10;RBCl1+tHamtrf1lXV/cLs9ncn/OGC8xqtZ69+eab756Zmdl97Nix38bjcXshQqnZNukzZ858b//+&#10;/bdQFMUTgkAKAAAAAAAAACQQiUTqTp069YOpqak7hevyHURlhlBqtdrtdDp/U1dX9wubzXZCCEdW&#10;svLy8u477rhjx+HDh58IBAIbChVKud3ufWNjY2+qra39DSEIpAAAAAAAAAAgj3iep65du3bf6dOn&#10;v59Op42ESB9EVVVVPdPa2vrtqqqqgzRNMzlvtMjpdLrrr3rVq/YcPXr0UZfLdZuUoZR46l5PT883&#10;q6urH5fL5bH8LxMAAAAAAAAAAKtSMpm0PPvss786fvz4f4vDqHwU2OZ5nnAcJw6j+JqamkfvvPPO&#10;bbfddturHA7HU6sxjBIoFIrQ7t2736xSqdyF6kMsFqu5dOnSRwghBIEUAAAAAAAAAOScy+W67Ykn&#10;nugbGxu7lxDpgiiKopiGhoaf3X333W033XTTX1qt1jM5bbCEqdVqz44dOx4kJPtIsnwR/96FIuuY&#10;sgcAAAAAAAAAOcOyrLq3t/fLwkgYQkhegihCXhmqNDU1/bitre2f9Xr9aM4bWyFqamr+p7a29lej&#10;o6Nv5nleslpSglAo1MrzPIVACgAAAAAAAAByIhAIbOju7n4kEAhsICR/taIygyij0Xhp586d7ykv&#10;L+/OaUMrVGtr67dHR0ffTMgLr6WUoVQ6nTbG43EHAikAAAAAAAAAWBae5+nLly9/8Pnnn/8ax3FK&#10;QqQZFUVRVLq9vf2rbW1tX5HJZMmcN7ZCWSyWM3q9fjgSiTRI1aaw2h4hhASDwfUIpAAAAAAAAABg&#10;yXiep06dOvXw4ODge4TrpAijbDbbczt27HiP2Wzuz3lDKxDDMNpoNFoXiUTqI5FIvUKhCBMi/Qgp&#10;QhBIAQAAAAAAAMAyPf/8818Twqh8BVGEvDyMWr9+/b90dnZ+mqZpNi+NlSCO4xTRaLQmGo3WC6FT&#10;JBKpF35OJBKVhe6jMEoqGAy2IpACAAAAAAAAgCW5ePHixy9evPhxQqQrXL5p06aPrV+//ps5b6jI&#10;8TxPJxKJSnHYFIlEGoTAKRaL1fA8Ty90e1KPihILhUIYIQUAAAAAAAAAizc4OPjuc+fOfZ0QyepF&#10;sTt37nxXQ0PDz3LeUJFIJpNl4hFOGZfrWJZVL2Z7mb+TQoZQYpiyBwAAAAAAAACLNjY29pcnT578&#10;ISH5naYnkMlkiT179ty7Zs2ax/LaUJ4xDKMR13HKDJ9SqZR5Mdsr1sDpRpLJpBWBFAAAAAAAAAAs&#10;2NTU1P7u7u5fEEJoqWpGbdu27f2lEEZxHCePxWI1kUikbjZsahBPsUskElWL2V6pBk43IpPJEgik&#10;AAAAAAAAihjLsup4PF4Vj8cd8XjcPnvuSKVSZoZhtCzLasXns5c1LMtqWZbV0DSdkslkCZqmEzKZ&#10;7GUnmqaTcrk8ptFoJrVa7XWtVjuu0+mua7XacbVa7aJpmin084fi4vF4th89evR/OY5T5rMdcRjl&#10;cDj+2NDQ8NN8trdQPM9TiUSiKlvRcFEdJ9lCt5ctYFopoZO47lfmdUql0odACgAAAAAAoIBSqZQ5&#10;FAq1hEKhteFweG0sFlsTi8VeDJ9SqZSlEP2iKIqbDarGTSbTBavVetpqtZ42m80XaJpOF6JPUFiJ&#10;RKL80KFDf2QYRkeINFP1lEqlf8eOHe+hKOqV6UaerJY6Tss1X+B0I2az+QICKQAAAAAAAAkkEgmb&#10;z+fbEgwG20Oh0FrhtJSl2PNVPDrjZ3o2HFvj8Xh2Dg0NvZuQF6balJWVnRMCKpvNdsJgMAzmvENQ&#10;dC5evPjxVCplJSS/YVTGVL2/02q1k7ncPsMwWnEdp8zQKZ1OmxazvZUaOBGS9X1hUY9XqVQevV4/&#10;otPpRvR6vXAaLi8v70YgBQAAAAAAkGOJRKLc5/Nt9vl8W4RTNBqtXchjCzWFJ7ONuQ5EWZZVezye&#10;XR6PZ5dwm8lkulBbW/tbp9P5O5PJdDHvnQXJxePxqqtXr76fEGlGRhFCiMFgGKytrf3lYh/HcZwi&#10;Go3WiEMmcei02BAYgdPc5HJ5RAiaMkKnEZ1ON6JQKCJzPnZpXQYAAAAAAABBPB6vmp6evnl6evpW&#10;l8t1ayQSaZzv/qVwgDtXH8UHrMLlYDDY3tfX197X1/cFk8l00el0CuFUv5RTrSB/+vv7P8myrIaQ&#10;/P+9Cn9Xa9as+Z9sfz88z9PxeNw+10p1sVhsDc/z9ELbW611nBaCpumUTqcbnStwUqlU3qX+jyOQ&#10;AgAAAAAAWKR0Oq13uVy3u1yuW6enp28JBoNtc91XfGC7Eg5yM5+PcHArCqfWnz9//nPnz5//nNVq&#10;PdnR0fEFu93+FIKp0hWLxaoHBgYeJES6MIoQQnQ63ejo6Oi94vpNwvlii6qXQgi8FMsNnAghvFar&#10;ncg2rU6v149oNJpJiqK4nHVYBIEUAAAAAADAAqRSKfPExMTdY2Njfzk1NXVntsLGKy18WgjheWYL&#10;p7xe745Dhw790WKxnNmwYcMXqqurn0AwVXr6+/s/zXGcihBp/67PnDnz7wu970oNnAjJWx2nEZ1O&#10;N6LT6UZlMlkql/1dKARSAAAAAAAAc0in04axsbE3jo2NvdHlct3OcZxCfPtqDKDmM1c45fP5th45&#10;cuQxi8XSs2HDhs9XV1c/jmCqNESjUefg4OB7CCns3zgCp7ktp45TISGQAgAAAAAAyODz+TYPDAw8&#10;cO3atfsYhtGLbxOHLjC3bEXSfT7f5iNHjvyhtrb2lzt27HhQoVCECtQ9WKALFy78oxDESl1cf6X8&#10;jxVzHadCQiAFAAAAAAAlZ7aocVVGMeO62SXbDdu3b3+f1Wo9vZhtptNp/ejo6JsHBgbe6/P5topv&#10;Qwi1dNmCqdHR0bd4vd4de/bsefNif08gnWQyaRkaGnoHIdL+7Zfa/1ku6zjp9frhzNApn3WcCgmB&#10;FAAAAAAAFKVkMlkWiUQa5li6vU6oaZPN9evX37DQoCOZTJZdvXr17y5fvvyhVCplEd8m1fL28x28&#10;LuTAthRWCRP3h+d5EolEGg4cONC9adOmT65bt+67K/GAu9QFAoENPM/LCSm+vyeprdQ6ToWEQAoA&#10;AAAAAAqCYRiNMKopEok0ZC7fnk6nTYvZnrhuESHkhkfPiUSi4vLlyx+6cuXK3zEMYxBvR3yeS+KD&#10;2MUe0C50u5nXFdsUKKEPPM8TnucVPT0935qZmenas2fPW2iaThe4eyASCoXWFboPUlmtdZxyhWVZ&#10;ZSqVsiaTSWsikSifvWxLJBK2ZDIpPpWXlZX17Nix4wEEUgAAAAAAIIlAINB+8eLFj4fD4cZoNFof&#10;j8fti3n8Qosa3+hAMplMlvX393/m6tWr72NZVpO5vVyFNosJnyiKYlUqlVelUs2oVCqPWq2eUalU&#10;HvHPFEWxLMuqOI5TcRynFC4L59Fo1BkKhdaGw+GWdDptnKsfxTD9UBh5NhtKkevXr//liRMnfrJr&#10;1663YaRU8RACqWIIMpcrB3Wc0jqdbnQ2bBpeKXWcsmFZVp1MJq2zAZL43JpMJm2pVMqaSCRs4tBJ&#10;HOrfSDQadW7fvv1BBFIAAAAAACCJixcvfmJkZOT+uW7P97QzjuPkg4ODD/T29n4xlUpZxW3kOoSa&#10;70BXp9ONmc3mPrPZ3FdWVtZrNpv7DAbDAE3TbI76QCUSicpQKLRWCKjcbvcer9e7nRBCZfZRqmmJ&#10;2YhHS42MjNyvUCiCW7du/fuVcmBf6oLBYMmMkMplHSfxCCfhskajmczV/2ixCIfDTRcuXPh0LBZb&#10;I4RLyWTSyjCMLpftZIxeJdu3b/9bmqZZBFIAAAAAACAJlmVVhBRmCtnk5OQdPT093w4Gg+vFbeei&#10;/flCKKVS6bPb7QfKy8uPzwZQfUqlMrDsRudBURSv0WhcGo3GVVlZeUS4PpFIVExMTNw1MTFx99TU&#10;1KuE1QOFUUqFCqbEodTVq1ffr1QqA52dnf8oeUfgFYptyh7qOOVOPB63Hzx48E+xWMy5mMfN9x6x&#10;kFGrzc3NDzudzt8RghpSAAAAAABQAFIFH/F43H7q1KmHx8fH78lsezl9mC+EMpvNfdXV1U9UV1c/&#10;YbVaT9I0zSy5oRxSq9XuxsbGnzY2Nv6UZVmV2+3eNzY29sbh4eG3cxynKGQwJQ6lLly48BmDwXC1&#10;oaHhvyTtBLwMwzDaaDRaK2WbqOMkjXQ6rT98+PDjQhiV79Gpwu/RZDJd2Lx584eF6xFIAQAAAADA&#10;isPzPDU8PPzWM2fOfC+dTpsJyV8QJZPJElVVVc8IIZRWqx1fTt+lIJPJkna7/Wm73f50W1vbV/v6&#10;+r44MjJyHxFN6SNE2tpB4lCqp6fnW9XV1U+oVCqvZB2AlwmFQi1kdnEAqf4ObhRA0TSd0ul0o3MF&#10;TiupjlO+cBwn7+7u/pXP59tMSP6n7Aq/U5lMFt+7d+9fyeXyuHAbAikAAAAAAFhxBgYG/lZc2Hu5&#10;B13C6CExvV4/0tzc/IPGxsaflHJwotfrR7q6ut7a2tr6jd7e3q9MTEzcVahQSpBMJm3nzp372s6d&#10;O98jeeNACCnsdD29Xj9UXl7enVk8XKPRTKLo/dJxHCc7derUDyYmJu4iRJowSngv2bp169+bTKaL&#10;4tsRSAEAAAAAwIojhFHLHRWVLYiy2+1PtbS0fN/hcDy5koocl5WV9d188813u93uvc8+++yv4/G4&#10;XVz4XAriUVJDQ0Pvbmxs/Gl5eflxSRqHl1nMqmm5IhS/Lisr6+3q6nqb1O2vZAzDaI8fP/7z69ev&#10;v4EQacOo5ubmhxsbG3+SeR86b60DAAAAAAAUkHDAtZSDLp7nCcdxLx5QKRSKwLp1675zzz33NN96&#10;662vXrNmzeMrKYwSq6ioOLZ///5b1Gq1i5DsoVw+iX9fp0+f/j7P84VZAnCVMxqNlwvV9tTU1O0s&#10;yyoL1f5Kk0gkyg8ePPjnQoRRra2t39i2bdv7sk2lRCAFAAAAAAArhjiEykUQRdN0cv369V9//etf&#10;X7dly5YPGwyGwVz3uRgZjcYrs6HUNCGFC6X8fv9Gv9+/SbKG4UUmk6lfuCzV7174vTMMY5iZmdkj&#10;SaMrXCgUajlw4MAJr9e7g5D8hlHC+4Tw99LZ2fnpTZs2fWKuul6YsgcAAAAAMAeGYbTxeNwuPqVS&#10;KSvHcQqO45Si81dcJoRQSqXSq1KpPCqVyqNWqz3CZZVKNaNSqbyzBXhRDyXHlhpEic8JIcTpdP5m&#10;06ZNn9Dr9ddy1bdSYjKZLu/fv/+WgwcPHkokEpXCCnxSEKZuEULI6OjoX1kslh5JGoYXqVQqn1qt&#10;diUSiapCtH/9+vU3VFVV/bkQba8EPM9TQ0ND7zp79uy3hemXUoRRwo/bt2//2+bm5h/O9xgEUgAA&#10;AACwKrEsqwyHwy3BYLAtGo3WCIFTIpF4MXwSF8XOB4VCEbTZbCdtNtsJq9V60mq1nlKr1Z58tgmv&#10;lDn6x2q1ntyyZcuHUbuIEJPJdGnfvn33HDhw4CQhL7xWUodSo6Oj927cuPGTWD1Nemazud/lckka&#10;SAm/94GBgQcbGhp+ZrVaz0jZ/koQjUZrTp48+f+mpqZeJVwnVRhFURSze/fu+2tra399o8chkAIA&#10;AACAFY3jOHk4HG4KBoNtwWCwLRAItAeDwbZQKLSW53nZUra52J36uaa7pNNp09TU1KvEBw0Gg2HA&#10;ZrOdrKioOFxXV/cruVweXUofYWHEB1Jarfb6pk2bPlFbW/srhB8vsdlsp+x2+1NTU1N3ShlICaLR&#10;aJ3X691us9lOStowEJPJ1O9yuW6Tsk0hkOJ5Xt7d3f3Ia17zms14H1wYnuep4eHhd5w9e/Y7uVrY&#10;YQFtimvthfbs2fNXDofjqYU8FoEUAAAAAKwY6XTa4Ha79/r9/o1C+BQKhdZxHHfD4rhz7aznYid+&#10;rm1kmyYWDoebw+Fw88jIyP3nzp37RlNT049aWlq+r9Ppri+7I/CizNe+urr6ia6urvuVSmWgkP0q&#10;Vm1tbV+dmpq6kxDpRkmJp+1NTU3dgUBKeiaT6SIh0o6MI+Sl3304HG7p6en55vbt2/9WssZLEM/z&#10;1NTU1J29vb1f9Pl8W4XrJZyiR6qqqp7ZuXPnuxbzWYVACgAAAABKFsuyKo/Hs9Plct3mcrlu83q9&#10;O2406km8cy71SI9Mmd9ci3fueZ4nqVSq7OLFi5+4dOnSR51O52/XrVv3XRyUL1/mgdSGDRu+sGHD&#10;hi+intfcKioqjtlstuMej6dLynaFYCIajdZI2S68ILOwuZTTNYU2BwYGHqyqqnrG6XQ+KknjJYTn&#10;eWp6evrW3t7eL3k8nl3C9VKOipLL5dHNmzd/tKmp6YeLHVmKQAoAAAAASgbHcTK/379xenr6NpfL&#10;dZvb7d7Lsqwm232LKXhaqMw+i1Ysko2Ojr55dHT0zdXV1Y/PjuQJFrCrJStjekmwq6vr/jVr1jxe&#10;4G4VPYqi+Pb29q8cPnz48UJM24vH49WSNgiEEEIsFss5pVLpT6VSZVK3LQ6ljh079tvOzs7PtrW1&#10;fQ3B8QtT0ScnJ++8dOnSR91u9z7heimDKEJeCKp37tz5DoPBMLSU7SGQAgAAAICilkwmLWNjY2+a&#10;mpq6w+Vy3ZJOp83Z7pfvHfFCEKZbiA8CJiYm7n766aefvfnmm+/W6/WjBe5iSRG/jiaT6cJNN930&#10;F0ajcaDA3SoZDofjSZqmkxzHqaQOpWKxGAKpApDL5dHOzs7PnD59+iFR0epCdIXu7e39Z7fbvber&#10;q+utq3Xxh0gkUj80NPTOoaGhd8bjcYdwvRRBlPicpunkxo0bP7N27drv0jTNLnW7CKQAAAAAoOhw&#10;HKeYnJy8c2Rk5G/Gx8fvyVYDaiUGUHPJDKaCwWD7gQMHTu7bt+8em812qtD9KwXiMKqqquqZm266&#10;6S8UCkWkwN0qKRRFcXq9/looFForddsYIVU4TU1NPxoaGnq3z+fbXIhaUuL3vqmpqTuffPLJc3v2&#10;7Pmr1bIKZjqdNk5MTLxmeHj4HVNTU7cTQl78BUgdRBFCSFVV1cGtW7d+wGQyXVru9hFIAQAAAEDR&#10;8Pl8G0dGRt42MjJyXzKZLBfftpoCqLmIp7AkEonKgwcPHtm9e/df19TU/E+Bu1bUxGGUwWAY2Lt3&#10;770Io5ZGp9ONFCKQSqfTBqnbhBfQNM1u27bt/QcOHHiOEOkLnBPy8ve+WCy25umnnz5WU1Pzfy0t&#10;Lf9WWVl5eKWtihmJROonJibuHh8ff63b7b6Z4ziF+PZCBFEVFRVHOzo6PltZWXk0V+0gkAIAAACA&#10;gorH41XXrl376+Hh4bcFAoEO8W0IoV5JfGDGsqy6u7v7F6997WtbsArfjcnl8vC+ffteh5X0ls5g&#10;MAxPTU1J3q5Go5G+UXiRzWY70djY+B9DQ0PvKtTUvYzFH+jr16+/4fr1628wmUz9a9eu/bf6+vqf&#10;y+XyqKSdypFkMmnxeDw73W73TRMTE3cFg8H2zPtI8XmYLYiyWq0nOzs7P1tVVXUw18EfAikAAAAA&#10;KIiZmZmu/v7+T01OTr46c2U8BFHzywyl+vr6vrhr1653FLhbRUk8Omr37t3352KayWqm0+lGCJF+&#10;lIxGo5mQrDHIauPGjZ+6fv36XxSiwLlAPIWPECJMYW47derUw+fOnftaY2PjfzocjidtNtsJhUIR&#10;KlQ/58PzPB0MBtd7PJ5dMzMzuzwez65QKLQu232l+izMLFZOCCFlZWXPd3R0fLa6uvqJfI1AQyAF&#10;AAAAAJKamZnZdf78+c9NTU3dIb6+0CFU5s44IcUdiIlDqeHh4betW7fuO2VlZX0F7lZRER9kdXR0&#10;fG7NmjV/KHCXSp5erx8pRLtarXa8EO3CS9Rq9czGjRs/ferUqR8UuMD5K9rleZ6k02nz5cuXP3T5&#10;8uUPURTFlZWVPV9eXn6soqLiWHl5+bMajWZayj6yLKuKRCKNwWCwNRQKrQuFQuuEywzD6OZ6nJQh&#10;lPhcYDKZLnR0dHy+pqbmf/K9oiECKQAAAIASw7KsKp1OG9LptJFhGEM6nTbyPE/RNM1SFMVQFMVS&#10;FMXM/swqlUq/SqWaoWmaKWS/PR7Pzr6+vs9NTU3dKb5e+MY7XzJ3trMFTwt9LCEvP0godGAlGilA&#10;nTt37uu33nrrqwvaoSIj/P7sdvvT7e3tXy5wd1aEbAsMSEGr1WKEVBFobGz8sc/n2zQ4OPiAEPjm&#10;+z18PuLwRhxA8zxP+3y+zT6fb/OVK1c+SMgL9eOMRuNVjUYzodVqJ4Rz4bJSqfQvZCQQy7LqRCJR&#10;kUgkKuPxeFUikagUTvF4XDivjkQiDTzP0wvpf+blfMoWRNE0naqpqXm0ubn5hxUVFUekqsmFQAoA&#10;AACgCDAMo4vFYtWzpzXxQce6qAAAIABJREFUeLw6FoutEX5OpVJWIYRaygEhRVGcSqVyazSaKeGk&#10;1+tHLBbLWYvF0qNWq935eF6EEOLxeHacP3/+c5OTky8LS3J9ECPeuV5M6CTehFwuj/E8L+M4TpE5&#10;jXCudgo9sks4EJuamrpzenr6plwWnC1l4t9Te3v7l/L9Tf9qEYlE6qRsT/g9YoRUcaBpmt2+ffuD&#10;Fovl3OnTp/+N53l5oUdLCcSfKdk+D8LhcHM4HG6e6/EymSwhk8kSPM+Lnwg1uw3hXMayrHap/ct2&#10;WQpzjYbS6/VDzc3NP2poaPipWq2ekbRTBIEUAAAAgGQYhtGGw+HmUCi0VnyKRCJNqVTKnM+2eZ6n&#10;E4lEVSKRqPL7/Zsyb9dqtdctFstZq9V6prq6+jGz2Xx+ud+Qejye7efPn/98voKouXawM1EUxRiN&#10;xqsmk+miTqcbFX07PqnRaFxyuTysUCgiMpksJn7OPM9THMepZr/xtsfjcXskEqn3+/2dgUCgIxgM&#10;ts0GVy/2oxAjBcT1VNxu9z4EUi9nsVh6ysvLuwvdj5UiGo3WESLNAXXmUvN5bxAWhKIovrm5+WGT&#10;yXTh2LFjv0skEpXFEkoJMsOfhYyUZVlWzbKsOhdtznedVOb6jKQoiqmpqfnfpqamH1ZVVf25kGE9&#10;AikAAACAHON5nopGo06fz7fN6/Vu9fl8m8Ph8NpoNOpczHbm25Fd7E5utp1v8XWxWKwmFovVjI+P&#10;v763t/fLBoPham1t7W+dTudvzWZz32LCqVQqZerp6fnW0NDQuzL7vJyd8xsFUDRNpw0GwxWTyXTR&#10;ZDJdNJvN/SaT6aLBYBigaTq92PYoiuJlMllCr9eP6vX60czb0+m0YWpq6lXj4+P3jI2NvYllWU2h&#10;prAIB1zhcLhFskaLmHjqzrp1676z0paELyQhkJKSwWAYNJvN56VuF+ZXUVHx7Ktf/eqtR48e/b3X&#10;691ebKGUWGafsvVxMSNri/E5zjdKmKbplN1uf6ampubR6urqP6jVao/U/csGgRQAAADAMiUSiXKP&#10;x7PD5/Nt9Xq927xe77ZkMll+o8ctZAc5V+b75naOqQ0tFy5c+MyFCxc+U1ZW1tvR0fGPC1lpZ3Jy&#10;8tUnTpz4cTwerxa3s9TnNl8IRdN0ymaznaisrDxcUVFx2GaznZDL5fElNbQECoUi7HQ6f+90On+/&#10;efPmj126dOnDly5d+kghp7CEQqG1kjZY5NRqtcvpdP6m0P1YSaLRaK1UbQn/R06n83cIFYuTVqsd&#10;v/322/edOnXqoeHh4XeIQ3lCijO4mUsp9ZWQG09Tl8lkserq6j/OhlBPFOOqgwikAAAAABaJYRid&#10;2+3e43K59rtcrv1+v3/jfPcvpiLY2cw1tUE49/v9nUeOHHnMZrM9t3Hjxk9XVlYeztxGMpks6+np&#10;+fbw8PDbxdtayvOdZ5oBV15e3l1ZWXmoEAHUfNRqtXvTpk2fXLNmzR+OHj36qDCFpQCBVAvP89Rq&#10;P3gX/nZaWloekslkqQJ3Z8WYHf0pSSAl/v+vqan5vRRtwtLIZLLEzp0732W1Ws88//zzX0mn06Ys&#10;798F6t3KcqORwiqVasbhcDxVU1PzqN1uP1Asn5FzQSAFAAAAcAM8z1M+n2/z1NTUHS6Xa//MzMzu&#10;uQqLF3v4tBCZqxYR8sLOr8fj2XXw4MFDjY2NP9m2bdv7ZDJZkhBCxsfHX3vq1KkfxuNxe+bjF0M8&#10;zUrMarWerqure6S2tvbXGo3GtYynlnfl5eXH9+zZc+/BgwcPE0IoqUOpdDptSiaT5fksUl9Kampq&#10;/qfQfVhJAoFAh1BjR6q/a51ON2qxWM5K0hgsGUVRfEtLy0P19fX/NTIy8jdXrlz5QCgUWlvoGnul&#10;bCELdSiVSn9FRcWRqqqqP1dWVh4ymUz9pfSFBAIpAAAAgCxmQ6ito6OjbxobG3vTXHVTSnFawmJk&#10;Pi+e58nQ0NA7w+Fw844dO9594cKFz46MjNwvvn8ugiiDwTBQV1f3SF1d3S+MRuPAMp6C5CorK482&#10;Njb+dGho6J1SBVLi8DASidSt5kBK/Lek1+uHC9iVFWdgYOBBKdoRvye0tLQ8VEoH2KudQqGItLS0&#10;PNTc3Pzw1NTUqy5fvvzBqampOwl56fe60j83l2Khq8QqFIpQRUXF0crKykOVlZWHysrKekt5BVEE&#10;UgAAAACzMkKoe7NNTVmtO9Li58vzPHG73Xsfe+yxK5m3L+Z1yRZErVmz5g/r16//ms1mO1HKB6FN&#10;TU0/HhoaeichhEg9SorneZlkjRUxjUYzJZfLY4Xux0qRSqVMIyMjbyVE2tFRa9eu/Z4kjUFOURTF&#10;ORyOpxwOx1OhUGjtlStXPjA8PPw2hmF0maOmRI8pVHclsZCV/sRomk6ZzebzFovlrMVi6bFYLGfK&#10;ysp6aZpm8tlPKSGQAgAAgFUvmUyWjYyM/M3AwMCDoVBoXebtqzWEyiZbIfTFjorKEkRxtbW1v21r&#10;a/tKWVlZX466WlBWq/WkRqOZEBd3B2lhdFRujYyMvJVhGB0h+X0vFL8/bNy48VMymSyRt8ZAEkaj&#10;8cq2bdve39nZ+ZmhoaF3DQ0NvT0YDLYTkn1kUCl/5t5oRdu50DSdLCsr65sNn85aLJazJpOpf6XX&#10;wEMgBQAAAEWNYRhNNBqtjUajdZFIpD4SidQLl2Ox2Jrm5uYfdnR0fH6x2+V5nvJ6vdsHBgYeHB0d&#10;fbNQF0VQyjvE+bac1QHFB5sURTH19fX/3dbW9jWj0Xg1p50sMIqieIvFcm5iYgKBVIEgkModnuep&#10;q1evvo8Q6d4TrVbr6dra2l9L0hhIQqlUBlpbW7/V2tr6rUQiUeF2u2+anp7e53a79wUCgQ3C/bIV&#10;7p5vpVipLDVsElMoFCGj0XjFYDBcNRqNV2ZPl00m0yWaptO56mupQCAFAAAABcVxnCIWi60RhU31&#10;wuVIJFKfSCSq5nv86OjovYsJpDiOU4yMjNx35cqVD2aujocQauGWWyfKYrGc6erqeqvJZLqc674V&#10;i7Kyst6JiYm7C7Ha3mom/J0hkMqd6enpW0KhUGu+2xG/T2zevPkjpVwbB+anVqvdTqfzd06n83eE&#10;EJJMJq1ut3vv9PT0zW63e5/f7+8khLz4xrmYMGg5q7vmglwuj2i12nGDwTAwGzhdNRgMV4xG4xW1&#10;Wu0u5enouYZACgAAAPKK53kqkUhUiUMmcegUi8VqFlPzJrOW0UKxLKseHh5+e39//ycza0NJtfLP&#10;XP1dyPNYzqikQssYFcW2t7d/ub29/Z9X+rfBarW6qFcEXOkUCkWw0H1YCdLptPHUqVM/ICS/75Xi&#10;94mGhob/rKioOJaXhqAoqVQqb01Nzf/W1NT8LyGEMAyjzbbPIFxOp9PGubaVy3BJjKbppFarndRo&#10;NBMajWZy9vKLJ+FnhUIRzksHViAEUgAAAJAXly9f/tDAwMAD0Wi0PnM63I0sJHxZ6A4nwzDawcHB&#10;By5evPixeDzuyNxmPg6uFrpazlK3OYujKIqlaZqd4/XJvDLbE33Fdbl+nPgg02AwXN29e/f9Vqv1&#10;dJZtrjg4KCkMYcXBbIsSwOLwPE8fP378Z+FwuCXP7bz4PmGxWHq2bdv2vny2B8VPLpfHzGZzv9ls&#10;7s+8jed5KpVKlc0GVLXpdNrIsqxGODEMo834WcOyrJZlWQ0hhMhksphcLo9lns9ejooux+RyeVSt&#10;Vrs1Gs2kUqn0Y3RTbiGQAgAAgLzIDIDEpBjtw3GcbHh4+O29vb1fSSQSFZlt5arNxYZPcrk8rNFo&#10;XBqNxqVWq188V6lUXoqiGIqiuNlpKhxFUZwwpTEWizmj0agzGo06I5FII8dxSp7naY7jFMLzKbZR&#10;U+KDzJqamke7urreuppWPVMoFKFC92E1i0QiDYXuQ6nr7+//5Pj4+OsJyf/oKEIIUalUnptuuukN&#10;crk8npeGYEWgKIpXqVQ+lUrls1qtZwvdH1g6BFIAAACQFzzP04QUJiiZmZnZfebMme/5fL7NwnW5&#10;CqIWEkDRNJ00Go1XhUKlRqPxstFovGQ0Ggfkcnl0WR0ghKTTaf3U1NQd4+Pjr5uYmLgrlUpZhPCn&#10;WIIpcRhVUVFxZPfu3fetttWyaJpOFroPq1kkEqkvdB9K2eTk5B29vb1fJkSaMIqiKHbPnj336nS6&#10;sbw0BABFB4EUAAAArBixWGzNuXPnvn7t2rW/Fq7LRRCVbcUfMb1eP2Sz2U4IJ7PZ3JfPpZoVCkXE&#10;6XT+3ul0/p7jOMWVK1c+0NfX9wWGYXSZy2YXgjiMMplM/fv27Xv9agujoPCi0Wg9z/MUptgsXjgc&#10;buju7v4lIYSSqm7U5s2bP1JVVXUoLw0BQFFCIAUAAAArwsjIyH2nT59+SFzodDkHUvOFUGq1etrh&#10;cDzlcDierKys/LNarZ5ZYreXjabpdGtr67ecTudvT5069fDk5OSriyGUIoQQjUYzccstt7xaqVQG&#10;CtoRWJUYhtElk0lbIf8/S5Hb7d5z7Nix36ZSqbJ8tiMOo1paWr6/du3a7+WzPQAoPgikAAAAoKSx&#10;LKvt7u5+JHNU1HKCqGwhlMViOVtTU/Oow+F4qqys7PliW45cp9ON7du373WHDh36o8vl2l+oUEr8&#10;+u3evft+nU53XdIOwKonFDUnhJDp6elba2trf13gLpUEnuepK1eu/H1PT8+3eJ6XE5K/qXri94m2&#10;travdHZ2/iNGsgGsPgikAAAAoKRFo9FaYTWtpU7Pm2s0lF6vH66rq3ukvr7+EaPReCUX/c0nmqbT&#10;e/fufeMzzzxzLBAIbChkX2w224mKioojhewDrF5CKNXf3/8Jp9P5G4Qd82MYRnfixIkfj46OvkW4&#10;Lh9hVOZ77ebNmz/a2tr6rZw2AgAlA4EUAAAArAhLOXjKFkTRNJ2qq6t7pKmp6cc2m+1EqR3IKpXK&#10;4JYtWz74pz/96c9Sj5LKGPXw1VJ77WDl8fv9m1wu1+12u/3pQvelWIVCoeajR48+GgwG2wmRZlQU&#10;IYTbuXPnexobG3+S84YAoGQgkAIAAICStpxRUeIgSqVSeZqbm3/Q0tLykEajceW0kxKrrKw8bDKZ&#10;LgaDwfWFaN9kMl2srq5+vBBtAxDy0vvB7CipTyKQeiWO4xQDAwMP9Pb2fkWovSdFGEVRVHrPnj1v&#10;cTqdv895QwBQUhBIAQAAzIPneXp25TKZ+GpCCBFGf9A0nZTJZFjeXWJLPXDKEkS5Ozo6vtDQ0PBT&#10;uVwez2UfC4WiKL6pqemHZ8+e/Vee5yUdIUUIIc3NzQ8VW40tWL2mp6dv8Xg8O2w228lC96UY8DxP&#10;jY+Pv/7cuXNfD4fDzcL1UkzR0+l0I7t3776vvLz8uZw2tILMtZorwEqEQAoAAFY8nuepdDptTCQS&#10;FclksiKRSLx4SiaT5fF4vDKdTpsYhtEzDKNPp9N64TLDMLqFtEHTdEqhUIQUCkVYoVCE5HJ5WKVS&#10;ebVa7XWtVjsunHQ63ahOpxvFVKbCyPyWft26df/a3t7+ZaVSGSxw13KurKzs+UK1bTabzxeqbQCB&#10;uLj5s88++8vbb7/9Zp1ON1bgbhXUzMzMrp6enm96PJ4u4bqljjK9kczwv76+/ufbtm17v0KhCOW0&#10;oRKTGTghgILVDIEUAACUvFQqZYrFYs5oNOqMRqPOzMvxeLyK4zhlPvvAcZwymUzaksmk7Ub3VSgU&#10;obKyst6ysrLny8rKnq+srPyzXq+/ls/+rXaZB0ZVVVXPbNu27e+MRuPVAnYrrwp54G0wGIYK1TaA&#10;mBBKRaPR+meeeebwag2lwuFw0/PPP//VsbGxNwrX5SuIIuTl77kKhSK0ffv2B+vq6n6Z84aKULaA&#10;aTGhE0VRrF6vH8K0Z1gNEEgBAEDR4zhOFovFasLhcLP4FIlEaqPRaC3DMIalbnshO+I3us+NdjQz&#10;b0+n00a3273X7XbvFa4zm83nq6urH6upqXnUarWevWGnYMEyC+l2dnb+02zB7RU9pUyr1U6QF6aX&#10;UlJM2xNeY5lMFtdoNFN5bQxggcS1pKLRaP3BgwcP7d+//2adTne9wF3LO57naZfLtX9gYOC94+Pj&#10;rxNPPZeocDkpLy9/tqur6369Xj+a88YKaLmjnNRqtUuv148IJ51Od232fESn012naTqdy/4CFCsE&#10;UgAAUDQSiYQtEAhsCIfDLULoFAqFmiORSONiRjhl28nO58H4jbadebt4x1W4HAgENgQCgQ39/f2f&#10;rqysPLx+/fqv2e32pzG1b3nEB0cqlcq9Z8+et1RVVf25wN2SBE3TaYVCERaKFUtFr9cPrfSwD0qL&#10;OJSKRCINBw8ePHTLLbfcZTQarxS4a3mRSCQqhoaG3jE4OPhAJBJpEN8mVRAll8sj7e3tX25tbf0m&#10;TdNszhssEI5b2FubUqkM6HQ6ceD0svBppdQrBFguBFIAACA5hmE0oVCoVQhhAoHABr/f35FIJKoW&#10;8nipA6dcE/dVXONEOJ+enr55enr6ZqvVenLnzp3vMpvN/QXpaIkTHyBpNJrJ22+/fa/BYBgucLek&#10;JnmgOTsyC6CoZIRSjY8//nh/Y2PjT9rb27+0EkZL8TxPud3ufQMDAw9ev379LziOUwi35Xtqnvic&#10;EMI1NTX9v46Ojn/SaDTTOW+wAGZrDHKEEFq4TiaTxYVRTdlCJ6VSGShcjwFKBwIpAADIq3Q6bfB6&#10;vVu9Xu8On8+3WRgBxfM8Pd/jMnecSylwWizxwYJ4597r9e548sknezo6Oj7X2tr6jZX0LbMURCOj&#10;PLfddtv+VRhGFQRGR0GxEodSPM/LBgcH3zM8PPw3LS0tD7W1tX1NrVa7C9zFRUmlUmaXy3Xb5OTk&#10;nVNTU3fGYrE14tslDqKI3W5/avPmzR9daV+iqNVq9/79+2+Jx+PVQvCkVqvdGMEMsHwIpAAAIGc4&#10;jpMFg8E2r9e7w+Px7PB4PDuCwWAbIWTOveHVFDwthPj58zxPOI5TPv/8818NBoNtO3fufAdN00wB&#10;u1cyxPWMbr311leZTKZLBe4SABQBYcqaMIKS4zjV5cuX/2FwcPCB5ubmh5xO5+8tFsuZYvwCgOM4&#10;md/v3zw5OXnH1NTUnR6PZ1e2L3fyNS2PkOxBlNlsPr958+aP2u32p/PSaBGorKw8Wug+AKxECKQA&#10;AGDJWJZVezyenS6X69aZmZm9Xq93G8MwurnunzlVDeaWedA0MjJyP8uyqt27d/81Qqn5iafqdXZ2&#10;/qPFYjlX4C4BQJHJfI9lGEZ36dKlj126dOljKpXK43A4nnI4HH+02+1Pq1Qqr9T943mejkQiDeJp&#10;7W63++ZkMmnN9lyyXc5xf15RuNtoNF5av379N+rr6/+rGAM8ACh+CKQAAGDBOI6T+3y+rS6X69bp&#10;6elbZ2ZmdrMsq852X4RPuSGeYjI2NvYms9l8fsOGDV8qcLeKmnDQZLFYzqxdu/ZfC9wdAChimcEU&#10;IYQkk0nbyMjI/SMjI/dTFMVZrdYT5eXlzxkMhgGDwTCo1+sHtVrteC5CGIZhtIlEoiISiTSK6yoG&#10;AoE2lmW18/VbfJ4P2UZDEUJIVVXVM62trd+x2+0HMEUXAJYDgRQAAMwrEonUj4+P3+NyufZPT0/v&#10;YxjGkO1+Uuwcr1biUOr8+fP/VF1d/ThG/WQnPnDasWPHe/GtPQAshDiYEsyGVLTH4+nyeDxd4vvT&#10;NJ3S6/VDBoNhUKvVjstksiRFUWmapl88URTF0DSd5nmeTiaTtkQiUZFMJisSiUT57OXy+UYVZ/Yv&#10;2+V8yBZE0TSdrK+vf2TdunXfMZvNF/LaAQBYNRBIAQDAy/A8T/l8vi3j4+OvGx8ff10gENiQ7X4I&#10;oKQl+gZf3tPT8+39+/ffUug+FTObzXbcYrH0FLofAFBa5loFlZCXBzQcxylDoVBrKBRqzWf7Uplr&#10;NJRarXY3Nzc/1NLS8oNSK/oOAMUPgRQAABCO4xQul+vW2RDqnng8Xp15n2IMoDJ3nG90/UIV63RD&#10;4eBoenr65mg06tTpdGOF7lOxEX73TU1NPy5wVwBgBZjr82C+z5lst833WVKoz5m5QiiappPV1dVP&#10;1NfX/9zhcPxRJpMlC9E/AFj5EEiB5JLJZFk0Gq2PRCL1kUikXrgcjUaddXV1j7S3t3+10H0EWC38&#10;fn/n8PDw20ZGRu5PJpPlmbcXOoTK3ElebtC0lHbFlwv9eoi/rZ+cnLyzubn5RwXpSJESXhu5XB6u&#10;ra39bYG7AwArWDEGTAsxVwhFCOErKyuP1NXV/dzpdP5eqVQGJO8cAKw6CKQg5xiG0Uaj0TohcBKH&#10;TpFIpD6dTpvmeuzg4OB7EUgB5FcikSi/du3aW4aHh9/u9/s3Zd5eiNBlrgBoIZRKZUCj0UxoNJpJ&#10;rVY7odFoJpVKZUAul0dlMllMLpdH5XJ5TPwzTdNphmG0LMvqGIbRpdNpPcMwOpZldalUyhQKhdYG&#10;g8H1wWBwvbhmlnhHPp/Las9HCKUCgUCn5I2XiMrKyqNyuTxa6H4AABTajT5fzWZzX319/SN1dXW/&#10;0Gq141L2DQAAgRQsGsdximg0WiMOmcShUyKRqFzM9sTFegEgf2ZmZnZdunTpI+Pj46/jef5l7/9S&#10;hVBLCJ54nU533WAwXDEajVf1ev2IRqOZ1Gg0E1qtdlKj0UzI5fJ4HvtLxePx6mAwuH5mZqZrZGTk&#10;byKRSL24/4X6Jnyu2l6rmWh1vdMF7goAQMHMMwqKUBTFVFRUPOtwOP5YXV39hMlkuih1/wAABAik&#10;4BV4nqfj8XjVXIFTLBar4XmeXuj2sh2sZV6HMAogP3iepycnJ1998eLFT7jd7r3i26RcMjrzciaF&#10;QhEymUz9RqPxisFguGo0Gq/OBlCD+QycboSiKF6r1Y5rtdpxu93+9IYNG77odrv3Xrp06SMTExOv&#10;FZYJL8RoqXg8bpe0wRJitVoRSAEAIYQQjuMIIYWfcp0vC/mc1Wg0kw6H40mHw/FHu91+UKFQhKTq&#10;HwDAfBBIrUI8z1OpVKoscyqd6Oc6juNUi9lm5of7Svuwh9WN4zhZPB53ZP7PJJNJW3t7+1fKy8u7&#10;C93HTCzLKkdHR9988eLFjweDwTbxbfkMTxayY6xQKAIWi6XHYrGcFc4NBsMQRVFcXjqVQxRFcZWV&#10;lUcqKiqOXrp06WPnzp37KiFkwQF9LsXj8UWNRl1NLBbL2UL3AQCKS+aUa0Ep7bMu9EsemUwWt1qt&#10;p+x2+wGHw/FkWVlZL0VR+PYXAIoOAqkVap46Tg2zdZyMi9keAidYyXiep5LJpG2ukDYajdZyHKfI&#10;9libzXai2AKpiYmJ15w9e/a74XC4Wbgu398MCyOFsjEYDFftdvvBioqKwxaL5axerx8p9R1jiqL4&#10;9evX/4tWqx3v7u5+pBDT9xiGMbAsq5bJZAnJGi1iot8Bh6XJASBTbW3tr8bHx+9hWVabGewUW0C1&#10;2AU9dDrdNZvN9lx5eflzNpvtubKysl6aptP57CMAQC4gkCpR+arjNNfPAKUunU7rZ0PahmzF9hmG&#10;0S92m2vXrv3e+vXrv5GP/i5FOBxuOnv27HcmJibuFq7LZxA1V40KlUo1U1VV9Se73f5MVVXVQZ1O&#10;N5bzxotEbW3tLwcGBh5wu937Mg9q8kW80h4CqVdSKBTBUg88ASD3du/efR/DMNrJycm7pqam9k9P&#10;T98aiUQaCLnxyqpiuXifzxYwLbR8hVKp9JnN5gtWq/WkEEBpNBrXsjsFAFAACKSKVCHqOAGUMpZl&#10;lbFYzJktbJqdXle+mO1l+/8QdhbVarVr165db3c4HAdy0/vlYRhGe+HChc9eunTpwxzHKQnJfxCV&#10;ueOsVCr9tbW1v2poaPiZ1Wo9XQrT73KBoih+48aNn3r66aePF6J94fcNL8FS5QAwF4VCEamtrf11&#10;bW3trwkhJBKJ1E5PT9/q9Xq3+f3+jYFAYIP4C6rlBEfLpdVqrxuNxssmk+mSyWS6ZDQaL5lMpksq&#10;lWoGoTsArBQIpAok13WcEDjBapJMJssGBwcfCIVC64QRT7FYbA0hZMF/9Av9n8kMX9asWfN/O3bs&#10;eI9arZ5ZWu9zKxgMth47duw3wWCwXbguXzWiMl8LiqIYh8PxZENDw8+qq6sfl8lkyZw3WgKsVusZ&#10;iqIYnuflUo2SEiCQeiWFQoFACgAWRK/Xj+r1+p82Njb+lJAXvhCORCINfr+/IxKJNEaj0drZ0dV1&#10;0Wi0jmEYXS7apWk6Pbta7MTs+bhWq53QarXjer1+2Gg0XlYoFJFctAUAUMwQSOUR6jgB5J7b7d7T&#10;3d39i1gsVjPf/XIR0ooDGJlMFtuyZcs/NDU1/bhYvpkcHh5+66lTpx5mWVZLiKRBFNvQ0PCfGzZs&#10;+IJOp7ue8wZLDE3Tab1ePxwOh1ukbnuu2marGaYwAsBSURTFGQyGQYPBMJh5G8/zFMuy2lQqVZZK&#10;pczCKZ1Om3mel2XbnkwmiykUipBSqQwqFIrQ7Ckol8sjxbIvAQBQSAiklgF1nACkw3GcrL+//zN9&#10;fX2fI7OrmuXrfyYzgLFYLGd37959n9FovJKTBpaJZVn16dOn/31oaOhdwnVShVFOp/O3nZ2dny2W&#10;16JYGAyGwUIEUpAVDvIAIOcoiuLlcnlULpdHtVrteKH7AwCwEiCQmgfP83QikagUh02RSKQBdZxy&#10;Q6o5+FD6otFozfHjxx9xu917heskCmD4tra2r23YsOHzMpkslfPGloBhGN2RI0f+z+Vy3UaIdLWi&#10;DAbDQFdX1/02m+1UzhsCAAAAAIBVZ9UHUslkskw8winjch3LsurFbA+jnF6ylEKQCoUimK/+QGm6&#10;fv36G06cOPEfqVSqjJD8BlHic61WO9bV1fXWysrKozlvbInS6bTh8OHDTwjBnFSjourq6n6xffv2&#10;BxUKRTjnja0ALMuqFjsiFgAAAABgtVvxgRTDMBpxHSdR4CTUcTItZnsInF6Sg5VHeI1GM6nX60dm&#10;T8NOp/N3OesglDRIDsPHAAAgAElEQVSGYTQ9PT3fHhgYeFC4TqoApra29pfbt29/XzGt1pVKpcyH&#10;Dh160uPx7CREmtdCJpPFt27d+veNjY0/Qa2Ll3AcJ/P7/ZtdLtet09PTt7rd7r0sy2oK3S8AAAAA&#10;gFJS8oEUx3HyWCxWM9dS74lEomox20Pg9HKZAdNip9mpVCqvTqcbEYVOI8LPOp1udLWuygXzCwQC&#10;7c8+++yvgsFgGyHSTUtTKBShbdu2va++vv6RnDe0DBzHKY4cOfJ/EodRiVtuueU1lZWVh3PeUInh&#10;OE7h9/s3ut3uPW63e9/09PTN2b7MWO2fFwAAAAAAi1H0gRTP85RQxykzbIpEIg2zdZyyrmyRDeo4&#10;vdxyAye5XB6dK3DS6/UjmOIDi8HzPDUwMPBgT0/Pt4XpslKNiiovL+/u6uq6X6/XX8t5Y8t07ty5&#10;r7vd7psIyd/rQchL//80Taduuumm16/WMCqVSpk9Hs+umZmZ3TMzM7s9Hs+OuUZA5TMsBQAAAABY&#10;yYoikEIdp/xZ7rQ6mqZTOp1ubK7QSaVSeTCVB3IhmUxaT5w48R/j4+OvE66TIoyiKIrdsGHD59va&#10;2r5K0zSb88aWaXR09N7Lly//AyHShFEURTF79+59k8PhOJCXhooMx3GycDi81uPxbPd4PDs9Hk9X&#10;IBBoJ4RkfaERQAEAAAAA5IYkgdQcdZwahJ9Rx2nplhs4URTFaTSaiWyjm/R6/YhGo5mkKIrLZZ8B&#10;Mk1PT9/c3d3983g8Xk2IdIXLDQbDYFdX133FunJcMBhcd+LEiZ8Qkv8wSnhNNm3a9PE1a9b8IS8N&#10;FYFYLFbt9Xq3e73e7R6PZ4fX693KMIxhrvsjgAIAAAAAyI+cBFIcxylisdga1HHKjxzUcZqZa0qd&#10;VqsdK5bl7FcThmF0kUikTvz/QlEU29LS8v1inDKWLxzHyc+fP/+5CxcufIbMjkiRaopeY2Pjf2zZ&#10;suVDCoUikvPGcoDneerMmTP/zjCMToK2CCGEVFRUHF23bt2/5rs9qSQSiXK/37/J6/VumQ2hdsTj&#10;cftc9xf/3a32zx0AAAAAgHxbUCDF8zwt1HHKFjqhjtPy5KCOU1iv11/LCJuGZ3++VqwH3CsZx3GK&#10;aDTqFI8MFOqeRaPR+kQiUZHtcVeuXPlgU1PTj9rb2/9Zo9FMSd1vKUUikbru7u5feDyeXcJ1UoRR&#10;SqXSt2PHjvc4nc5Hc95QDk1MTNztcrluI2Txr8uN3kOy3S6Xy6M7d+58R6mOiIzH43afz7dZdNoS&#10;i8Vq5nsMRj8BQKla7r4jAABAMXgxkEIdp/zJUR2n0WxT6nQ63YhKpfKijpO0eJ6n4/G4fY7/l/pY&#10;LLaG53l6odujKIrwPE84jlNcvXr1/UNDQ+9cu3btv61fv/5fVCqVN5/PpRBGR0fvPXny5I+E6bpS&#10;jYqqqqo6uGvXrrdptdrJnDeWQxzHKXp6er5JyEvvnct9H7kBfuvWrR8wGAzDudpgvvA8T0WjUaff&#10;79/k8/k2+/3+zT6fb/N8I58IwegnACgty3nPl8vl0dU02hoAAEqX/OTJkw+Pjo6+GXWclg51nFYe&#10;nuepVCplEdc6E8JZ4ZzjOOVCt7eQUYFCKMXzPGFZVnPx4sWPX7169W9bW1u/1dra+h2FQhFa/jMr&#10;LIZhdGfOnPnu0NDQu4XrpAijaJpObdy48ZPr1q3711L4XxoaGnpHOBxuIWTpoZNMJksolUqfUqn0&#10;qVQq4dyb8bNPqVR6hRGWOX0SOcCyrDoYDK73+/0b/X5/p3B+o8+rQoRPoqLwkrQHAKUtn/uOJpPp&#10;gkql8ueyvwAAAPkgHxwcfG+2GxA4vRzqOK1MkUikNhAIdGSrfTZfoeNscvE/I4QzQpjCMIzh/Pnz&#10;n79y5coH2travtrS0vKQXC6PLXrDRcDn823s7u7+ZSgUWkdI/qZLZRYuN5lM/bt3776vrKysN6cN&#10;5RHLslrhshAsZYRJ3sxQKeNnX6n9nSQSiYrZ0OnF4CkUCrXeaDp4oUY+iT8DMj8PVvvnJQBkx3GL&#10;+z5EpVJ5spVjwL4jAACsFC9O2cvnCk6lIEd1nLIGTnq9fkQul0dz2V9YPr/f3/Hkk0+e5Xl+QbXU&#10;pAxpM4OpVCplOXfu3DcuX7784fb29i81Njb+R6nsiPI8T125cuXvz5079w1hVJlUU/TWrl37bxs3&#10;bvyEXC6P57yxPFq3bt136+vr/0smk8VLre83wnGcPBwON4uDp0Ag0LmYKXfZfpZCZtgJAHAjNE2n&#10;57pNLpdHdDrdtcz9R4PBMKzT6UZQAxQAAFa6lwVSK1kO6jglhTpO2UInpVLpQx2n0qLRaKaMRuPl&#10;YDDYLr6+mGrNiNvneZ7E43H76dOnH7p48eLHOzo6PldXV/cITdNsAbs4r0QiUX7ixImfTkxM3CVc&#10;J0UYpVarp3ft2vUOh8PxZM4bkohKpfIVug/LxTCMzu/3d8zWetoYCAQ6A4HAhhvVJCyW/8EbBVBq&#10;tdpdVVX1jN1uP9DX1/fFaDRaJ2H3AKAEVFRUHF27du33WJZVifYfr+n1+hGVSuXBviMAAKxmCxoZ&#10;UgpyMRdfq9WOi0Mm8WWNRjNVCrVnYOHUavXMa17zmo3j4+NvuHDhwqf9fv8mQoqvFkxmP3ieJ9Fo&#10;tO655577WX9//yc7Ozs/W1NT82ix7dROTU3tP378+H8nEokqQqQbFVVdXf3Yzp0736VWq2dy3hjM&#10;KZ1OG2dXt9skFBoPhULrblTcv1jCJ0JuHEBRFMWUl5d32+32Aw6H40BZWdnzwudCf3//p6Tr6UsW&#10;s3gCAEhPJpMlt27d+sFC9wMAAKAYlVQglac6TsOzl8fmG1YNKxNN06zT6fxdTU3N76empu7o7+//&#10;tNvt3kvIS0FHsUxnzRZMhUKh1mPHjv3OYrH0dHZ2fsZutx8odDDFcZyir6/vi/39/Z8ghFCESBNG&#10;yWSy+JYtWz7c1NT0w0K/Bisdy7Iqv9/f6fV6t/l8vm0ej2f7bG2wOX/JxRQ8ETJ/DSgBTdNpi8Vy&#10;pqKi4ujs6ZhCoQhL1ceFuFGNLQAAAACAYlVUgVSO6jhdE4VMqOMEC0JRFO9wOJ5yOBxPud3uPf39&#10;/Z+anJx8DSGlEUz5fL7Nhw4derK8vPzZzs7Oz1RWVh4tRN/C4XBDd3f3L71e73ZxX/NRuFz8/mCx&#10;WHq6urruM5lMl3PaEBBCXig4PjMz0zUzM7N7Zmamy+fzbZ1vlcliC58IWVgAJZPJYuXl5c+Vl5cf&#10;q6ioOGqz2U4utDg8x3HzTkPMl4XWwAMAAAAAKDYF25FdSnFYmqbTwrz7zLBJp9ONqFQqL0ZGwHJV&#10;VFQ8W1FRcZfP59vY39//qbGxsTcRQqhSCKZmZmb2HDx48Ijdbj/Q2dn5j1ar9YxU/bl27dpfnzx5&#10;8mFhdUKJpujx69ev/5eOjo5/KpUi76UglUqZp6en97lcrv0ul+u2UCjUOtd9SzV8IuSFUbM2m+1k&#10;RUXFsYqKiqMWi+XsUkfKJhIJ21Iet1wcxyGQAgAAAICSVJAd2czRDeKbtFrtRGbgJFzWaDSTxVzA&#10;GVaW/9/encc3Vtd7A/+dk/2cpGmbdEn3dLpO2xmY6ewLoAMoyuOKIqLow6PoAyqX5eKCKIssiopc&#10;wKviFS6DLCroVR6RUUCmnTIznaWd7tMmTdu06d6m2ZOT8/zhHMiEdKZpk5yT9vN+vfpKctI5v2/T&#10;NjPnM7/f95ednX1yz549n3Y6nd/t6uq6w2q1fi4cDivSIZgaGxu7fGxs7PLi4uKXNmzYcFdmZmZn&#10;ssYPBoPa1tbWxywWy3WRNSVjVlTkLcMwIzt37vxcXl7emwkdaA3ieZ6enp7eYrfbPzw2NnbpzMzM&#10;lsV6EyVr1ttyLTV8omk6kJ2dfdxgMBw2Go2HDQbDYa1Wa03Ef2JwHKcUgthUwwwpAAAAAEhXov5D&#10;Vq1WOzZs2HC3EDixLGuTyWR+MWsCiJaRkdG3ffv26xsaGr7f3d19a39//5c5jtNEBlOEiH+BHr0j&#10;HyGEDA8Pf3x4ePhjZrN5f0NDw906nW4gkWNOT09vbm5ufm5hYaEysoZkL9ErKSl5cevWrV9RqVSz&#10;CR1oDQmFQuzY2Nildrv9Srvd/iGfz5cX/TlSm/201PCJEEK0Wu2A0Wh8WwifsrKyTiZrFp3f788R&#10;7qf6dUIPKQAAAABIV6IGUhqNZqyysvI/xawBYKlYlh1ubGy8ub6+/ge9vb3f6O3tvSkYDOqjL4zF&#10;vnAXZidFhDiU1Wr93ODg4GfWrVv364aGhnsYhhldyRg8z1O9vb1fP378+I94nldEjptokWGUXC5f&#10;2LJly01ms/kZLM+NXygU0oyOjl5hs9muttvtH+Y47j19j6QSsMYTPjEMM5KdnX0sOzv7eHZ2dqvR&#10;aDysUqmmk12jQOiZJgYs2QMpiLfnJwAAAAAhEmtqDpAO1Gr15MaNG++sra390enTp7/a09Pzbz6f&#10;L1fqwRTP8/L+/v4brFbr52tqan5WW1v7w+XMMPL7/Ya33377v0ZGRv5X9FiJFD0rymg0tuzcufNa&#10;nU5nSehAq1w4HJaNjY1dbrPZPjM8PPzRUCikjXxeCrOg4gmfWJa1RYRPx7Kzs4+p1erJZNd4LuPj&#10;45cQIs7rFw6HVSkfFNacWL+X5/pdlclkvmTWAwAAAKsDAimAZVIqlfN1dXUPVldX/2xgYOD6rq6u&#10;2z0eT4nUgymO4zSdnZ3f7Ovr+0p9ff0D1dXVjy714mFycnJnU1PT8x6Ppzjy3IkWGUZRFMXV19ff&#10;W19f/wOapkMJH2yVcrlc5oGBgS8ODAz8b6/XWxj5nJizoOJcdmeJCp+Op3Lm01I5HI73iTV2MBgU&#10;pXcVrD4r2emYoqgwwzAjZ3Y5Hqiurn400fUBAADA6oNACmCF5HK5t7q6+rHKyspfDA4OXtPZ2flN&#10;p9NZI/VgKhgMZp44ceKh3t7emzZu3HhnWVnZs4ttGsDzPN3d3X3ryZMnHxB61qSicblWq7Xs3Lnz&#10;2pycnJaEDrRK8TxPj4yMXNnX13ejw+G4NPI5MUKoeMInnU7XdyZ4Op6dnX0sKyvrRDr0CJuYmNgz&#10;Pz9fJ9b4wWAwQ6yxIf3E8zsZTaVSTZ3ZbMYStfmMhWXZoeXuUAkAAABrFwIpgAShaTpYXl7+tNls&#10;fmZ4ePijnZ2d356ZmdkcGbJIYWe+6ObnHo+nuKWl5emenp5/27Rp0y35+flvRH6+3+83tLS0PG23&#10;2z8UeY5kL9ErLy9/qrGx8esKhWIhoQOtQhzHqaxW67Xd3d23O53O6sjnUhlELfViV6fT9RmNxiNZ&#10;WVnCzKeTCoXCmfQCk6Cjo+M7wn0xfrcRSMFSnS+Aksvl7sgdjoXQSafTWViWtSoUCleKSgUAAIA1&#10;AoEUQIJRFBUuKSl5qbi4+GWHw3FpR0fHtycmJi4i5N3QRexgKnpsnufJ7OzsBf/4xz9eLyoq+tOm&#10;TZtu1el0A1NTU9sPHjz4gsfjKRH+XLKX6CmVytmtW7feUFpa+ruED7TKcByn7uvru7Grq+s2n8+X&#10;LxxPVQi1lABKpVJNGo3GIwaD4bDBYDhiMBiOpMPMp6WYmJjYMzY2djkh4s2ADAaDelEGhrSRmZnZ&#10;MTk5uYum6SDLsraInY0HI8MnlUo1ic0iYLVBw30AAGlDIAWQJBRF8SaT6TWTyfTa5OTkzs7Ozm/Z&#10;7fYPEyLtYGpkZOQjo6OjHywuLv7D0NDQVTzPy4XPTfasqLy8vNd37tx5HcMwIwkdaJXheZ622WxX&#10;nzx58n63210qHE9FEBW9rDKaTqfrz8nJOZibm/tWbm7uQa1Wa1mNF7lerzevqanpeeFxqn+PheW3&#10;mCEF57Nv376LfT5fnlqtdiy2LBsgna2k/xkAAIgLgRRACuTk5By6+OKLr5ydnd3Q2dn5TZvN9mlC&#10;CC3FYIrneRIOh5U2m+0zkc8nM4yiKCp4wQUXfKe2tvbHFEWFEzrQKjM5ObmjtbX1P2ZmZjYLx5Id&#10;RJ0rhGIYZsRkMr1qMpkO5ObmHtRoNGNJKUJCOI5TNjU1veD1egsIEbc/nN/vN4o2OKQFmqZDDMPY&#10;xa4DYLlWGjgpFApnaWnpC/j3BQCA9CCQAkihrKys9t27d1+zcePGu7q6uv7dYrFcFw6HlZHBFCHi&#10;XeBGNz5PRePyjIyM7l27dn02Ozv7REIHWmVCoRDT3t5+T3d39y2EEIoQ8YIoo9H4dklJye9NJtOr&#10;er2+azXOgFqM3+/POnjw4B+EZbhih8mRM+QAANJRrIApntCJpukAy7K2xZruK5XK2bX09xQAQDpB&#10;IAUgAp1O179t27YvNzQ03N3d3X1Lf3//DaFQiJXKznyp6BVFCCFVVVVPXHjhhbfL5XJPwgdbRSYn&#10;J3e2tLQ8tbCwUCkcS2YQEv19IoQQnU53ury8/DdlZWXPa7Vaa1IGljiXy2V+4403XnE6nbWEiB9G&#10;nampTNQCAACWKdbfNbFQFBXWaDR2IWyKCpwGNRrNKGY/AQCkJwRSkBIcxynD4bASu/ScjWEY++bN&#10;m2+tr6+/v7e392u9vb1fDwQCWVIJphIp8h+eKpVqcseOHV8sLCx8ReSyJI3neaqvr+/GY8eOPcLz&#10;vIyQ5AdRkbeEEGIymV6tqal51GQy/W0t/4N/fHx878GDB3/n9/tzCZFGGEXIv2ZI8TxPr+XvDQCk&#10;F6VS+Z6NLVQq1WT0Do/CfYZhhmQyWUCMWgEAILkQSEFC8DxPe73efLfbbXa5XMJHucvlMrvdbrPH&#10;4ykihIT37dt3SW5ubpPY9UqNSqWa3rBhw/dra2sf7u/vv6G7u/tWr9drWg3BVPT/gBYWFr6ybdu2&#10;6zUazbiIZUkex3Gqo0ePPj4wMHC9cCyVs6Ly8vLeuPDCC+8wGAxHkzJgmggGg7qTJ08+0NfXd6Nw&#10;TAphlLC0NhwOq9xud7FWq7WJWhAAwBJt2LDhLoPBcEStVk8K4RP+wxIAYG1CIAVL5vf7syICp3Ih&#10;eDpzrCwcDqvOcwp6bm5uAwKpxSkUCldtbe2Pq6qqHrNYLNd1dXXd4XK5ytM1mIoMOWQymW/Tpk23&#10;VlZW/hy9HM4tGAxq33zzzVcmJib2EpL8ACTy+6RWqx3btm27obCw8M9r/fs0Ojr6gcOHD//C4/GU&#10;CMekEEZFm5iYuFir1T4tdh0AAEuh0WjGKyoqfi12HQAAID4EUvCOUCjEuN3usogZTubIGU/BYFAf&#10;z/mid26DpZPJZP7Kyspfrlu37r+GhoY+1dHR8a35+fn6dAqmIkOOrKysk7t27bpGr9d3i1yW5IVC&#10;Ieaf//zn/4gRRhUVFf1p+/bt16tUqumkDZgG5ufna9vb2+8eGhq6SjgmxSBKmCU1NjZ2WXl5+ZoJ&#10;pFbaABkAAAAApAGB1BoSDoflHo+nOEbYVO5yucw+ny8vnvNFX5yd62INFwvLQ9N0qKys7LelpaXP&#10;2+32D3V2dn57ampqe2SvHyleKBNy9vec53nZ7OzsRp1Od5qm6ZCIZUkax3Gqt95666Xx8fFLCElt&#10;GFVVVfXE5s2bv07TNJe0ASXO6XRWdnR03GW1Wj9LUrSTYSKMjIxc6fP5jGq1ekrsWhJlJdu8Z2dn&#10;H090PQAAAACQeAikVhGe5ymfz5e/2Awnj8dTLDRGXopYF2BSvihbzSiKChcVFf25sLDwLxMTExd1&#10;dHR82+FwXErIu6GC1IIpoRae58nc3FxDc3Pzc21tbffV1dU9aDabn5HJZH6RS5Sctra2e8fGxi4n&#10;JLVhlNls3t/Y2HjTWl2i53Q6qzo7O79ptVo/H/keKbXfqWjCDKlQKKTr6Oi4s7Gx8Waxa1qqlQRO&#10;hBCiVCpnIrd4j2iCbNHpdP2JrBUAAAAAkgOBVJoJBAKZi81wcrvdZRzHqeM5XzyznEB8FEXxeXl5&#10;b+bl5b05PT3d2NnZ+a3h4eGPEUIoqQVT0TXwPE9cLte6w4cP/6q9vf3769evf7iiouJXcrncLVKJ&#10;kjIxMbG7u7v7NkJSG4SwLGvdunXrDWstjAqHw4qRkZErT58+/VWHw7Ev8rmVvP5CsJKq758QSvX1&#10;9d1UVFT05/z8/H+kZOA4LXV7d4FMJvMstuOWVqu1KhQKZxLLBQAAAIAUQCAlMaFQSBPZxylyhpPb&#10;7TYHAoHMeM6HwGn1MhgMrXv37v3E/Px8bVdX1x1Wq/WzPM/L0yGY8nq9hceOHfvpqVOn7qytrf1p&#10;VVXV40qlck6kEkUXDocVLS0tT5GoZWLJJIQDtbW1P5HL5Z6kDygRbre7eGBg4P/09/d/yev1miKf&#10;S0QQFRm6pOL7KARSPM/LDh48+MIHPvCBbTqdbiDpAy8RTdPBWMcpigqxLGuLFTixLDuoVqsn1lpI&#10;CgAAALDWIJBKsXA4rPB4PEWxAqczfZzy4zkfAifQ6/XdO3bs+EJDQ8P3uru7bx8YGLie4zi1EEzR&#10;NC12iYSQ2MFUIBAwtLW13dfZ2XlHVVXVEzU1NY9oNBqHSCWKZmRk5EqXy7WOkNT/Dufk5BxK6YAi&#10;8Hq9eSMjIx8dGhq6yuFwXEIIeeeXYqU9omIFUcLjVM+SCgQChgMHDrz1vve977LMzMzOlAx+Hps2&#10;bbrNbrd/iGXZIWF5HcuyVoZhRtZyvzIAAAAAQCCVcOjjBGLRarW2zZs3f4MQwvf19d0kdj2LiRVM&#10;hUIhXVdX1x09PT03V1RUPFlbW/uwVqsdFKfC1Dt9+vRXCRGnZ1G8mxmkC6/XaxoeHv7Y0NDQJycm&#10;Ji7ief6sZDYZQZROpztdU1PzyPHjx38shMKpmiUl1OL1egsOHDhwcPfu3Z8ymUx/T/rg51FaWvpi&#10;aWnpi2LXAQAAAADSg0BqGdDHCaTI4/EUNTc3PzsxMbFXOCbln6XIQECYzRUOh1V9fX03nj59+itm&#10;s3n/+vXrH9Lr9d0il5pUfr8/K7qHUSqNjo5eXlBQ8Fexxk8UjuOU09PT2xwOx76xsbFLp6amtpMz&#10;SyAFidgxL1YvpOzs7Na6uroHi4qK/kjTNDc1NbXDarVem+pZUkJ9gUAg6/XXXz9QW1v78MaNG+/E&#10;BgIAAAAAIEUIpGJAHydINyMjI1e2tLQ8FQgEsgmR/u5g0YR6hYt9nudlFovlOovFcl1xcfFLdXV1&#10;DxgMhlax60wGYakeIal9bxBe797e3q+ZTKYDhYWFr6Rs8ATgeZ6em5trcDgc+xwOx/vHx8cv4jiO&#10;if68RIVQkbeC/Pz8A3V1dQ/l5eW9HtnvaMOGDd+12WxXhcNhVTJDqfM1Ce/u7r7N7XaX7Nmz59NJ&#10;KQAAAAAAYAXWZCCFPk7Js9KtvCE+HMepTp48+WBPT887272nWxgVKTqYIoSQ4eHhjw8PD3/cZDK9&#10;VldX90Bubu4/V1OzY5fLVS7GuBEzauiDBw++uHHjxjurq6sfW6wJtZh4nqfcbnfJzMxM4/T09JYz&#10;t43BYFAf6/MTEUKdGfesW0IIoWnaX1pa+kJNTc3PsrOzj8f6c1qtdnD9+vU/7Ojo+O5Kd91b4Xsq&#10;zzDMyLIGBgAAAABIslUZSPE8T/t8vjz0cUq8WBdDcVwghfV6fVdCC1rDnE5nZXNz8/MzMzObCEnc&#10;RbgUxAqmxsbGLhsbG7vMaDS21NfX/6CgoOD/rYZgiqKokNg1cBzHHD9+/Cf9/f1fbmhouKewsPAv&#10;CoViQYxagsGgzul0Vi0sLFTPz8/XzszMbJqent7i9/tzFvszifzZX2w2FMuytsrKyv9ct27dk2q1&#10;eup852loaLh3ampqu8PhuPRcodRKQ3yVSjUduUNdZONwlmVtMpksENcJAQAAAABShNq/fz9PCEnp&#10;TlzCRWZWVtaJK664YtMy/jwVCASyYs1uOvO4LBwOq+I5J2Y5vWulF0hqtdoRcXEkbOdt0ev1PRqN&#10;ZiyRta5VVqv12iNHjvw8FAppCUnOrKhUb19/LrFCgszMzPb6+vr7i4uLf5/Ou3V5PJ6Cl19+2U6I&#10;OLPbFpsFVFBQ8GpxcfFLBoPhiE6nG0jUzCme52m/32/0eDyFHo+n0OVylZ8Jn2qcTme11+stPN85&#10;khG+nmtZXnV19WMFBQWvxPtzFggEMl977bWD8/Pz9YS8u0wyHjKZzMuy7KBOp7NEBE8W4f1VoVA4&#10;4zohAAAAAIBESDaQCgaD2jN9nMqiezi5XC5zMBjMiGdMBE7vWmngpFAo5qPCpncukliWHZTL5d5E&#10;1gvvCoVC7NGjRx+zWCxfEI4lK4yK/rmQwlLARXY261+/fv1DZrP5mXRt3vzHP/5x0O12l4r5Gi8W&#10;yBBCCE3TQZ1O16fX67u0Wq1VLpcvyOVyt0KhcMnlcrdMJnPzPC/jOI4JhUJMKBRihfvBYDDD6/UW&#10;CB8ej6eA5/klz86NfD2SFbpGf81qtXq8rKzs2crKyl9mZGT0rmQMv9+f1dTU9DuHw/H+WM9TFBVi&#10;WXY46r30nfdWtVo9vhpmAgIAAAAARBM1kMrIyOhtbGz8WqyZTudanhELAqd3rXBZHZHJZD6WZQdj&#10;hU4sy1pVKtVsIuuFpZmdnd3Y1NT0gtPprCYkeUv0IsMolUo15ff7jcJzUlkWGCtI0Gg09vXr1z9c&#10;UVHxK7lc7hartuVoamp6zmazXS2F0I+Qc4dTyZDK9+/Fvjaapv1FRUV/Ki8v/2+TyfQ3mqYTtpQy&#10;HA4rurq6bnM6nbXCe6twyzDMSCLHAgAAAABIF6IGUvFAH6d3rTRwoigqzDDMcIwZTlatVmtRq9UO&#10;/I+8dPA8T50+ffqrx44d+4mwFDUVs6JKSkp+v3379uudTmfVyZMn73c4HJcKz0k5mFIqldM1NTWP&#10;VFVVPZ4u4eng4OA1zc3NzxIijZlo0ZY7q3Kxr0MKyxIFRqPxUHl5+dOlpaUvKpXKuZQWBgAAAACw&#10;hkkmkELgdLYE9HGaWGwJCMuyQ1LcSQvey+/3Zx8+fPjJ4eHhjwnHkh1GURQV2rRp0+3V1dU/iwwm&#10;HQ7HJW1tbVcs59UAABECSURBVPdPTU1tj6wl8lYssQIHuVy+UFVV9URNTc0jGo3GIVZtS8HzPHXo&#10;0KH9g4OD1xAizVAqnUT+HMR67zQYDIeLi4tfLikp+b1OpxtIZW0AAAAAAPAvogRSkJA+Ts5Yy+mE&#10;+3K53JPIeiH1JicndzY1NT3n8XhKCEleSBEZRmk0GvuePXs+lZOTc2iRz6XsdvuVbW1t983NzTUI&#10;x6UcTNE07a+oqHiytrb2Ya1WOyhSaecVCoWY11577dDs7OxGQhBKxetcs6AoiuLy8vLeLC4ufqmo&#10;qOiPDMOMpro+AAAAAAA4GwKpJFnpsjqapv0sy9pizXDSarVWpVI5g2V1qxPP83RnZ+c329vb7+F5&#10;XkZIcnfRE27z8/P/vmvXrmvUavXkUmq02WxXt7W13eNyudYJx6USTBHy3pmYFEVxZrN5//r16x/S&#10;6/XdIpa2qIWFhfJXX321NRAIZBGCUOpcztfnSqVSTebn5/+joKDgr4WFhX9RqVQzqawPAAAAAADO&#10;DYHUMiWoj9PIYjOcNBrNGEVR4UTWDNLn9XpNhw4deiZyR64U9Ivi6+vr72toaLg73m3tw+GwwmKx&#10;XHfq1Km7PB5PsXBcysEUIYQvLi5+qa6u7gGDwXBMrLoWMz093djS0vLU/Px8nXBsrQdT51uCRwgh&#10;MpnMm5ubezA/P//v+fn5B7KystrxHgoAAAAAIF0IpM5hpcvqVCrV5GIznBiGGZLJZIFE1gvpbXR0&#10;9PJDhw49I+wwmYolekqlcmbXrl3XFhQU/HUl5+Q4TtXf3/+ljo6O7/h8vnzhuJSClFi960wm09/q&#10;6uoeyM3NfUtKMw7D4bCiu7v7llOnTn2P4ziNcFxKr2eyLCV8IoQQuVzuMhqNh41GY0teXt6bOTk5&#10;zTKZzJeKGgEAAAAAYOXWdCC10sBJLpe7YoVNwmOFQuFKZL2wOoXDYUVbW9u9XV1ddwjHUrFEz2Aw&#10;HNm9e/entFqtLVFjhEIhpq+v7/92dXV90+/3G4TjUgpSYgVTRqPxUH19/Q8KCgr+KqVgyuVylbW2&#10;tj5mt9s/FHlcSjPQlive91+dTtdvNBpbjEZjS05OziG9Xt8R74w+AAAAAACQjlUdSCWgj1NA6OMU&#10;K3BSqVTTUrp4hfTjcrnMTU1Nz01PT28jJHlBQ3QIU1VV9cSmTZtukclk/oQOdEYwGNT19PR8o7u7&#10;+7ZgMKgXjkstmIq8JYSQrKystrq6uvuLi4v/IJWwg+d5anx8/OLBwcHPDg0NfSIYDGZGPh/9ekrt&#10;9T3fsWgURXEZGRndWVlZbREfJ5bS2wwAAAAAANJH2gdSK5zlxDMMY4+1W51Op7NoNJpR9CCBZLHZ&#10;bFcdPnz4yWAwmEFIapboyeVy97Zt275UVlb2XMIHiiEQCGR2d3ff2tPTc3MoFNIKx6UeTOl0utN1&#10;dXUPlpWV7ZfS0lqO45RjY2OX22y2q0dGRj4SCoXYxT431uubiNd8sffYeGeYUhQV0mq1Vp1Odzoj&#10;I6MvMzOzPSsrq02v13cmKygFAAAAAADpkHwglYA+TtOxZjdptVoLy7JDuPCBVAuFQppjx479tL+/&#10;/wbhWCrCqIyMjO69e/d+Uq/XdyV8oPPw+Xw5XV1d/97X13cTx3Fq4bjUgymGYUZqa2t/VFFR8aRc&#10;LveIVVssoVCIGR0dvWJiYmL33Nxcw9zc3Aa/328Uu65ISqVyVqPRjDIMY9fpdP06ne60Tqfr0+l0&#10;p7Va7SBN00GxawQAAAAAAHGIHkgloI+Te5HAyarVaq0KhWIhkfUCrMTc3FxdU1PTC8IOaqlaolda&#10;Wvr8tm3bviR2XzOv12vq6Oj4dn9//5fD4bBSOC71YEqlUk3V1NQ8UlVV9bhSqZwTq7Zz4Xme8vl8&#10;+bOzsxuEgGpubm6Dx+MpDAaDGZGv90rJ5XLXmaBpVKPRvPNx5rH9zOMxuVzuTdSYAAAAAACwuogS&#10;SMVqKrwYmqaDDMMMRS+nE0InlUo1hT5OIHU8z1MDAwPXt7a2PirsmpaKWVEURQU3b958S1VV1eNS&#10;+j1xu90lp06d+q7FYvkiz/My4bjUgymFQuGsqqp6vLq6+mcajWZcrNqWg+M4VTAYzIj40AWDwYxQ&#10;KJQRDAa1NE2HZDKZN/JDLpcL930RxzzYzQ4AAAAAAFZKEoGURqMZjZjhZImc4aTRaOxSaS4MsByB&#10;QEB/5MiRX9hstk8Lx1IRRjEMM7xnz56rjEbj4YQPlCALCwvrTp069T2r1fpZQsg7b0JSD6ZkMpmv&#10;oqLiV7W1tQ+zLDskVm0AAAAAAADpStRASq/Xd3zwgx/cgv9th9Vqenp6S1NT0/Mul6uckOQGUZG3&#10;JpPpbzt37rxWrVZPJXywJJifn69tb2+/e2ho6KrI41IKpgh5b5hOUVTIbDbvX79+/UN6vb5HxNIA&#10;AAAAAADSiqiBVFZW1okrrrhiU8oGBkgRnufpnp6em0+cOPEgz/MKQlIzK4oQwm/YsOH79fX196Xj&#10;DpEzMzMXtLe332O3268UjiWrz9ZKxFh2zJeUlPyhrq7ugezs7ONi1QUAAAAAAJAuEEgBJJjP58tp&#10;aWl5enR09IPCsVSEUSqVamrXrl3XmEymAwkfKMWmpqa2tbW13etwOC4VjkkpmIoMo6L74VVXVz/a&#10;2Nj4jVTXBAAAAAAAkE7kYhcAsJo4HI5LDh069KzX6zURkrolekaj8e3du3d/imXZ4YQPJgKj0Xj4&#10;/e9//2Xj4+N729vb75uYmNgTHfwkM5haye6f8/Pz6xNdDwAAAAAAwGqDQAogAcLhsPzUqVN3dXR0&#10;3EkIoQhJ2RI9Ul1d/eiFF154u0wmCyR8MJHl5eW9tW/fvoscDselbW1t905PT29NRDC1ksCJkH81&#10;NWdZdjBy90/hfmZm5qm4CwIAAAAAAFhjEEgBrJDb7S5ubm7+7eTk5G7hWCrCKLlc7tq+ffv1paWl&#10;LyZ8IAmhKIo3mUyv5efnH7Db7R9ub2+/d3Z2duO5gqlYAVM8oRNFURzDMMNRgZMQQFnUarWDoqj4&#10;UiwAAAAAAAB4BwIpgBUYHh7+yNtvv/2bQCCQRUhyd4WLDKP0en3nnj17PrmWdnajKIovKir6c2Fh&#10;4StDQ0OfaG9vv9vpdNZGL19cKrVa7RACp+hZTgzDDNM0HUrG1wEAAAAAAAAIpACWheM49YkTJ37Y&#10;29v7NeFYqpbomc3m/Vu3bv2KXC53J3ywNEBRVLi0tPR3xcXFL9lsts+0t7d/3+VyrYv+PKVSORcZ&#10;MkXdH5TL5V4x6gcAAAAAAAAEUgBxczqd1U1NTc/Pzs5eQEhyd3+LDKNomg40NjZ+vaKi4pdYLkYI&#10;TdOc2WzeX1pa+sLQ0NBVXq83P7Kvk1KpnBO7RgAAAAAAAIgNgRRAHCwWy3VHjx59PBQKsYSkboke&#10;y7KDe/bsucpgMLQmZbA0RtN0sKys7Ldi1wEAAAAAAABLh0AKYAmCwaDu6NGjT1it1muFY6laoldY&#10;WPjKjh07Pq9SqWYSPhgAAAAAAACACBBIAZzHzMzMpqampucXFhYqCUndEj1CSHjjxo3fraure5Ci&#10;qHDCBwMAAAAAAAAQCQIpgEXwPE/19vZ+7cSJEz8Kh8NKQlK3RE+lUk3s3r376vz8/DeSMhgAAAAA&#10;AACAiBBIgehCoRDjdrvLXC6XWfhwu93v3M/IyOi97LLLdtE0HUpVTX6/39DS0vIbu91+pXAsmUv0&#10;Im9zcnKadu/e/WmGYUYTPhgAAAAAAACABCCQgqQLh8MKj8dTFCtscrlc5T6fL+9cf356enqrz+fL&#10;TVVAMz4+vre5ufm3Xq+3kJDUzYoihJDa2tofX3DBBd+iaTqYlAEBAAAAAAAAJACBFKwYz/OUz+fL&#10;X2yGk8fjKeZ5XrbU80WGP5FhTbKFw2FZR0fHnadOnbqLEEILtaQijFIoFM4dO3Z8obi4+OWkDAYA&#10;AAAAAAAgIQikYEkCgUDmIjOczG6328xxnDqe80WHPIuFPqkKpDweT2Fzc/OzExMTF0XWlIowKjMz&#10;s33v3r2f0Ol0/UkZDAAAAAAAAEBiEEgBIYSQUCikiezjFBk6ud1ucyAQyIznfEsNnKRgZGTkwy0t&#10;LU8FAgEDIYkPoqJDtcjH5eXlv9myZctNcrnck7ABAQAAAAAAACQOgdQaEQ6H5RF9nMqjZzn5fL78&#10;eM6XToHTYjiOU508efLBnp6em4Vjyw2jzhU6xULTtH/Lli03VlRU/DruwQAAAAAAAADSHAKpVeJM&#10;H6e8xZbUud3ukuX2cTrXsXTldDorm5ubn5+ZmdlEyLtf21KXDsa7lFCpVM6xLGvVarVWrVY7UF5e&#10;/t+ZmZkdy6kdAAAAAAAAIN0hkEojgUBAH2s53cLCQrnb7S7jOE4Tz/lWwyyn5bBardceOXLk56FQ&#10;SEtI7Cbq8QZOMpnMx7LsoFartZwJnawRAZRVqVTOJfBLAAAAAAAAAEhrCKQkhOM4tdvtLhWW1UX3&#10;cwoEAlnxnG+tBk6LCQaD2tbW1scsFst1kceXEj5RFMUxDDMcK2zSarVWtVrtoCgqdVsCAgAAAAAA&#10;AKQxBFIpFA6HZR6Ppyh6hpNw3+v1FsRzPgRO8Wltbf2P6DAqklqtdkSGTJGhE8MwwzRNh1JZLwAA&#10;AAAAAMBqhUAqgXiep/x+f050/6aI+6U8zy/5NV/tfZxSLS8v7835+flahmHs0YETy7KDcrncK3aN&#10;AAAAAAAAAGsBAqk4BYPBjMUCJ5fLZeY4jonnfJjl9K54+zbFq7y8/Ony8vKnkzoIAAAAAAAAAJwX&#10;AqkoUX2c3hM6BQKB7HjOh8DpbMvZrY6mab9CoXAmqyYAAAAAAAAASK01F0iFw2GZ1+stXGyGk9fr&#10;LYznfAiczracwCmSSqWajm4Ynpub+5ZCoXAlsk4AAAAAAAAAEM+qC6TO9HEyxgibytHHaeVWGjjJ&#10;5XJ3dOAU+VihUCwksl4AAAAAAAAAkJ60DKSCwaDO7XaXLSwslEfPcHK73eZQKMTGcz7McnpXrIAp&#10;ntCJpukgwzBDZwImS3TopFKppiiKSm6zKAAAAAAAAACQNEkGUhzHqdxud0mssMnlcpn9fr8xnvMh&#10;cDrbCmc58RqNZnSxGU4ajcZO0zSX0IIBAAAAAAAAYFURNZAKBoN6i8VyXXTg5PF4CgkhS06NEDid&#10;LRl9nITHLMvaZDKZP5H1AgAAAAAAAMDaQu3fv58nhBCaplM2KM/zcYUk6ON0NvRxAgAAAAAAAIB0&#10;Jpkle5jl9K5E9HFiWda2WOiEPk4AAAAAAAAAICZRAimKohA4LeHYuU6BPk4AAAAAAAAAkK4kM0Nq&#10;tUEfJwAAAAAAAACA2BBILRP6OAEAAAAAAAAALA8CqUUkoI9TgGXZIfRxAgAAAAAAAAA425oNpBLR&#10;x4lhGHtEyGSJDJ40Gs0oRVHhhBUMAAAAAAAAALBKrOpAKgF9nKail9IJj8/0cQoksl4AAAAAAAAA&#10;gLUgrQOpBPRxcsXq3yQ8VigUrkTWCwAAAAAAAAAAEg+kEtTHybZY4KRSqabRxwkAAAAAAAAAILVE&#10;DaRWGjhRFBXWaDT2xWY5oY8TAAAAAAAAAID0JD2QSkAfp8lYu9RptVorwzBD6OMEAAAAAAAAAJBe&#10;VhxIrTRwUigUTpZlBxeb5SSXy90rrREAAAAAAAAAAKTjvIFUAvo4+YU+TrFCJ6VSOYM+TgAAAAAA&#10;AAAAa8c7gVRkyLSCPk6W6MBJo9GMoY8TAAAAAAAAAAAIYgZS0VQq1dRigRP6OAEAAAAAAAAAQDzk&#10;RUVF/+NwOC7RarWDsXo4sSxrVSgULrELBQAAAAAAAACA1eH/A/A5wUFT8Un8AAAAAElFTkSuQmCC&#10;UEsDBBQABgAIAAAAIQARz2VT4wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwDIbvk/YO&#10;kSftBmlaYKxrihDadkJIg0lot9CYtqJxqia05e0XTtvxtz/9/pytRtOwHjtXW5IgphEwpMLqmkoJ&#10;34ePyRKY84q0aiyhhBs6WOWPD5lKtR3oC/u9L1koIZcqCZX3bcq5Kyo0yk1tixR2Z9sZ5UPsSq47&#10;NYRy0/A4ihbcqJrChUq1uKmwuOyvRsLnoIZ1It777eW8uf0c5rvjVqCUz0/j+g2Yx9H/wXDXD+qQ&#10;B6eTvZJ2rAl5JuKASpjEs5c5sDsiouQV2CnMFokAnmf8/xf5LwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AKomDr68AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6W&#10;nUUoxbI3oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8J&#10;Ihdkg2tgUrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9&#10;M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA4FVeB5QMAAHYLAAAOAAAAAAAAAAAAAAAAADoCAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQB+DdKYhnEAAIZxAAAUAAAAAAAAAAAAAAAAAEsG&#10;AABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQARz2VT4wAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAAAN4AABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAA&#10;AAAAAAAAAAAAAAATeQAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAAAG&#10;egAAAAA=&#10;">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Image 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:4582;top:910;width:56544;height:10796;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB7WjJIwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsIw&#10;EITvlXgHa5G4gQMU1AYMQq34uXAA+gDbeHEi4nWIDaQ8PUZC6nE0M99opvPGluJKtS8cK+j3EhDE&#10;mdMFGwU/h2X3A4QPyBpLx6TgjzzMZ623Kaba3XhH130wIkLYp6ggD6FKpfRZThZ9z1XE0Tu62mKI&#10;sjZS13iLcFvKQZKMpcWC40KOFX3llJ32F6vg/vnNp+36btaDYbN6v5xNFn4XSnXazWICIlAT/sOv&#10;9kYrGMHzSrwBcvYAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAe1oySMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                  <v:imagedata r:id="rId11" o:title=""/>
+                </v:shape>
+                <v:shape id="Graphic 6" o:spid="_x0000_s1029" style="position:absolute;top:8666;width:59829;height:96;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5982970,9525" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqX+JYwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8AreatZaQlmNIkJBPBTcivT42Dw3i8nLsoma/vumUOhxmJlvmOU6eyduNMY+sIbZtAJB&#10;3AbTc6fh+Pn+/AYiJmSDLjBp+KYI69XjwxJrE+58oFuTOlEgHGvUYFMaailja8ljnIaBuHjnMHpM&#10;RY6dNCPeC9w7+VJVSnrsuSxYHGhrqb00V6/hw2Wn5o1Xh80pv7bb/a5R9kvryVPeLEAkyuk//Nfe&#10;GQ0Kfq+UGyBXPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAqX+JYwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m5982589,l,,,9144r5982589,l5982589,xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Textbox 7" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:182;width:25781;height:5041;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDI+TTDwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kYPto2uIqIgFMQYDx6f2WeymH0bs6vGf98VCj0OM/MNM513thZ3ar1xrGA4SEAQ&#10;F04bLhUc8vXHFwgfkDXWjknBkzzMZ723KabaPTij+z6UIkLYp6igCqFJpfRFRRb9wDXE0Tu71mKI&#10;si2lbvER4baWoyQZS4uG40KFDS0rKi77m1WwOHK2MtftaZedM5Pn3wn/jC9Kvfe7xQREoC78h//a&#10;G63gE15X4g2Qs18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyPk0w8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="7010B4BD" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>KNOW</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-4"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>ALL</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-4"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>BY</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-3"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>THESE</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                          </w:rPr>
+                          <w:t>PRESENTS:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="4BF29C1D" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+                        <w:pPr>
+                          <w:spacing w:before="264"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>That</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-5"/>
+                          </w:rPr>
+                          <w:t>we,</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 8" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:182;top:8747;width:17368;height:1689;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC5ZqCxvwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjeb7h5Eu0aRxQVBWKz14HG2GdtgM6lN1O6/NwfB4+N9L1a9bcSdOm8cK/hIUhDEpdOG&#10;KwXH4mcyA+EDssbGMSn4Jw+r5XCwwEy7B+d0P4RKxBD2GSqoQ2gzKX1Zk0WfuJY4cmfXWQwRdpXU&#10;HT5iuG3kZ5pOpUXDsaHGlr5rKi+Hm1WwPnG+Mdffv31+zk1RzFPeTS9KjUf9+gtEoD68xS/3ViuI&#10;W+OVeAPk8gkAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC5ZqCxvwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="201E5E2C" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+                        <w:r>
+                          <w:t>(Name</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-5"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>of</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-1"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>protesting</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="1"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                          </w:rPr>
+                          <w:t>party)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t>as the party filing a protest of the State of Tennessee’s determination(s) regarding a solicitation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>award, or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a proposed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>award</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contract, (hereinafter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>called</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“Protesting Party”), and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648827D2" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="71"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05F56C28" wp14:editId="770EB6F0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>896416</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>213137</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5982970" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="9" name="Graphic 9" descr="Line to insert name of surety"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5982970" cy="9525"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5982970" h="9525">
+                              <a:moveTo>
+                                <a:pt x="5982589" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5982589" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5982589" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3408DE31" id="Graphic 9" o:spid="_x0000_s1026" alt="Line to insert name of surety" style="position:absolute;margin-left:70.6pt;margin-top:16.8pt;width:471.1pt;height:.75pt;z-index:-15727616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5982970,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB29PwRIgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06CZkuMOMXQosOA&#10;oivQFDsrshwbk0WNUmLn70fJVmpspw3LwabMZ/q9RzLb277V7KzQNWAKvpjNOVNGQtmYY8Ff9w8f&#10;1pw5L0wpNBhV8Ity/Hb3/t22s7laQg26VMioiHF5Zwtee2/zLHOyVq1wM7DKULICbIWnIx6zEkVH&#10;1VudLefzj1kHWFoEqZyjp/dDku9i/apS0n+rKqc80wUnbj5eMV4P4ZrttiI/orB1I0ca4h9YtKIx&#10;9NFrqXvhBTth80eptpEIDio/k9BmUFWNVFEDqVnMf1PzUgurohYyx9mrTe7/lZVP5xf7jIG6s48g&#10;fzhyJOusy6+ZcHAjpq+wDVgizvro4uXqouo9k/RwtVkvN5/IbEm5zWq5CiZnIk/vypPzXxTEOuL8&#10;6PzQgzJFok6R7E0KkToZeqhjDz1n1EPkjHp4GHpohQ/vBXIhZN2ESD3yCMkWzmoPEeaDhMB2td5w&#10;loQQ0zeMNlMsaZqgUi7dbaw3YDaLm5tRdkqn+wCbfvavwHFkiWMqJzU4NRgcdEenr14Qbuq2A92U&#10;D43WQb7D4+FOIzuLsBrxNzKewOIkDM0PY3CA8vKMrKN9Kbj7eRKoONNfDQ1kWK4UYAoOKUCv7yCu&#10;YHQend/33wVaZiksuKfZeYI07iJPY0H8A2DAhjcNfD55qJowM5HbwGg80I5E/eM+hyWcniPq7V9n&#10;9wsAAP//AwBQSwMEFAAGAAgAAAAhAHf97X/fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8Fq&#10;wzAMhu+DvYPRYLfVSZOZksUppTAYOwyajrGjG7txqC2H2G2zt5962o6/9PHrU72evWMXM8UhoIR8&#10;kQEz2AU9YC/hc//6tAIWk0KtXEAj4cdEWDf3d7WqdLjizlza1DMqwVgpCTalseI8dtZ4FRdhNEi7&#10;Y5i8ShSnnutJXancO77MMsG9GpAuWDWarTXdqT17CR9udqJovdhtvuay276/tcJ+S/n4MG9egCUz&#10;pz8YbvqkDg05HcIZdWSOcpkvCZVQFALYDchWRQnsQJPnHHhT8/8vNL8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAdvT8ESICAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAd/3tf98AAAAKAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m5982589,l,,,9144r5982589,l5982589,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566C8F1C" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>surety)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBB0DA0" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C066E8B" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DCBA5E9" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="70"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28C01F43" wp14:editId="616EEF97">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>896416</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>212768</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5982970" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="10" name="Graphic 10" descr="Line to insert address of surety"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5982970" cy="9525"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5982970" h="9525">
+                              <a:moveTo>
+                                <a:pt x="5982589" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5982589" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5982589" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="533995E2" id="Graphic 10" o:spid="_x0000_s1026" alt="Line to insert address of surety" style="position:absolute;margin-left:70.6pt;margin-top:16.75pt;width:471.1pt;height:.75pt;z-index:-15727104;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5982970,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB29PwRIgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06CZkuMOMXQosOA&#10;oivQFDsrshwbk0WNUmLn70fJVmpspw3LwabMZ/q9RzLb277V7KzQNWAKvpjNOVNGQtmYY8Ff9w8f&#10;1pw5L0wpNBhV8Ity/Hb3/t22s7laQg26VMioiHF5Zwtee2/zLHOyVq1wM7DKULICbIWnIx6zEkVH&#10;1VudLefzj1kHWFoEqZyjp/dDku9i/apS0n+rKqc80wUnbj5eMV4P4ZrttiI/orB1I0ca4h9YtKIx&#10;9NFrqXvhBTth80eptpEIDio/k9BmUFWNVFEDqVnMf1PzUgurohYyx9mrTe7/lZVP5xf7jIG6s48g&#10;fzhyJOusy6+ZcHAjpq+wDVgizvro4uXqouo9k/RwtVkvN5/IbEm5zWq5CiZnIk/vypPzXxTEOuL8&#10;6PzQgzJFok6R7E0KkToZeqhjDz1n1EPkjHp4GHpohQ/vBXIhZN2ESD3yCMkWzmoPEeaDhMB2td5w&#10;loQQ0zeMNlMsaZqgUi7dbaw3YDaLm5tRdkqn+wCbfvavwHFkiWMqJzU4NRgcdEenr14Qbuq2A92U&#10;D43WQb7D4+FOIzuLsBrxNzKewOIkDM0PY3CA8vKMrKN9Kbj7eRKoONNfDQ1kWK4UYAoOKUCv7yCu&#10;YHQend/33wVaZiksuKfZeYI07iJPY0H8A2DAhjcNfD55qJowM5HbwGg80I5E/eM+hyWcniPq7V9n&#10;9wsAAP//AwBQSwMEFAAGAAgAAAAhAE9CbvLfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01L&#10;w0AQhu+C/2EZwZvdbZOGErMppSCIB6FRxOM2O2aD+xGy23b9905PenxnHt55ptlmZ9kZ5zgGL2G5&#10;EMDQ90GPfpDw/vb0sAEWk/Ja2eBRwg9G2La3N42qdbj4A567NDAq8bFWEkxKU8157A06FRdhQk+7&#10;rzA7lSjOA9ezulC5s3wlRMWdGj1dMGrCvcH+uzs5Ca8226roXHXYfeSy3788d5X5lPL+Lu8egSXM&#10;6Q+Gqz6pQ0tOx3DyOjJLuVyuCJVQFGtgV0BsihLYkSZrAbxt+P8X2l8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAdvT8ESICAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAT0Ju8t8AAAAKAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m5982589,l,,,9144r5982589,l5982589,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A8A632" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>surety)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FCC21A" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="262"/>
+        <w:ind w:left="220" w:right="346"/>
+      </w:pPr>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>surety, (hereinafter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>called</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“Surety”),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>do hereby</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>acknowledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>ourselves</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>indebted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and securely bound</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and held unto the State of Tennessee (“State”)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>penal sum of written amount ($ number) for payment of which we bond ourselves, our heirs, our personal representatives, our successors and our assignees, jointly and severally.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73AF3589" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>THE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>CONDITION</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>OF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>THIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>BOND</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>IS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> THIS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A5BDA9" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="263"/>
+        <w:ind w:left="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>WHEREAS,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>issued</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>[solicitation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>name]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(Solicitation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>No.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>#);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2869BDA9" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9DB7E2" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AND,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Protesting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Party,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>entity that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a response</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Solicitation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">No. #, claims to be aggrieved in connection with the solicitation, award, or proposed award of a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>contract;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA461D8" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="262"/>
+        <w:ind w:left="220" w:right="170"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">AND, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the signature of an attorney or the Protesting Party on a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>protest or other document constitutes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>certificate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>signer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>signer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>read the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>document</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>best of the signer’s knowledge, information, and belief, formed after reasonable inquiry, the document is well grounded in fact and is warranted by existing law or a good faith</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794A8856" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:sectPr w:rsidR="00D61AAE">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="880" w:right="1220" w:bottom="280" w:left="1220" w:header="690" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B5D4899" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="220" w:right="457"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>argument for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>extension,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>modification, or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reversal of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>existing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>law,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that it is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>not for any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>improper</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>purpose,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>such</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>harass,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>limit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>competition,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cause</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>unnecessary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>delay or needless increase in the cost of the procurement or of the litigation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B6EB14" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="263"/>
+        <w:ind w:left="220" w:right="346"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487500800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F09209B" wp14:editId="2866F424">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>1278445</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>259386</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5684901" cy="1662049"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="11" name="Image 11" descr="Background watermark &quot;Example&quot;"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="11" name="Image 11" descr="Background watermark &quot;Example&quot;"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5684901" cy="1662049"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AND</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, neither a protest nor a stay of award shall proceed under the laws of the State of Tennessee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>unless</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Protesting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>posts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bond,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Protesting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>does</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>file this protest bond payable to the State with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a notice of protest regarding the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">procurement </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>process;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78651B67" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D94703" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="220" w:right="346"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AND,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall hold</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>least</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eleven</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>calendar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>days</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the date of the final determination of the protest by the chief procurement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>officer;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7F861D05" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="263"/>
+        <w:ind w:left="220" w:right="170"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">AND, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>if the Protesting Party appeals the chief procurement officer’s determination to the protest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>committee,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>chief</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>procurement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>officer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hold</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>until</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>instructed by the protest committee to either keep the bond or return it to the Protesting Party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57144E56" w14:textId="3B2EEEF5" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="263"/>
+        <w:ind w:left="220" w:right="346"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>NOW, THEREFORE</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, this bond shall remain in full force and effect and shall be immediately</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>payable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Protesting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>had</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>opportunity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to oppose the payment of this bond and a finding by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00447D44">
+        <w:t>Chief Procurement Officer or the State P</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rotest </w:t>
+      </w:r>
+      <w:r w:rsidR="00447D44">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ommittee that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8793E2" w14:textId="77777777" w:rsidR="00447D44" w:rsidRDefault="00447D44">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="263"/>
+        <w:ind w:left="220" w:right="346"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="410E2D75" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:before="4" w:line="273" w:lineRule="auto"/>
+        <w:ind w:right="663"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The protest or other document was signed, before or after appeal to the chief procurement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>officer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>committee,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>violation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tenn.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ann.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">12-3- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>514(c);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F2B0C7" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+        </w:tabs>
+        <w:spacing w:before="7"/>
+        <w:ind w:left="939" w:hanging="359"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>been</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>brought</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pursued</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>faith;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1474A2E1" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="301"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The affected state agency has suffered damages resulting in loss of funding, increased</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>expenditures,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>disruption</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>services;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>filed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>faith or in violation of Tenn. Code Ann. § 12-3-514(c); and the protest was not upheld;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59994A62" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+        </w:tabs>
+        <w:ind w:left="939" w:hanging="359"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>does</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>state</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>face</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>valid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">protest; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C777BA" w14:textId="0351E0DC" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+        </w:tabs>
+        <w:spacing w:before="38"/>
+        <w:ind w:left="939" w:hanging="359"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reason</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>approved</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidRPr="0058412B">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> its duly authorized officers, on this</w:t>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00447D44">
+        <w:t xml:space="preserve"> Chief Procurement Officer or the State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00447D44">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rotest </w:t>
+      </w:r>
+      <w:r w:rsidR="00447D44">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ommittee.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1CB7" w:rsidRPr="0058412B" w:rsidRDefault="000A1CB7" w:rsidP="000A1CB7">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="47490A83" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="244"/>
+        <w:ind w:left="345"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Otherwise,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>null</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>void.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000A1CB7" w:rsidRPr="0058412B" w:rsidRDefault="000A1CB7" w:rsidP="000A1CB7">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">____________________ day of ____________________ in the year ____________________. </w:t>
+    <w:p w14:paraId="58252BAA" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="264"/>
+        <w:ind w:left="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>IN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>WITNESS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>WHEREOF,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Protesting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Party and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Surety</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>executed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>instrument and each has affixed its name and signature by its duly authorized officers, on this</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1CB7" w:rsidRPr="0058412B" w:rsidRDefault="000A1CB7" w:rsidP="000A1CB7">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2508FE10" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2480"/>
+          <w:tab w:val="left" w:pos="5407"/>
+          <w:tab w:val="left" w:pos="8777"/>
+        </w:tabs>
+        <w:spacing w:before="263" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="220" w:right="959"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15734784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EE9D0B6" wp14:editId="6C4BEB0F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>914704</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>822335</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2588260" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="12" name="Graphic 12" descr="Line to insert name of protesting party"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2588260" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2588260">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2587678" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7010">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6CF46835" id="Graphic 12" o:spid="_x0000_s1026" alt="Line to insert name of protesting party" style="position:absolute;margin-left:1in;margin-top:64.75pt;width:203.8pt;height:.1pt;z-index:15734784;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIcLnuDgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYumkd&#10;UJpOaBIIiRMbCHHLGrepSJyqybqOX4/hAjc/++n5e+V68k6MOMQukIL5LAOBVAfTUavgdfdwdQMi&#10;Jk1Gu0Co4IQR1tX5WakLE470guM2tYJDKBZagU2pL6SMtUWv4yz0SHxrwuB1Yjm00gz6yOHeyUWW&#10;raTXHfEHq3vcWKw/twevoBnxPZ2+srdH++zyj10Tmo15UuryYrq/A5FwSn9m+MFndKiYaR8OZKJw&#10;rJdL7pJ4WNzmINiR5/MViP3v5hpkVcr/HapvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AMUl56kTAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAIcLnuDgAAAACwEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15735296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67BB941A" wp14:editId="1A1ED5B2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3659123</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>822335</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2588260" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="13" name="Graphic 13" descr="Line to insert name of surety"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2588260" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2588260">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2587678" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7010">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6CA45E38" id="Graphic 13" o:spid="_x0000_s1026" alt="Line to insert name of surety" style="position:absolute;margin-left:288.1pt;margin-top:64.75pt;width:203.8pt;height:.1pt;z-index:15735296;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAItp96zgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ1D6&#10;E+JUqBIIiRMtCHFz400cEa+j2E1Tnp6lFzjuzKfZmWI9uU6MOITWk4LbWQICqfKmpUbB2+7xZgki&#10;RE1Gd55QwQkDrMvLi0Lnxh/pFcdtbASHUMi1Ahtjn0sZKotOh5nvkdir/eB05HNopBn0kcNdJ9Mk&#10;mUunW+IPVve4sVh9bQ9OQT3iRzx9J+9P9qXLPne1rzfmWanrq+nhHkTEKf7B8Fufq0PJnfb+QCaI&#10;TkG2mKeMspGuMhBMrJZ3PGZ/VhYgy0L+31D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AMUl56kTAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAItp96zgAAAACwEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">day of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in the year </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>WITNESS:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000A1CB7" w:rsidRPr="0058412B" w:rsidRDefault="000A1CB7" w:rsidP="000A1CB7">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">WITNESS: </w:t>
+    <w:p w14:paraId="65077577" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4542"/>
+        </w:tabs>
+        <w:spacing w:line="263" w:lineRule="exact"/>
+        <w:ind w:left="220"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Protesting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Party)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>(Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Surety)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1CB7" w:rsidRPr="0058412B" w:rsidRDefault="000A1CB7" w:rsidP="000A1CB7">
-[...21 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6A324546" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25986F9D" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63FEA410" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="26"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ADDED7B" wp14:editId="03FED242">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>914704</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>184711</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2588260" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="14" name="Graphic 14" descr="Line to enter authorized signature of protesting party"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2588260" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2588260">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2587678" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7010">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="626FEDF9" id="Graphic 14" o:spid="_x0000_s1026" alt="Line to enter authorized signature of protesting party" style="position:absolute;margin-left:1in;margin-top:14.55pt;width:203.8pt;height:.1pt;z-index:-15726080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAHbUAWffAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok9JU&#10;JcSpUCUQEidaUMXNjTdxRLyOYjdN+Xq2JzjO7Gj2TbGeXCdGHELrSUE6S0AgVd601Cj42D3frUCE&#10;qMnozhMqOGOAdXl9Vejc+BO947iNjeASCrlWYGPscylDZdHpMPM9Et9qPzgdWQ6NNIM+cbnr5DxJ&#10;ltLplviD1T1uLFbf26NTUI+4j+ef5PPFvnXZ16729ca8KnV7Mz09gog4xb8wXPAZHUpmOvgjmSA6&#10;1osFb4kK5g8pCA5kWboEcbgY9yDLQv5fUP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;xSXnqRMCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAdtQBZ98AAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B8EB891" wp14:editId="3FCE45D2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3933444</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>184711</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2588895" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="15" name="Graphic 15" descr="Line to insert signature of attorney-in-fact"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2588895" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2588895">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2588313" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7010">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4FC61C73" id="Graphic 15" o:spid="_x0000_s1026" alt="Line to insert signature of attorney-in-fact" style="position:absolute;margin-left:309.7pt;margin-top:14.55pt;width:203.85pt;height:.1pt;z-index:-15725568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588895,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI2xeyEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SdM2MOMXQoMOA&#10;oivQDDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7e960VB4PUgCvkbDKVwjgNZeN2hfy+efyw&#10;kIKCcqWy4Ewhj4bk/er9u2XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiLu6xE1XH0&#10;1mbz6fRj1gGWHkEbIj5dD065SvGryujwrarIBGELydxCWjGt27hmq6XKd6h83egTDfUPLFrVOE56&#10;DrVWQYk9Nn+FahuNQFCFiYY2g6pqtEk1cDWz6ZtqXmvlTaqFm0P+3Cb6f2H18+HVv2CkTv4J9E/i&#10;jmSdp/zsiRs6YfoK24hl4qJPXTyeu2j6IDQfzm8Xi8WnWyk0+2bzu9TkTOXjXb2n8MVAiqMOTxQG&#10;DcrRUvVo6d6NJrKSUUObNAxSsIYoBWu4HTT0KsR7kVw0RXchEs9aOJgNJG94w5ypXbzWXaNiKTez&#10;GynGKhk7INiIabhXg5FSs31dnHWRxR3rmkaDwDblY2NtZEG42z5YFAcVBzN9sQ6O8AfMI4W1onrA&#10;JdcJZt1Jp0GaKNIWyuMLio6nuZD0a6/QSGG/Oh6XOPqjgaOxHQ0M9gHSA0kN4pyb/odCL2L6QgZW&#10;9hnGYVT5KFos/YyNNx183geomqhomqGB0WnDE5wKPL22+ESu9wl1+SesfgMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADTms17eAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISFwQS1Om&#10;wUrTCSF24MTYEGevMW2hcaomawu/nvQEN388ev0430y2FQP1vnGsQS0SEMSlMw1XGt4O2+s7ED4g&#10;G2wdk4Zv8rApzs9yzIwb+ZWGfahEDGGfoYY6hC6T0pc1WfQL1xHH3YfrLYbY9pU0PY4x3LYyTZKV&#10;tNhwvFBjR481lV/7k9XwUzKOTg2kxqflS7q7+nx/3h60vryYHu5BBJrCHwyzflSHIjod3YmNF62G&#10;lVovI6ohXSsQM5Ckt7E6zpMbkEUu/79Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDI&#10;2xeyEwIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQA05rNe3gAAAAoBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" path="m,l2588313,e" filled="f" strokeweight=".19472mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE8E556" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4974"/>
+        </w:tabs>
+        <w:spacing w:before="19"/>
+        <w:ind w:left="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Authorized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Protesting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Party)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>(Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>attorney-in-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>fact)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B2E0D2" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5067A431" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3312C5B7" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="22"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="498A71F7" wp14:editId="6A6AE419">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>914704</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>181957</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2588260" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="16" name="Graphic 16" descr="Line to insert name of signatory"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2588260" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2588260">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2587678" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7010">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="53639CF2" id="Graphic 16" o:spid="_x0000_s1026" alt="Line to insert name of signatory" style="position:absolute;margin-left:1in;margin-top:14.35pt;width:203.8pt;height:.1pt;z-index:-15725056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKcUQzbfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo06op&#10;JcSpUCUQEidaUNWbG2/iiHgdxW6a8vVsT+U4s6PZN/lqdK0YsA+NJwXTSQICqfSmoVrB1/b1YQki&#10;RE1Gt55QwRkDrIrbm1xnxp/oE4dNrAWXUMi0Ahtjl0kZSotOh4nvkPhW+d7pyLKvpen1ictdK2dJ&#10;spBON8QfrO5wbbH82RydgmrAXTz/Jt9v9qNN99vKV2vzrtT93fjyDCLiGK9huOAzOhTMdPBHMkG0&#10;rOdz3hIVzJaPIDiQptMFiMPFeAJZ5PL/guIPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;xSXnqRMCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEApxRDNt8AAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2361C968" wp14:editId="7FCE1470">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3659123</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>181957</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2588260" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="17" name="Graphic 17" descr="Line to insert name of attorney-in-fact"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2588260" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2588260">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2587678" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7010">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4D687FBC" id="Graphic 17" o:spid="_x0000_s1026" alt="Line to insert name of attorney-in-fact" style="position:absolute;margin-left:288.1pt;margin-top:14.35pt;width:203.8pt;height:.1pt;z-index:-15724544;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhANsocS7fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4spWhb&#10;V5pOaBIIiRMbCHHLGrepaJyqybqOp8c7jaPtT7+/v1hPrhMjDqH1pOB+loBAqrxpqVHwsXu+y0CE&#10;qMnozhMqOGGAdXl9Vejc+CO947iNjeAQCrlWYGPscylDZdHpMPM9Et9qPzgdeRwaaQZ95HDXyTRJ&#10;FtLplviD1T1uLFY/24NTUI/4FU+/yeeLfevm37va1xvzqtTtzfT0CCLiFC8wnPVZHUp22vsDmSA6&#10;BfPlImVUQZotQTCwyh64y/68WIEsC/m/QfkHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;xSXnqRMCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA2yhxLt8AAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7237D61E" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4542"/>
+        </w:tabs>
+        <w:spacing w:before="19"/>
+        <w:ind w:left="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>signatory)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-        <w:t>_____________________________________</w:t>
+        <w:t>(Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>attorney-in-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>fact)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1CB7" w:rsidRPr="0058412B" w:rsidRDefault="000A1CB7" w:rsidP="000A1CB7">
-[...21 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="631E3887" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D533CB3" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="22"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487592448" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1861C003" wp14:editId="4C2DE289">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>914704</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>182034</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2588260" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="18" name="Graphic 18" descr="Line to insert title of signatory"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2588260" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2588260">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2587678" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7010">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3A664A55" id="Graphic 18" o:spid="_x0000_s1026" alt="Line to insert title of signatory" style="position:absolute;margin-left:1in;margin-top:14.35pt;width:203.8pt;height:.1pt;z-index:-15724032;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKcUQzbfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo06op&#10;JcSpUCUQEidaUNWbG2/iiHgdxW6a8vVsT+U4s6PZN/lqdK0YsA+NJwXTSQICqfSmoVrB1/b1YQki&#10;RE1Gt55QwRkDrIrbm1xnxp/oE4dNrAWXUMi0Ahtjl0kZSotOh4nvkPhW+d7pyLKvpen1ictdK2dJ&#10;spBON8QfrO5wbbH82RydgmrAXTz/Jt9v9qNN99vKV2vzrtT93fjyDCLiGK9huOAzOhTMdPBHMkG0&#10;rOdz3hIVzJaPIDiQptMFiMPFeAJZ5PL/guIPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;xSXnqRMCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEApxRDNt8AAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487592960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73E48523" wp14:editId="38710282">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3659123</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>182034</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2588260" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="19" name="Graphic 19" descr="Line to insert surety's Tennesseee license number"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2588260" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2588260">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2587678" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7010">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="54F93F90" id="Graphic 19" o:spid="_x0000_s1026" alt="Line to insert surety's Tennesseee license number" style="position:absolute;margin-left:288.1pt;margin-top:14.35pt;width:203.8pt;height:.1pt;z-index:-15723520;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhANsocS7fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4spWhb&#10;V5pOaBIIiRMbCHHLGrepaJyqybqOp8c7jaPtT7+/v1hPrhMjDqH1pOB+loBAqrxpqVHwsXu+y0CE&#10;qMnozhMqOGGAdXl9Vejc+CO947iNjeAQCrlWYGPscylDZdHpMPM9Et9qPzgdeRwaaQZ95HDXyTRJ&#10;FtLplviD1T1uLFY/24NTUI/4FU+/yeeLfevm37va1xvzqtTtzfT0CCLiFC8wnPVZHUp22vsDmSA6&#10;BfPlImVUQZotQTCwyh64y/68WIEsC/m/QfkHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;xSXnqRMCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA2yhxLt8AAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4C7486" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4542"/>
+        </w:tabs>
+        <w:spacing w:before="24"/>
+        <w:ind w:left="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(Title of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>signatory)</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-      </w:r>
-[...23 lines deleted...]
-        <w:t>(Name of Surety)</w:t>
+        <w:t>(Surety’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tennessee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>license</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>number)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1CB7" w:rsidRPr="0058412B" w:rsidRDefault="000A1CB7" w:rsidP="000A1CB7">
-[...479 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidR="00D61AAE">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1296" w:right="864" w:bottom="1296" w:left="864" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="880" w:right="1220" w:bottom="280" w:left="1220" w:header="690" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001153E9" w:rsidRDefault="001153E9" w:rsidP="00467243">
+    <w:p w14:paraId="79C49FB4" w14:textId="77777777" w:rsidR="00042DBB" w:rsidRDefault="00042DBB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001153E9" w:rsidRDefault="001153E9" w:rsidP="00467243">
+    <w:p w14:paraId="4A94454C" w14:textId="77777777" w:rsidR="00042DBB" w:rsidRDefault="00042DBB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Century Schoolbook">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Open Sans">
+    <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...47 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001153E9" w:rsidRDefault="001153E9" w:rsidP="00467243">
+    <w:p w14:paraId="10863794" w14:textId="77777777" w:rsidR="00042DBB" w:rsidRDefault="00042DBB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001153E9" w:rsidRDefault="001153E9" w:rsidP="00467243">
+    <w:p w14:paraId="3D85C3CC" w14:textId="77777777" w:rsidR="00042DBB" w:rsidRDefault="00042DBB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="007434C8" w:rsidRPr="007434C8" w:rsidRDefault="006E0405" w:rsidP="007434C8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23527017" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:noProof/>
       </w:rPr>
-      <w:t>PRO 9-14-15</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487495168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3635A53C" wp14:editId="0BE5E187">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6048375</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>466724</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="831215" cy="200025"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Textbox 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="831215" cy="200025"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6935ECBD" w14:textId="082F5DA0" w:rsidR="00D61AAE" w:rsidRPr="00D50EC5" w:rsidRDefault="00AF19D4" w:rsidP="006368C8">
+                          <w:pPr>
+                            <w:spacing w:line="162" w:lineRule="exact"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D50EC5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="14"/>
+                            </w:rPr>
+                            <w:t>12-18-25</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3635A53C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 1" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:476.25pt;margin-top:36.75pt;width:65.45pt;height:15.75pt;z-index:-15821312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbxsY9kgEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPtO1i+b512tWgVNV3BrkBI&#10;K0BaeADXsZuI2GNm3CZ9e8Zu2iK4IS7OOB5/8/14/Tj5QRwsUg+hkctFJYUNBto+7Br5/duH2wcp&#10;KOnQ6gGCbeTRknzc3LxZj7G2K+hgaC0KBglUj7GRXUqxVopMZ72mBUQb+NABep14izvVoh4Z3Q9q&#10;VVVv1QjYRgRjifjv8+lQbgq+c9akL86RTWJoJHNLZcWybvOqNmtd71DHrjczDf0PLLzuAw+9QD3r&#10;pMUe+7+gfG8QCFxaGPAKnOuNLRpYzbL6Q81rp6MtWtgciheb6P/Bms+H1/gVRZrew8QBFhEUX8D8&#10;IPZGjZHquSd7SjVxdxY6OfT5yxIEX2Rvjxc/7ZSE4Z8Pd8vV8l4Kw0ccVrW6z36r6+WIlD5a8CIX&#10;jUSOqxDQhxdKp9Zzy8zlND4TSdN24pZcbqE9soaRY2wk/dxrtFIMnwL7lDM/F3gutucC0/AE5WVk&#10;KQHe7RO4vky+4s6TOYDCfX4sOeHf96Xr+qQ3vwAAAP//AwBQSwMEFAAGAAgAAAAhAB87YzrgAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sYaNj65pOE4ITEqIrhx3Txmuj&#10;NU5psq28PekJTrblT78/Z9vRduyCgzeOJDzOBDCk2mlDjYSv8u1hBcwHRVp1jlDCD3rY5rc3mUq1&#10;u1KBl31oWAwhnyoJbQh9yrmvW7TKz1yPFHdHN1gV4jg0XA/qGsNtx+dCLLlVhuKFVvX40mJ92p+t&#10;hN2Bilfz/VF9FsfClOVa0PvyJOX93bjbAAs4hj8YJv2oDnl0qtyZtGedhHUyTyIq4XkR6wSI1eIJ&#10;WDV1iQCeZ/z/D/kvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANvGxj2SAQAAGgMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB87YzrgAAAACwEA&#10;AA8AAAAAAAAAAAAAAAAA7AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6935ECBD" w14:textId="082F5DA0" w:rsidR="00D61AAE" w:rsidRPr="00D50EC5" w:rsidRDefault="00AF19D4" w:rsidP="006368C8">
+                    <w:pPr>
+                      <w:spacing w:line="162" w:lineRule="exact"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D50EC5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="14"/>
+                      </w:rPr>
+                      <w:t>12-18-25</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="0309160F"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03A21BAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DB144FE2"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="77AA2EDC"/>
+    <w:lvl w:ilvl="0" w:tplc="247AB6D6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="941" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000F">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="A5B0F54E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1826" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="2" w:tplc="5E3CAFA0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2712" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%4."/>
+    <w:lvl w:ilvl="3" w:tplc="1F462BE4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="3598" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%5."/>
+    <w:lvl w:ilvl="4" w:tplc="41F4A362">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="4484" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="5" w:tplc="5016B860">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5370" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%7."/>
+    <w:lvl w:ilvl="6" w:tplc="E4762370">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="6256" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%8."/>
+    <w:lvl w:ilvl="7" w:tplc="FD2068DC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="7142" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="8" w:tplc="2CA89DA8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8028" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="033709E1"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A65447E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5B60FAAE"/>
-    <w:lvl w:ilvl="0" w:tplc="2506AA80">
+    <w:tmpl w:val="9D64AFC8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2535" w:hanging="1095"/>
+        <w:ind w:left="380" w:hanging="20"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09EF4964"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="574C3771"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7D9AF3AC"/>
+    <w:tmpl w:val="5BF41B98"/>
+    <w:lvl w:ilvl="0" w:tplc="F0DE2102">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="941" w:hanging="361"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Century Schoolbook" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B9162EB6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1826" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="606C90D6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2712" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C8062E8C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3598" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3462F0A8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4484" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="22D00402">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5370" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2CFADCF0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6256" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="74E60884">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7142" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="018485B4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8028" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60264C11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ACCA2D26"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A5E61E4"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62733281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5E60E638"/>
-[...608 lines deleted...]
-    <w:tmpl w:val="659EB5B2"/>
+    <w:tmpl w:val="652E2948"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -4892,2120 +11063,542 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="38F434E5"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BEA200F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DB20F30A"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="2C60D2AE"/>
+    <w:lvl w:ilvl="0" w:tplc="FC169208">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="941" w:hanging="361"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Open Sans" w:eastAsia="Century Schoolbook" w:hAnsi="Open Sans" w:cs="Open Sans" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-2"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="D2BC1A98">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...100 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1826" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="2" w:tplc="C242171E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...79 lines deleted...]
-        <w:ind w:left="780" w:hanging="360"/>
+        <w:ind w:left="2712" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="3" w:tplc="4970D65A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...103 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="3598" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="4" w:tplc="CFC2045E">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="4484" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="5" w:tplc="FE9C2A1A">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="5370" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="6" w:tplc="9F0891E0">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="6256" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="7" w:tplc="D68E8A98">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="7142" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="8" w:tplc="547441DE">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="8028" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...44 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-[...1076 lines deleted...]
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="1" w16cid:durableId="981543047">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-[...5 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="2" w16cid:durableId="902258080">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="3" w16cid:durableId="1837649546">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="4" w16cid:durableId="1711228180">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
-[...38 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="5" w16cid:durableId="1139760966">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="21">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="6" w16cid:durableId="279150254">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:ulTrailSpace/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0043675E"/>
-[...351 lines deleted...]
-    <w:rsid w:val="00FF7430"/>
+    <w:rsidRoot w:val="00D61AAE"/>
+    <w:rsid w:val="00041E06"/>
+    <w:rsid w:val="00042DBB"/>
+    <w:rsid w:val="000C61EA"/>
+    <w:rsid w:val="000F316F"/>
+    <w:rsid w:val="00116361"/>
+    <w:rsid w:val="001275BF"/>
+    <w:rsid w:val="00135DC8"/>
+    <w:rsid w:val="001531A3"/>
+    <w:rsid w:val="00184FE4"/>
+    <w:rsid w:val="001D56A2"/>
+    <w:rsid w:val="001F484C"/>
+    <w:rsid w:val="002115B4"/>
+    <w:rsid w:val="00246273"/>
+    <w:rsid w:val="00247A86"/>
+    <w:rsid w:val="00262054"/>
+    <w:rsid w:val="00290602"/>
+    <w:rsid w:val="00291E54"/>
+    <w:rsid w:val="002B39A8"/>
+    <w:rsid w:val="002D2D05"/>
+    <w:rsid w:val="002E53CF"/>
+    <w:rsid w:val="002F23D5"/>
+    <w:rsid w:val="002F265A"/>
+    <w:rsid w:val="0033084B"/>
+    <w:rsid w:val="00343EB5"/>
+    <w:rsid w:val="00366B82"/>
+    <w:rsid w:val="003C59A3"/>
+    <w:rsid w:val="00447D44"/>
+    <w:rsid w:val="00480A11"/>
+    <w:rsid w:val="004B2DC0"/>
+    <w:rsid w:val="00504D2C"/>
+    <w:rsid w:val="00512868"/>
+    <w:rsid w:val="00525088"/>
+    <w:rsid w:val="00566937"/>
+    <w:rsid w:val="005C7CA8"/>
+    <w:rsid w:val="006368C8"/>
+    <w:rsid w:val="00674305"/>
+    <w:rsid w:val="006F0E29"/>
+    <w:rsid w:val="007443B8"/>
+    <w:rsid w:val="00811977"/>
+    <w:rsid w:val="00821BF1"/>
+    <w:rsid w:val="00842C79"/>
+    <w:rsid w:val="00844580"/>
+    <w:rsid w:val="008654A5"/>
+    <w:rsid w:val="008B2F7F"/>
+    <w:rsid w:val="008C7D77"/>
+    <w:rsid w:val="008E256B"/>
+    <w:rsid w:val="008F6BE8"/>
+    <w:rsid w:val="008F755C"/>
+    <w:rsid w:val="00905300"/>
+    <w:rsid w:val="009C117F"/>
+    <w:rsid w:val="009C6995"/>
+    <w:rsid w:val="009F7FE3"/>
+    <w:rsid w:val="00A50626"/>
+    <w:rsid w:val="00A959E7"/>
+    <w:rsid w:val="00AD30F0"/>
+    <w:rsid w:val="00AF19D4"/>
+    <w:rsid w:val="00AF3DAE"/>
+    <w:rsid w:val="00B25973"/>
+    <w:rsid w:val="00B81A4B"/>
+    <w:rsid w:val="00BB26E0"/>
+    <w:rsid w:val="00BB73B9"/>
+    <w:rsid w:val="00BC5726"/>
+    <w:rsid w:val="00BD7777"/>
+    <w:rsid w:val="00C04AB1"/>
+    <w:rsid w:val="00C15131"/>
+    <w:rsid w:val="00C21362"/>
+    <w:rsid w:val="00C27771"/>
+    <w:rsid w:val="00C31531"/>
+    <w:rsid w:val="00C33AE6"/>
+    <w:rsid w:val="00C915EF"/>
+    <w:rsid w:val="00CC30E9"/>
+    <w:rsid w:val="00CE3A3A"/>
+    <w:rsid w:val="00D0241E"/>
+    <w:rsid w:val="00D279D8"/>
+    <w:rsid w:val="00D50EC5"/>
+    <w:rsid w:val="00D61AAE"/>
+    <w:rsid w:val="00D756D1"/>
+    <w:rsid w:val="00D779D2"/>
+    <w:rsid w:val="00D85BBD"/>
+    <w:rsid w:val="00D86C62"/>
+    <w:rsid w:val="00DA7D6E"/>
+    <w:rsid w:val="00DB2E22"/>
+    <w:rsid w:val="00DC1C0B"/>
+    <w:rsid w:val="00DE2F9A"/>
+    <w:rsid w:val="00E44F16"/>
+    <w:rsid w:val="00EA6C7F"/>
+    <w:rsid w:val="00EF18D2"/>
+    <w:rsid w:val="00F24D58"/>
+    <w:rsid w:val="00F64844"/>
+    <w:rsid w:val="00FB201F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="45A97C76"/>
+  <w15:docId w15:val="{E5A2D7E4-9289-4B83-923B-AE774585DF6A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...18 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7050,1601 +11643,1026 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008B0D82"/>
     <w:rPr>
+      <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Century Schoolbook"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="275" w:lineRule="exact"/>
+      <w:ind w:left="67" w:right="63"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="263"/>
+      <w:ind w:left="67"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:rsid w:val="00802474"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="5" w:line="275" w:lineRule="exact"/>
+      <w:ind w:left="67" w:right="59"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00802474"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="941" w:hanging="361"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00447D44"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Century Schoolbook"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00467243"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00674305"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00467243"/>
+    <w:rsid w:val="00674305"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Century Schoolbook"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00467243"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00674305"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00467243"/>
+    <w:rsid w:val="00674305"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Century Schoolbook"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00407BF6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C31531"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:rsid w:val="00407BF6"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C31531"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
-    <w:rsid w:val="00407BF6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31531"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Century Schoolbook"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
-    <w:rsid w:val="00407BF6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C31531"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
-    <w:rsid w:val="00407BF6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C31531"/>
     <w:rPr>
+      <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Century Schoolbook"/>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00B46A29"/>
+    <w:rsid w:val="00905300"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...170 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00EF18D2"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-    <w:name w:val="No List"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...94 lines deleted...]
-    <w:rsid w:val="00407BF6"/>
+    <w:rsid w:val="00FB201F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00407BF6"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB201F"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Century Schoolbook"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00407BF6"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB201F"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00B46A29"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF19D4"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-[...10 lines deleted...]
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="576668660">
+    <w:div w:id="408308174">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="19168559">
+        <w:div w:id="1683161233">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="265384006">
+            <w:div w:id="668025411">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1436056550">
+                <w:div w:id="35353327">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
-                  <w:marTop w:val="240"/>
+                  <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="340161453">
+                    <w:div w:id="2057391333">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="199172502">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="155535869">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="863903847">
+                        <w:div w:id="1658417770">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1624309886">
+                <w:div w:id="141044943">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
-                  <w:marTop w:val="240"/>
+                  <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="148794805">
+                    <w:div w:id="971209059">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="1718041864">
-[...879 lines deleted...]
-                        <w:div w:id="1305352536">
+                        <w:div w:id="2099983181">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1385104674">
+            <w:div w:id="2061128262">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="392239579">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="792595397">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1154183306">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1672836233">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1799103236">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1055466399">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="706834795">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="2024555039">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="895747861">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="530655273">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="632754511">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="986741682">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="408964353">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1182429659">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1734350006">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1378045196">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1400904501">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1268856604">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2054696488">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1965962477">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1791585715">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1571424326">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="951086093">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="568266991">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1349017237">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="236550848">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1776905990">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="121509542">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="589434748">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1417895037">
-[...11 lines deleted...]
-    </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TN.CPO.Protests@tn.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8886,88 +12904,87 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6334</Characters>
+  <Pages>5</Pages>
+  <Words>1558</Words>
+  <Characters>8887</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>14</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>74</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>MULTIPLE AWARD CONTRACTS</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>State of TN</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7450</CharactersWithSpaces>
+  <CharactersWithSpaces>10425</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>MULTIPLE AWARD CONTRACTS</dc:title>
-  <dc:creator>ag04m97</dc:creator>
+  <dc:creator>Colleen Mallea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2024-05-03T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2024-05-07T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
+  </property>
+</Properties>
+</file>