--- v1 (2026-04-01)
+++ v2 (2026-08-20)
@@ -5,6178 +5,8702 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3B9F894D" w14:textId="77777777" w:rsidR="00674305" w:rsidRDefault="00674305" w:rsidP="00674305">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="40AB1970" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00C740F2" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="155E1FA6" w14:textId="77777777" w:rsidR="00674305" w:rsidRPr="0001572D" w:rsidRDefault="00674305" w:rsidP="00674305">
+    <w:p w14:paraId="6F23C9BC" w14:textId="25F68300" w:rsidR="00905300" w:rsidRPr="005B7401" w:rsidRDefault="00905300" w:rsidP="0083775F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B7401">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>NOTICE OF INTENT TO AWARD AND PROTEST PROCEDURES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFF2DE7" w14:textId="77777777" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00905300">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For all solicitation types, procurement professionals should complete this document and send it to respondents after the State has completed evaluation of responses. Procurement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">professionals should complete form fields and follow, replace, or otherwise address </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>red</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instructional text (e.g., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>State Agency Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will/will not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>) as indicated and with conforming font and color.  This paragraph should be deleted before sending the document to respondents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A90D374" w14:textId="500E395A" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00905300">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>For purposes of computing the deadline of seven (7) calendar days exclude the first day and include the last, unless the last day is a Saturday, Sunday, or a legal holiday, and then it shall also be excluded.  For solicitations that are confidential, as provided by Tenn. Code Ann. § 10-7-504(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), respondents must first have executed a </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF19D4" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nondisclosure Agreement (available online at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:tooltip="TeamTN CPO Resources Page" w:history="1">
+        <w:r w:rsidR="00AF19D4" w:rsidRPr="00C740F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>https://www.teamtn.gov/cpo/resources.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AF19D4" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the State </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> view the </w:t>
+      </w:r>
+      <w:r w:rsidR="00480A11" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="002F23D5" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rocurement </w:t>
+      </w:r>
+      <w:r w:rsidR="00480A11" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ile.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610CEF7E" w14:textId="77777777" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00905300">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CBA26B0" w14:textId="77777777" w:rsidR="00905300" w:rsidRPr="003C4004" w:rsidRDefault="00905300" w:rsidP="008B5393">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="720"/>
+        <w:ind w:left="72"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4004">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Appropriate letterhead</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694A10C0" w14:textId="77777777" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00790CCD">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C40F27" w14:textId="77777777" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00790CCD">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dear Respondents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9994C6" w14:textId="2D3DE7A3" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00790CCD">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thank you for your responses to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Solicitation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Number or Event Number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.  The State has completed its evaluation of all responses, and the subject procurement records are open for public inspection</w:t>
+      </w:r>
+      <w:r w:rsidR="00366B82" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> between 8:00AM Central Time and 4:30PM Central Time. If you have any questions</w:t>
+      </w:r>
+      <w:r w:rsidR="00366B82" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7777" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7777" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">would like a copy of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB73B9" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7777" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rocurement </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB73B9" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7777" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ile, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contact the Solicitation Coordinator listed below. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F36D3A" w14:textId="65AFC871" w:rsidR="00BD7777" w:rsidRPr="00C740F2" w:rsidRDefault="00BD7777" w:rsidP="00790CCD">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Insert solicitation coordinator email address here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A8D8DD" w14:textId="4C16E318" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00051567">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The following respondent is recommended for contract award:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2" w:rsidDel="00C2798D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F944C28" w14:textId="77777777" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00051567">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C01AA7A" w14:textId="574955CB" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00051567">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6060"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This notification by the State of intent to award </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall NOT create rights, interests, or claims of entitlement in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any respondent.  This notification is not an acceptance of any offer, and the State retains the right to reject any response.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780CE7B4" w14:textId="446803C6" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00051567">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As provided in the CPO’s Procurement Procedures Manual, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00821BF1" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procurement File </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for this solicitation </w:t>
+      </w:r>
+      <w:r w:rsidR="009C117F" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB26E0" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C117F" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">include the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF18D2" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document</w:t>
+      </w:r>
+      <w:r w:rsidR="009C117F" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ation</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB26E0" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009C117F" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB26E0" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2AD440" w14:textId="77777777" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00905300">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The solicitation and all amendments to the solicitation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621D486E" w14:textId="77777777" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00905300">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approved </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rule</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exception requests related to the solicitation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1870921C" w14:textId="4EA72A5F" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00905300">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All conflict of interest disclosure documentation (this includes Organizational Conflict of Interest Disclosure documentation, including all required disclosures under the CPO’s Business Conduct and Ethics Policy No. 2013-009; any solicitation development conflict of interest statements and evaluator confidentiality attestations, as provided in the CPO’s Business Conduct and Ethics Policy and Procedures Policy No. 2013-009;  all determinations of any conflict of interest or organizational conflict of interest made by the Chief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Procurement Officer; and any avoidance, mitigation, or waiver plan for a conflict of interest or an organizational conflict of interest that has been approved by the Chief Procurement Officer);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A1F019" w14:textId="77777777" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00905300">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Evaluator attestations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C84C434" w14:textId="77777777" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00905300">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A list of all suppliers solicited to participate in the procurement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C67BF8D" w14:textId="77777777" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00905300">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All correspondence between respondents and this state regarding clarifications or negotiations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332C7B0F" w14:textId="7E114C0F" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00905300">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All subject matter expert reports;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C79CB96" w14:textId="77777777" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00905300">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All decisions to bypass a response as nonresponsive or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nonresponsible</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77840ADC" w14:textId="77777777" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00905300">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All pre-proposal conference and site visit sign-in sheets;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA1A42B" w14:textId="77777777" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00905300">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All cost proposal scoring guides, bid abstracts, and bid analyses; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C19535B" w14:textId="28689B0B" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="00DE2F9A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The protest procedures and the exact dollar amount of the protest bond required by § 12-3-514.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB201F" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029F9EF5" w14:textId="77777777" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="007C6186">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I appreciate your interest in doing business with the State of Tennessee and hope that you will respond to future solicitations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203C88B7" w14:textId="77777777" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="007C6186">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Appropriate signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67EB558A" w14:textId="77777777" w:rsidR="00905300" w:rsidRPr="00C740F2" w:rsidRDefault="00905300" w:rsidP="007C6186">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name and title of signatory</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3709FDE6" w14:textId="110D05AD" w:rsidR="00BD7777" w:rsidRPr="00C740F2" w:rsidRDefault="00BD7777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155E1FA6" w14:textId="77777777" w:rsidR="00674305" w:rsidRPr="001B57E4" w:rsidRDefault="00674305" w:rsidP="00431930">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9900"/>
         </w:tabs>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Complete the form fields and follow, replace, or otherwise address </w:t>
       </w:r>
-      <w:r w:rsidRPr="00291E54">
-[...2 lines deleted...]
-          <w:color w:val="ED0000"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>red</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001572D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> instructional text. Delete this paragraph before distributing the completed document to respondents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EFBACBC" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00D61AAE">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="181E9A57" w14:textId="3F508AC7" w:rsidR="00D61AAE" w:rsidRPr="003C4004" w:rsidRDefault="00504D2C" w:rsidP="008475F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4004">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PROTEST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4004">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4004">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PROCEDURES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4004">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4004">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AND</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4004">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4004">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PROTEST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4004">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4004">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BOND</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4004">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4004">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REQUIREMENTS</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0FE8B7E2" w14:textId="77777777" w:rsidR="00674305" w:rsidRDefault="00674305">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6913C0C3" w14:textId="2DFD2498" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C" w:rsidP="00431930">
+      <w:pPr>
+        <w:spacing w:before="264" w:after="720"/>
+        <w:ind w:left="216" w:right="346"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00844580" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Protest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>this solicitation begins</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="00842C79" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[insert </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7498">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00842C79" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ate]</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7498">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00842C79" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ends on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00842C79" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00842C79" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00842C79" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00842C79" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>date]</w:t>
+      </w:r>
+      <w:r w:rsidR="00842C79" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00842C79" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any protest of this solicitation is due via mail or hand-delivery by 4:30 p.m. CT on </w:t>
+      </w:r>
+      <w:r w:rsidR="00842C79" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="008F24DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to the Central Procurement Office at the address listed below:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="181E9A57" w14:textId="3F508AC7" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
-[...401 lines deleted...]
-    <w:p w14:paraId="1900FEDE" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="1900FEDE" w14:textId="45B30462" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="005129A6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="263" w:lineRule="exact"/>
         <w:ind w:left="67" w:right="52"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...45 lines deleted...]
-        <w:t>Perry</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commissioner Andy </w:t>
+      </w:r>
+      <w:r w:rsidR="00D672F0" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kidd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563E3CED" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
-[...49 lines deleted...]
-        <w:t>Officer</w:t>
+    <w:p w14:paraId="563E3CED" w14:textId="178E0349" w:rsidR="00D61AAE" w:rsidRPr="001E59B7" w:rsidRDefault="00D672F0" w:rsidP="001E59B7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E59B7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interim </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="001E59B7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chief Procurement Officer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB4255E" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
-[...169 lines deleted...]
-    <w:p w14:paraId="7E1670EA" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="0E53E593" w14:textId="10EB805D" w:rsidR="005129A6" w:rsidRPr="001B57E4" w:rsidRDefault="005129A6" w:rsidP="005129A6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:ind w:left="3378" w:right="3369"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...44 lines deleted...]
-        <w:t>Office Dept. of General Services WRS Tower, 3rd Floor</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dept. of General Services WRS Tower, 22nd Floor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF6CA21" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="439B038E" w14:textId="77777777" w:rsidR="005129A6" w:rsidRPr="001B57E4" w:rsidRDefault="005129A6" w:rsidP="005129A6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:left="3543" w:right="3534" w:hanging="7"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>312 Rosa L. Parks Blvd. Nashville,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001275BF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TN.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001275BF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>37243-1102</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB5170D" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="2CE43F8B" w14:textId="7C0AF951" w:rsidR="005129A6" w:rsidRPr="001B57E4" w:rsidRDefault="005129A6" w:rsidP="00431930">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240" w:line="263" w:lineRule="exact"/>
+        <w:ind w:left="67" w:right="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tele:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(615)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>532-1036</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB4255E" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C" w:rsidP="00C740F2">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160A55C0" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001E59B7" w:rsidRDefault="00504D2C" w:rsidP="001E59B7">
+      <w:pPr>
+        <w:spacing w:before="10"/>
+        <w:ind w:left="67" w:right="72"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E59B7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Paul Krivacka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25886EFC" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:spacing w:before="10"/>
+        <w:ind w:left="67" w:right="72"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Compliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="17"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attorney</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1670EA" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:ind w:left="3378" w:right="3369"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Central</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Office Dept. of General Services WRS Tower, 3rd Floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF6CA21" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:left="3543" w:right="3534" w:hanging="7"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>312 Rosa L. Parks Blvd. Nashville,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TN.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>37243-1102</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB5170D" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="263" w:lineRule="exact"/>
         <w:ind w:left="67" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tele:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001275BF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(615)</w:t>
       </w:r>
-      <w:r w:rsidRPr="001275BF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>741-</w:t>
       </w:r>
-      <w:r w:rsidRPr="001275BF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1035</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21421701" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="21421701" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C" w:rsidP="008B5393">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="264" w:lineRule="exact"/>
-        <w:ind w:left="67" w:right="60"/>
+        <w:spacing w:after="600" w:line="264" w:lineRule="exact"/>
+        <w:ind w:left="72" w:right="58"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fax:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001275BF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(615)</w:t>
       </w:r>
-      <w:r w:rsidRPr="001275BF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>741-</w:t>
       </w:r>
-      <w:r w:rsidRPr="001275BF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0684</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F794D90" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001275BF" w:rsidRDefault="00D61AAE">
+    <w:p w14:paraId="6BA18319" w14:textId="1E60BED2" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C" w:rsidP="00134E12">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="260"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="220" w:right="163"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any respondent who has submitted a response to </w:t>
+      </w:r>
+      <w:r w:rsidR="00674305" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[insert information identifying the solicitation]</w:t>
+      </w:r>
+      <w:r w:rsidR="00674305" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>claims</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aggrieved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>connection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with the solicitation, award, or proposed award of a contract may submit a protest to the Chief Procurement Officer. Under Tenn. Code Ann. § 12-3-514, any protest of this solicitation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>must:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6BA18319" w14:textId="1E60BED2" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
-[...144 lines deleted...]
-    <w:p w14:paraId="2E2F449A" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="2E2F449A" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:right="251"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>submitted</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>electronically</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00DE2F9A">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="001B57E4">
           <w:rPr>
-            <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>TN.CPO.Protests@tn.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hard-copy</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>electronic transmission is unavailable;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="66679EC9" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="66679EC9" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:ind w:right="691"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>submitted</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>within</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>seven</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(7)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>calendar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>days</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>after</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>day</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>which</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>notice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of award or notice of intent to award is issued, whichever occurs first;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="304372DE" w14:textId="61E10FA9" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="304372DE" w14:textId="61E10FA9" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:spacing w:before="3"/>
         <w:ind w:right="472"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any issues raised by a protesting party after</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the seven-day period</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to protest shall not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>considered</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>part</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>protest</w:t>
       </w:r>
-      <w:r w:rsidR="00F24D58" w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidR="00F24D58" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="269A6D11" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="269A6D11" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:ind w:left="940" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Include</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>describe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>grounds</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>protest;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D33FC13" w14:textId="55E35819" w:rsidR="00290602" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C" w:rsidP="00290602">
+    <w:p w14:paraId="3D33FC13" w14:textId="55E35819" w:rsidR="00290602" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C" w:rsidP="00290602">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:ind w:right="520"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Include</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a protest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bond</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>payable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>amount</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>identified</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">below </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">unless </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the protest bond exemption under Tenn. Code Ann. § 12-3-514(g) applies and the protesting party provides an electronic or hard-copy petition for an exemption for solicitations that are less than $1 million.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01219591" w14:textId="77777777" w:rsidR="00290602" w:rsidRPr="00DE2F9A" w:rsidRDefault="00290602" w:rsidP="00290602">
+    <w:p w14:paraId="135E30AD" w14:textId="1222ADB9" w:rsidR="00811977" w:rsidRPr="001B57E4" w:rsidRDefault="00290602" w:rsidP="00431930">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
-        <w:ind w:right="520"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:right="518"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24D58" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenn. Code Ann. § 12-3-514 </w:t>
+      </w:r>
+      <w:r w:rsidR="00811977" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a protesting party “</w:t>
+      </w:r>
+      <w:r w:rsidR="00811977" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>must show by clear and convincing evidence that the facts and grounds set forth in the protest warrant either of the following actions by the chief procurement officer:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="135E30AD" w14:textId="1222ADB9" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00290602" w:rsidP="00811977">
-[...45 lines deleted...]
-    <w:p w14:paraId="1344E45F" w14:textId="65971C4D" w:rsidR="00116361" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
+    <w:p w14:paraId="1344E45F" w14:textId="65971C4D" w:rsidR="00116361" w:rsidRPr="001B57E4" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:right="251"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The award of a contract to a protesting party; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E20477C" w14:textId="7125A144" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
+    <w:p w14:paraId="5E20477C" w14:textId="7125A144" w:rsidR="00811977" w:rsidRPr="001B57E4" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:right="251"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The cancellation of a solicitation, whether in whole or in part.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3399EEFC" w14:textId="77777777" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00811977">
+    <w:p w14:paraId="32E158C5" w14:textId="21C567CA" w:rsidR="00811977" w:rsidRPr="001B57E4" w:rsidRDefault="00811977" w:rsidP="00D069CB">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
+        <w:spacing w:before="240" w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24D58" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenn. Code Ann. § 12-3-514, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a protest is not actionable if the protest is based upon the following grounds, in whole or in part:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="32E158C5" w14:textId="21C567CA" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="006368C8">
-[...41 lines deleted...]
-    <w:p w14:paraId="58A4DF34" w14:textId="2D2B69C8" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
+    <w:p w14:paraId="58A4DF34" w14:textId="2D2B69C8" w:rsidR="00811977" w:rsidRPr="001B57E4" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:right="251"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Variances in scoring, absent proof of prejudice or bias by a member of the evaluation panel;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4813A961" w14:textId="7585D660" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
+    <w:p w14:paraId="4813A961" w14:textId="7585D660" w:rsidR="00811977" w:rsidRPr="001B57E4" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:right="251"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Allegations of violations of ethical standards and policies, including conflicts of interest or organizational conflicts of interest, absent proof of an actual violation or proof of an existing conflict of interest or organizational conflict of interest that has not been disclosed to and resolved by the chief procurement officer as set forth in the rules, policies, and procedures of the central procurement office and the procurement commission;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3555BFC3" w14:textId="2A7E0DF9" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
+    <w:p w14:paraId="3555BFC3" w14:textId="2A7E0DF9" w:rsidR="00811977" w:rsidRPr="001B57E4" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:right="251"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> based on facts known to a protesting party, unless notice is given to the central procurement office during the procurement process; or</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An objection to a solicitation made prior to the award of a contract or intent to award a contract and based on facts known to a protesting party, unless notice is given to the central procurement office during the procurement process; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35AA674B" w14:textId="40EACEEA" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
+    <w:p w14:paraId="35AA674B" w14:textId="40EACEEA" w:rsidR="00811977" w:rsidRPr="001B57E4" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:right="251"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Clarifications to solicitations, as approved by the chief procurement officer</w:t>
       </w:r>
-      <w:r w:rsidR="00AD30F0" w:rsidRPr="00DE2F9A">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidR="00AD30F0" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD30F0" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00AD30F0" w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidR="00AD30F0" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>designee</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA32B86" w14:textId="77777777" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00811977">
+    <w:p w14:paraId="65A1B1DE" w14:textId="0B10CF76" w:rsidR="00811977" w:rsidRPr="001B57E4" w:rsidRDefault="00811977" w:rsidP="00D069CB">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:before="240" w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also, pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24D58" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenn. Code Ann. § 12-3-514, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E256B" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a protesting party lacks standing to protest the award of a contract or intent to award a contract if the protesting party failed to do any of the following:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="65A1B1DE" w14:textId="0B10CF76" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="006368C8">
-[...42 lines deleted...]
-    <w:p w14:paraId="4F8EFD7C" w14:textId="1EF39D4A" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
+    <w:p w14:paraId="4F8EFD7C" w14:textId="1EF39D4A" w:rsidR="00811977" w:rsidRPr="001B57E4" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:right="251"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Follow the terms of the solicitation;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3B9F5111" w14:textId="02E5D4F0" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
+    <w:p w14:paraId="3B9F5111" w14:textId="02E5D4F0" w:rsidR="00811977" w:rsidRPr="001B57E4" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:right="251"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Submit a response or other required documents, samples, descriptive literature, or materials in the manner and by the time and date specified by the solicitation or by the solicitation coordinator;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="69F5DCE7" w14:textId="46269F61" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
+    <w:p w14:paraId="69F5DCE7" w14:textId="46269F61" w:rsidR="00811977" w:rsidRPr="001B57E4" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:right="251"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Post a protest bond in the amount and form required by the chief procurement officer; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3178E2" w14:textId="52BD1BD0" w:rsidR="00811977" w:rsidRPr="00DE2F9A" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
+    <w:p w14:paraId="7D3178E2" w14:textId="52BD1BD0" w:rsidR="00811977" w:rsidRPr="001B57E4" w:rsidRDefault="00811977" w:rsidP="00DE2F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:right="251"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State all the facts and grounds supporting a protest of a solicitation authorized under this chapter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59859C09" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="59859C09" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C" w:rsidP="00D069CB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="262"/>
+        <w:spacing w:before="262" w:after="240"/>
         <w:ind w:left="220" w:right="346"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>established</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tenn. Comp.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&amp; Regs. 0690-03-01-.12(2),</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>following</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sole grounds for a protest:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BFE3D3" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="75BFE3D3" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:ind w:right="247"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contract</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>award</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>was</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>arbitrary,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>capricious,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>abuse</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>discretion,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>exceeded</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the authority of the awarding entity;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5D941EB2" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="5D941EB2" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:ind w:right="1258"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>procurement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>process</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>violated</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>constitutional,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>statutory,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">regulatory </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provision;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="166A750C" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="166A750C" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:ind w:right="442"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>awarding</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>entity failed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>adhere</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rules</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>procurement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>set</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>forth</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in the solicitation and this failure materially affected the contract award;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0D1913CC" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="0D1913CC" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:ind w:right="497"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>procurement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>process</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>involved</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>responses</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>were</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>collusive,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>submitted</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bad faith, or not arrived at independently through open competition; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D54D93C" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00DE2F9A" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="5D54D93C" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:spacing w:before="3"/>
         <w:ind w:right="830"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contract</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>award</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>resulted</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>technical</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mathematical</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>error</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>during</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2F9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the evaluation process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6CAF05" w14:textId="77777777" w:rsidR="001F484C" w:rsidRPr="00DE2F9A" w:rsidRDefault="001F484C" w:rsidP="006368C8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0F11E2A3" w14:textId="06B4AAA6" w:rsidR="001275BF" w:rsidRPr="001B57E4" w:rsidRDefault="00504D2C" w:rsidP="00D069CB">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
-        <w:spacing w:before="3"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="580" w:right="352"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A protest based upon the cancellation, in whole or in part, of a solicitation is not actionable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>considered</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Officer</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD30F0" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AD30F0" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>designee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pursuant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24D58" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenn. Code Ann. § 12-3-514(b). </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F11E2A3" w14:textId="06B4AAA6" w:rsidR="001275BF" w:rsidRPr="00246273" w:rsidRDefault="00504D2C" w:rsidP="006368C8">
-[...189 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="519DB486" w14:textId="77777777" w:rsidR="001F484C" w:rsidRPr="001B57E4" w:rsidRDefault="001F484C" w:rsidP="001275BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="519DB486" w14:textId="77777777" w:rsidR="001F484C" w:rsidRPr="00246273" w:rsidRDefault="001F484C" w:rsidP="001275BF">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="66F74858" w14:textId="62AFE477" w:rsidR="001275BF" w:rsidRPr="001B57E4" w:rsidRDefault="001275BF" w:rsidP="00D069CB">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>As determined by the Chief Procurement Officer</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD30F0" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AD30F0" w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>designee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, the amount of the protest bond shall be:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="66F74858" w14:textId="62AFE477" w:rsidR="001275BF" w:rsidRPr="00246273" w:rsidRDefault="001275BF" w:rsidP="001275BF">
-[...24 lines deleted...]
-    <w:p w14:paraId="379F44B1" w14:textId="77777777" w:rsidR="001275BF" w:rsidRPr="00291E54" w:rsidRDefault="001275BF" w:rsidP="001275BF">
+    <w:p w14:paraId="379F44B1" w14:textId="77777777" w:rsidR="001275BF" w:rsidRPr="001B57E4" w:rsidRDefault="001275BF" w:rsidP="001275BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...18 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Five percent (5%) of the lowest bid or cost proposal evaluated;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="741B0347" w14:textId="77777777" w:rsidR="001275BF" w:rsidRPr="00291E54" w:rsidRDefault="001275BF" w:rsidP="001275BF">
+    <w:p w14:paraId="741B0347" w14:textId="77777777" w:rsidR="001275BF" w:rsidRPr="001B57E4" w:rsidRDefault="001275BF" w:rsidP="001275BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...18 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Five percent (5%) of the maximum liability or estimated maximum liability provided in the solicitation;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4B59B7D9" w14:textId="77777777" w:rsidR="001275BF" w:rsidRPr="00291E54" w:rsidRDefault="001275BF" w:rsidP="001275BF">
+    <w:p w14:paraId="4B59B7D9" w14:textId="77777777" w:rsidR="001275BF" w:rsidRPr="001B57E4" w:rsidRDefault="001275BF" w:rsidP="001275BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...6 lines deleted...]
-          <w:color w:val="ED0000"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Five percent (5%) of the estimated maximum revenue, if the solicitation, award, or proposed award is for a contract in which the State receives revenue; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEEDFD1" w14:textId="77777777" w:rsidR="001275BF" w:rsidRPr="00291E54" w:rsidRDefault="001275BF" w:rsidP="001275BF">
+    <w:p w14:paraId="4BEEDFD1" w14:textId="77777777" w:rsidR="001275BF" w:rsidRPr="001B57E4" w:rsidRDefault="001275BF" w:rsidP="001275BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...8 lines deleted...]
-        <w:t>For no-cost contracts, an amount determined by the Chief Procurement Officer.</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B57E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-cost contracts, an amount determined by the Chief Procurement Officer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BD2E82" w14:textId="5594D02C" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="03BD2E82" w14:textId="5594D02C" w:rsidR="00D61AAE" w:rsidRPr="00D069CB" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:spacing w:before="262"/>
         <w:ind w:left="220" w:right="346"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>protest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bond</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>amount</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>required</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>solicitation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidR="00674305" w:rsidRPr="00291E54">
-[...3 lines deleted...]
-          <w:color w:val="ED0000"/>
+      <w:r w:rsidR="00674305" w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Number</w:t>
       </w:r>
-      <w:r w:rsidR="00674305" w:rsidRPr="00246273">
-[...10 lines deleted...]
-          <w:color w:val="ED0000"/>
+      <w:r w:rsidR="00674305" w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00674305" w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$ </w:t>
+      </w:r>
+      <w:r w:rsidR="00674305" w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
-      <w:r w:rsidR="00674305" w:rsidRPr="00246273">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00674305" w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00844580" w:rsidRPr="00246273">
-[...2 lines deleted...]
-          <w:b/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00844580" w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BADF5DD" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00D61AAE">
+    <w:p w14:paraId="2BBDE173" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00D069CB" w:rsidRDefault="00504D2C" w:rsidP="00D069CB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="3"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="240" w:after="480"/>
+        <w:ind w:left="216" w:right="158"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Upon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Officer’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>receipt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>protest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bond,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the solicitation, proposed award, or award will go into effect until the protest is resolved in accordance with Tenn. Code Ann. § 12-3-514.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2BBDE173" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00504D2C">
-[...226 lines deleted...]
-    <w:p w14:paraId="5EB11926" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="5EB11926" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00D069CB" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="220" w:right="163"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>protest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bond shall</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in form</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>substance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>acceptable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>state</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>shall be surrendered to the state after the protesting party has had an opportunity to oppose the payment of the protest bond and after a finding by the protest committee that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1EB938" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="4B1EB938" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00D069CB" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:spacing w:before="3"/>
         <w:ind w:right="479"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The protest was signed, before or after </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00246273">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>appeal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00246273">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the chief procurement officer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>protest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>committee,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>violation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tenn.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Code</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ann.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12-3-514(c);</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="74B48131" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="74B48131" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00D069CB" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
         </w:tabs>
         <w:spacing w:line="263" w:lineRule="exact"/>
         <w:ind w:left="939" w:hanging="359"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>protest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>been</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>brought</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pursued</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bad</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> faith;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4BCD2B90" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="4BCD2B90" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00D069CB" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:ind w:right="528"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">The affected state agency has suffered damages resulting in a loss of funding, increased </w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The affected state agency has suffered </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00246273">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>damages</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resulting in a loss of funding, increased </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>expenditures</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00246273">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, or a disruption in services; the protest was</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>filed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bad</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>faith</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>violation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tenn.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Code</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ann.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12-3-514(c);</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and the protest was not upheld;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="58FD5949" w14:textId="77777777" w:rsidR="00290602" w:rsidRPr="00246273" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="58FD5949" w14:textId="77777777" w:rsidR="00290602" w:rsidRPr="00D069CB" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:ind w:right="1678"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>protest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>did</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>state</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>its</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>face</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>valid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>basis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246273">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>protest;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190D0968" w14:textId="72FC6D63" w:rsidR="00D61AAE" w:rsidRPr="00246273" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="190D0968" w14:textId="72FC6D63" w:rsidR="00D61AAE" w:rsidRPr="00D069CB" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:ind w:right="1678"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D069CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For any other reason approved by the protest committee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242EA94F" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
-[...2 lines deleted...]
-          <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="242EA94F" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="00C740F2" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D61AAE" w:rsidRPr="00C740F2" w:rsidSect="006368C8">
+          <w:headerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="878" w:right="1224" w:bottom="878" w:left="1224" w:header="691" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BF24B3A" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="693CAC16" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="008B5393" w:rsidRDefault="00504D2C" w:rsidP="008475F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5393">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Protest Bond Example</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="693CAC16" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
-[...46 lines deleted...]
-    <w:p w14:paraId="57A2B4C9" w14:textId="24420737" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="57A2B4C9" w14:textId="24420737" w:rsidR="00D61AAE" w:rsidRPr="00C740F2" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="264"/>
         <w:ind w:left="220" w:right="346"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>following</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>example</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>protest</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>bond</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00447D44">
+      <w:r w:rsidR="00447D44" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">that is acceptable in </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>form</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>substance</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>to the State of Tennessee Central Procurement Office</w:t>
       </w:r>
-      <w:r w:rsidR="00447D44">
+      <w:r w:rsidR="00447D44" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>. All statutory grounds enumerated in Tenn. Code Ann. § 12-3-514(e) must be listed in any protest bond</w:t>
       </w:r>
-      <w:r w:rsidR="00821BF1">
+      <w:r w:rsidR="00821BF1" w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17FE7956" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="17FE7956" w14:textId="17BDC676" w:rsidR="00D61AAE" w:rsidRPr="00C740F2" w:rsidRDefault="00504D2C" w:rsidP="003C4004">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:ind w:left="72" w:right="5"/>
-[...7 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C740F2">
         <w:t>PROTEST</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C740F2">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C740F2">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t>BOND</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18818474" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="18818474" w14:textId="60E97C12" w:rsidR="00D61AAE" w:rsidRPr="00C740F2" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="105"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C740F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="491EF5D2" wp14:editId="51C1D240">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="491EF5D2" wp14:editId="6D70652C">
                 <wp:extent cx="6019800" cy="876300"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
-                <wp:docPr id="2" name="Textbox 2"/>
+                <wp:docPr id="2" name="Textbox 2" descr="Protest Bond statement about surety company"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6019800" cy="876300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="6096">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="74D9FEC3" w14:textId="772C0DB8" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+                          <w:p w14:paraId="74D9FEC3" w14:textId="772C0DB8" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:spacing w:before="18" w:line="242" w:lineRule="auto"/>
                               <w:ind w:left="105" w:right="719"/>
                               <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>The</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>surety company</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>issuing</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00842C79">
+                            <w:r w:rsidR="00842C79" w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve">this Protest </w:t>
                             </w:r>
-                            <w:r w:rsidR="00842C79">
+                            <w:r w:rsidR="00842C79" w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>B</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>ond</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>shall</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>be</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-5"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>licensed</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-3"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>to</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>transact</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-5"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>business</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-6"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>in</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>the</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-5"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>State</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>of Tennessee</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>by the</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-6"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>Tennessee</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>Department</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>of</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-3"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>Commerce</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>and</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>Insurance.</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00842C79">
+                            <w:r w:rsidR="00842C79" w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Protest </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>Bonds</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-3"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>shall</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C5E9A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
                               <w:t>be certified and current Power-of-Attorney for the Surety’s Attorney-in-Fact attached.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="491EF5D2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:474pt;height:69pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMyLlUwAEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3Y6IEuNOMXWoMOA&#10;YhvQ7gNkWYqFyaImKrHz96NkJym2W1EfZMp8euJ7pDd3Y2/ZUQU04Gq+XJScKSehNW5f81/PDx/W&#10;nGEUrhUWnKr5SSG/275/txl8pW6gA9uqwIjEYTX4mncx+qooUHaqF7gArxwlNYReRNqGfdEGMRB7&#10;b4ubslwVA4TWB5AKkb7upiTfZn6tlYw/tEYVma051RbzGvLapLXYbkS1D8J3Rs5liFdU0Qvj6NIL&#10;1U5EwQ7B/EfVGxkAQceFhL4ArY1UWQOpWZb/qHnqhFdZC5mD/mITvh2t/H588j8Di+MXGKmBWQT6&#10;R5C/kbwpBo/VjEmeYoWETkJHHfr0JgmMDpK3p4ufaoxM0sdVubxdl5SSlFt/Wn2kOJFeT/uA8auC&#10;nqWg5oH6lSsQx0eME/QMSZdZx4ZEe7ua6gRr2gdjbcph2Df3NrCjSK3Oz3wZvoQlup3AbsLl1Ayz&#10;btY7SUxi49iMVEUKG2hP5NNAo1Jz/HMQQXFmvznqRZqrcxDOQXMOQrT3kKcvVeng8yGCNlnclXe+&#10;mZqc7ZkHMk3Ry31GXX+b7V8AAAD//wMAUEsDBBQABgAIAAAAIQADKpGF2QAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsNADETvSPzDykjc6KZQhZJmU6FI5cIB0fYDtombRGS9S9ZN07/HcKEX&#10;y6MZjZ/z9eR6NeIQO08G5rMEFFLl644aA/vd5mEJKrKl2vae0MAFI6yL25vcZrU/0yeOW26UlFDM&#10;rIGWOWRax6pFZ+PMByTxjn5wlkUOja4He5Zy1+vHJEm1sx3JhdYGLFusvrYnZ+DtY8f8Pd8vKL6P&#10;m+cyDemlDMbc302vK1CME/+H4Rdf0KEQpoM/UR1Vb0Ae4b8p3stiKfIgoSdZdJHra/riBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIzIuVTAAQAAfgMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAMqkYXZAAAABQEAAA8AAAAAAAAAAAAAAAAAGgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" filled="f" strokeweight=".48pt">
+              <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Protest Bond statement about surety company" style="width:474pt;height:69pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMyLlUwAEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3Y6IEuNOMXWoMOA&#10;YhvQ7gNkWYqFyaImKrHz96NkJym2W1EfZMp8euJ7pDd3Y2/ZUQU04Gq+XJScKSehNW5f81/PDx/W&#10;nGEUrhUWnKr5SSG/275/txl8pW6gA9uqwIjEYTX4mncx+qooUHaqF7gArxwlNYReRNqGfdEGMRB7&#10;b4ubslwVA4TWB5AKkb7upiTfZn6tlYw/tEYVma051RbzGvLapLXYbkS1D8J3Rs5liFdU0Qvj6NIL&#10;1U5EwQ7B/EfVGxkAQceFhL4ArY1UWQOpWZb/qHnqhFdZC5mD/mITvh2t/H588j8Di+MXGKmBWQT6&#10;R5C/kbwpBo/VjEmeYoWETkJHHfr0JgmMDpK3p4ufaoxM0sdVubxdl5SSlFt/Wn2kOJFeT/uA8auC&#10;nqWg5oH6lSsQx0eME/QMSZdZx4ZEe7ua6gRr2gdjbcph2Df3NrCjSK3Oz3wZvoQlup3AbsLl1Ayz&#10;btY7SUxi49iMVEUKG2hP5NNAo1Jz/HMQQXFmvznqRZqrcxDOQXMOQrT3kKcvVeng8yGCNlnclXe+&#10;mZqc7ZkHMk3Ry31GXX+b7V8AAAD//wMAUEsDBBQABgAIAAAAIQADKpGF2QAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsNADETvSPzDykjc6KZQhZJmU6FI5cIB0fYDtombRGS9S9ZN07/HcKEX&#10;y6MZjZ/z9eR6NeIQO08G5rMEFFLl644aA/vd5mEJKrKl2vae0MAFI6yL25vcZrU/0yeOW26UlFDM&#10;rIGWOWRax6pFZ+PMByTxjn5wlkUOja4He5Zy1+vHJEm1sx3JhdYGLFusvrYnZ+DtY8f8Pd8vKL6P&#10;m+cyDemlDMbc302vK1CME/+H4Rdf0KEQpoM/UR1Vb0Ae4b8p3stiKfIgoSdZdJHra/riBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIzIuVTAAQAAfgMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAMqkYXZAAAABQEAAA8AAAAAAAAAAAAAAAAAGgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="74D9FEC3" w14:textId="772C0DB8" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+                    <w:p w14:paraId="74D9FEC3" w14:textId="772C0DB8" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:before="18" w:line="242" w:lineRule="auto"/>
                         <w:ind w:left="105" w:right="719"/>
                         <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>The</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-1"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>surety company</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>issuing</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00842C79">
+                      <w:r w:rsidR="00842C79" w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve">this Protest </w:t>
                       </w:r>
-                      <w:r w:rsidR="00842C79">
+                      <w:r w:rsidR="00842C79" w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>B</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>ond</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>shall</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>be</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-5"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>licensed</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-3"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>to</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-1"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>transact</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-5"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>business</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-6"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>in</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>the</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-5"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>State</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-1"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>of Tennessee</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-1"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>by the</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-6"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>Tennessee</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-1"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>Department</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-1"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>of</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-3"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>Commerce</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-1"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>and</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>Insurance.</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00842C79">
+                      <w:r w:rsidR="00842C79" w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Protest </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>Bonds</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-3"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>shall</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C5E9A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
                         <w:t>be certified and current Power-of-Attorney for the Surety’s Attorney-in-Fact attached.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC31010" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+    <w:p w14:paraId="2CF8E635" w14:textId="530A5BF6" w:rsidR="008C5E9A" w:rsidRPr="008C5E9A" w:rsidRDefault="008C5E9A" w:rsidP="008C5E9A">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251607552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FDCD254" wp14:editId="04455648">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>274955</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>168275</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5654421" cy="1079627"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="6350"/>
+            <wp:wrapNone/>
+            <wp:docPr id="811657941" name="Image 5" descr="Watermark stating &quot;Example&quot;"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="811657941" name="Image 5" descr="Watermark stating &quot;Example&quot;"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5654421" cy="1079627"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>KNOW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ALL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>BY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>THESE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PRESENTS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A44BE7" w14:textId="4A869100" w:rsidR="008C5E9A" w:rsidRPr="008C5E9A" w:rsidRDefault="008C5E9A" w:rsidP="008C5E9A">
+      <w:pPr>
+        <w:spacing w:before="264"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>That</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>we,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704118D6" w14:textId="4BDD9144" w:rsidR="008C5E9A" w:rsidRPr="008C5E9A" w:rsidRDefault="008C5E9A" w:rsidP="008C5E9A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:b/>
+        <w:spacing w:before="600"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...85 lines deleted...]
-          <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EC8DC2E" wp14:editId="29DBB09C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251608576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="512582E4" wp14:editId="59C635DE">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>896416</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>20955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>170772</wp:posOffset>
+                  <wp:posOffset>393700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5982970" cy="9525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
-                <wp:docPr id="3" name="Graphic 3" descr="Line to insert address of protesting party "/>
+                <wp:wrapNone/>
+                <wp:docPr id="1473241280" name="Graphic 6">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5982970" cy="9525"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5982970" h="9525">
+                              <a:moveTo>
+                                <a:pt x="5982589" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5982589" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5982589" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="566EDA38" id="Graphic 6" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1.65pt;margin-top:31pt;width:471.1pt;height:.75pt;z-index:-251707904;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5982970,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDv3pZqFQIAAKQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGK2zAQvRf6D0L3xknYtImJs5RdthTK&#10;dmGz9KzIcmyQNepIiZ2/70i2EtOeWpqDPLKexu+9mcn2vm81Oyt0DZiCL2ZzzpSRUDbmWPC3/dOH&#10;NWfOC1MKDUYV/KIcv9+9f7ftbK6WUIMuFTJKYlze2YLX3ts8y5ysVSvcDKwydFgBtsLTFo9ZiaKj&#10;7K3OlvP5x6wDLC2CVM7R28fhkO9i/qpS0n+vKqc80wUnbj6uGNdDWLPdVuRHFLZu5EhD/AOLVjSG&#10;PnpN9Si8YCds/kjVNhLBQeVnEtoMqqqRKmogNYv5b2pea2FV1ELmOHu1yf2/tPL5/GpfkGzorMsd&#10;hUFFX2EbnsSP9dGsy9Us1Xsm6eVqs15uPpGnks42q+UqeJnd7sqT818UxDzi/M35weoyRaJOkexN&#10;CpEKFkqlY6k8Z1Qq5IxKdRhKZYUP9wK5ELJuQqQeeYTDFs5qDxHmg4TAdrXecJaEENMbRpspljRN&#10;UOksPW3MN2A2i7u7UXY6Ts8BNv3sX4FjZxLHlE5qcGowOOiOTl+9INzUbQe6KZ8arYN8h8fDg0Z2&#10;FmEC4m9kPIFlt+KH6ADl5QVZR2NRcPfzJFBxpr8a6rswQynAFBxSgF4/QJy06Dw6v+9/CLTMUlhw&#10;T73zDKmrRZ7agvgHwIANNw18PnmomtAzkdvAaNzQKET949iGWZvuI+r257L7BQAA//8DAFBLAwQU&#10;AAYACAAAACEArJr1EN0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhD&#10;01glxKmqSkiIA1IDQj268RJH+CeK3da8PcsJjrMzmvm22WRn2RnnOAYv4X5RAEPfBz36QcL729Pd&#10;GlhMymtlg0cJ3xhh015fNarW4eL3eO7SwKjEx1pJMClNNeexN+hUXIQJPXmfYXYqkZwHrmd1oXJn&#10;+bIoBHdq9LRg1IQ7g/1Xd3ISXm22ouyc2G8/8qrfvTx3whykvL3J20dgCXP6C8MvPqFDS0zHcPI6&#10;MiuhLCkoQSzpI7IfVlUF7EiHsgLeNvw/f/sDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;796WahUCAACkBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEArJr1EN0AAAAHAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m5982589,l,,,9144r5982589,l5982589,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>protesting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>party)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D31D2B" w14:textId="102C9D17" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C" w:rsidP="008C5E9A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="600"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642368" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EC8DC2E" wp14:editId="0341ED1E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-15240</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>375920</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5982970" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Graphic 3">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5982970" cy="9525"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="5982970" h="9525">
                               <a:moveTo>
                                 <a:pt x="5982589" y="0"/>
                               </a:moveTo>
@@ -6192,660 +8716,277 @@
                               <a:lnTo>
                                 <a:pt x="5982589" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6AA9545C" id="Graphic 3" o:spid="_x0000_s1026" alt="Line to insert address of protesting party " style="position:absolute;margin-left:70.6pt;margin-top:13.45pt;width:471.1pt;height:.75pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5982970,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB29PwRIgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06CZkuMOMXQosOA&#10;oivQFDsrshwbk0WNUmLn70fJVmpspw3LwabMZ/q9RzLb277V7KzQNWAKvpjNOVNGQtmYY8Ff9w8f&#10;1pw5L0wpNBhV8Ity/Hb3/t22s7laQg26VMioiHF5Zwtee2/zLHOyVq1wM7DKULICbIWnIx6zEkVH&#10;1VudLefzj1kHWFoEqZyjp/dDku9i/apS0n+rKqc80wUnbj5eMV4P4ZrttiI/orB1I0ca4h9YtKIx&#10;9NFrqXvhBTth80eptpEIDio/k9BmUFWNVFEDqVnMf1PzUgurohYyx9mrTe7/lZVP5xf7jIG6s48g&#10;fzhyJOusy6+ZcHAjpq+wDVgizvro4uXqouo9k/RwtVkvN5/IbEm5zWq5CiZnIk/vypPzXxTEOuL8&#10;6PzQgzJFok6R7E0KkToZeqhjDz1n1EPkjHp4GHpohQ/vBXIhZN2ESD3yCMkWzmoPEeaDhMB2td5w&#10;loQQ0zeMNlMsaZqgUi7dbaw3YDaLm5tRdkqn+wCbfvavwHFkiWMqJzU4NRgcdEenr14Qbuq2A92U&#10;D43WQb7D4+FOIzuLsBrxNzKewOIkDM0PY3CA8vKMrKN9Kbj7eRKoONNfDQ1kWK4UYAoOKUCv7yCu&#10;YHQend/33wVaZiksuKfZeYI07iJPY0H8A2DAhjcNfD55qJowM5HbwGg80I5E/eM+hyWcniPq7V9n&#10;9wsAAP//AwBQSwMEFAAGAAgAAAAhAF86yRjfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8Fq&#10;wzAMhu+DvYPRYLfVaRpClsYppTAYOwyajrGjG6txmC2H2G29t5972o6/9PHrU7OJ1rALzn50JGC5&#10;yIAh9U6NNAj4OLw8VcB8kKSkcYQCftDDpr2/a2St3JX2eOnCwFIJ+VoK0CFMNee+12ilX7gJKe1O&#10;brYypDgPXM3ymsqt4XmWldzKkdIFLSfcaey/u7MV8G6iKVedLffbz1j0u7fXrtRfQjw+xO0aWMAY&#10;/mC46Sd1aJPT0Z1JeWZSLpZ5QgXk5TOwG5BVqwLYMU2qAnjb8P8vtL8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAdvT8ESICAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAXzrJGN8AAAAKAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m5982589,l,,,9144r5982589,l5982589,xe" fillcolor="black" stroked="f">
+              <v:shape w14:anchorId="5DCBADC1" id="Graphic 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1.2pt;margin-top:29.6pt;width:471.1pt;height:.75pt;z-index:-251674112;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5982970,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB29PwRIgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06CZkuMOMXQosOA&#10;oivQFDsrshwbk0WNUmLn70fJVmpspw3LwabMZ/q9RzLb277V7KzQNWAKvpjNOVNGQtmYY8Ff9w8f&#10;1pw5L0wpNBhV8Ity/Hb3/t22s7laQg26VMioiHF5Zwtee2/zLHOyVq1wM7DKULICbIWnIx6zEkVH&#10;1VudLefzj1kHWFoEqZyjp/dDku9i/apS0n+rKqc80wUnbj5eMV4P4ZrttiI/orB1I0ca4h9YtKIx&#10;9NFrqXvhBTth80eptpEIDio/k9BmUFWNVFEDqVnMf1PzUgurohYyx9mrTe7/lZVP5xf7jIG6s48g&#10;fzhyJOusy6+ZcHAjpq+wDVgizvro4uXqouo9k/RwtVkvN5/IbEm5zWq5CiZnIk/vypPzXxTEOuL8&#10;6PzQgzJFok6R7E0KkToZeqhjDz1n1EPkjHp4GHpohQ/vBXIhZN2ESD3yCMkWzmoPEeaDhMB2td5w&#10;loQQ0zeMNlMsaZqgUi7dbaw3YDaLm5tRdkqn+wCbfvavwHFkiWMqJzU4NRgcdEenr14Qbuq2A92U&#10;D43WQb7D4+FOIzuLsBrxNzKewOIkDM0PY3CA8vKMrKN9Kbj7eRKoONNfDQ1kWK4UYAoOKUCv7yCu&#10;YHQend/33wVaZiksuKfZeYI07iJPY0H8A2DAhjcNfD55qJowM5HbwGg80I5E/eM+hyWcniPq7V9n&#10;9wsAAP//AwBQSwMEFAAGAAgAAAAhAEoaHp7eAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj09L&#10;w0AUxO+C32F5grd2Y1pXE7MppSCIB6FRxOM2+8wG90/Ibtv12/s86XGYYeY3zSY7y044xzF4CTfL&#10;Ahj6PujRDxLeXh8X98BiUl4rGzxK+MYIm/byolG1Dme/x1OXBkYlPtZKgklpqjmPvUGn4jJM6Mn7&#10;DLNTieQ8cD2rM5U7y8uiENyp0dOCURPuDPZf3dFJeLHZilXnxH77ntf97vmpE+ZDyuurvH0AljCn&#10;vzD84hM6tMR0CEevI7MSFuWakhJuqxIY+dWqoisHCaK4A942/P+B9gcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB29PwRIgIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBKGh6e3gAAAAgBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" path="m5982589,l,,,9144r5982589,l5982589,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>protesting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> party)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="54D31D2B" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
-[...32 lines deleted...]
-    <w:p w14:paraId="4212E279" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="4212E279" w14:textId="404C9A38" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C" w:rsidP="008C5E9A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="262"/>
-        <w:ind w:left="220"/>
-[...442 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>as the party filing a protest of the State of Tennessee’s determination(s) regarding a solicitation,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>award, or</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>a proposed</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>award</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>contract, (hereinafter</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>called</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>“Protesting Party”), and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648827D2" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="566C8F1C" w14:textId="68F4B567" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C" w:rsidP="008C5E9A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="71"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="480"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05F56C28" wp14:editId="770EB6F0">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646464" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05F56C28" wp14:editId="750AE28C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>896416</wp:posOffset>
+                  <wp:posOffset>800100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>213137</wp:posOffset>
+                  <wp:posOffset>307340</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5982970" cy="9525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
-                <wp:docPr id="9" name="Graphic 9" descr="Line to insert name of surety"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Graphic 9">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5982970" cy="9525"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="5982970" h="9525">
                               <a:moveTo>
                                 <a:pt x="5982589" y="0"/>
                               </a:moveTo>
@@ -6861,132 +9002,126 @@
                               <a:lnTo>
                                 <a:pt x="5982589" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3408DE31" id="Graphic 9" o:spid="_x0000_s1026" alt="Line to insert name of surety" style="position:absolute;margin-left:70.6pt;margin-top:16.8pt;width:471.1pt;height:.75pt;z-index:-15727616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5982970,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB29PwRIgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06CZkuMOMXQosOA&#10;oivQFDsrshwbk0WNUmLn70fJVmpspw3LwabMZ/q9RzLb277V7KzQNWAKvpjNOVNGQtmYY8Ff9w8f&#10;1pw5L0wpNBhV8Ity/Hb3/t22s7laQg26VMioiHF5Zwtee2/zLHOyVq1wM7DKULICbIWnIx6zEkVH&#10;1VudLefzj1kHWFoEqZyjp/dDku9i/apS0n+rKqc80wUnbj5eMV4P4ZrttiI/orB1I0ca4h9YtKIx&#10;9NFrqXvhBTth80eptpEIDio/k9BmUFWNVFEDqVnMf1PzUgurohYyx9mrTe7/lZVP5xf7jIG6s48g&#10;fzhyJOusy6+ZcHAjpq+wDVgizvro4uXqouo9k/RwtVkvN5/IbEm5zWq5CiZnIk/vypPzXxTEOuL8&#10;6PzQgzJFok6R7E0KkToZeqhjDz1n1EPkjHp4GHpohQ/vBXIhZN2ESD3yCMkWzmoPEeaDhMB2td5w&#10;loQQ0zeMNlMsaZqgUi7dbaw3YDaLm5tRdkqn+wCbfvavwHFkiWMqJzU4NRgcdEenr14Qbuq2A92U&#10;D43WQb7D4+FOIzuLsBrxNzKewOIkDM0PY3CA8vKMrKN9Kbj7eRKoONNfDQ1kWK4UYAoOKUCv7yCu&#10;YHQend/33wVaZiksuKfZeYI07iJPY0H8A2DAhjcNfD55qJowM5HbwGg80I5E/eM+hyWcniPq7V9n&#10;9wsAAP//AwBQSwMEFAAGAAgAAAAhAHf97X/fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8Fq&#10;wzAMhu+DvYPRYLfVSZOZksUppTAYOwyajrGjG7txqC2H2G2zt5962o6/9PHrU72evWMXM8UhoIR8&#10;kQEz2AU9YC/hc//6tAIWk0KtXEAj4cdEWDf3d7WqdLjizlza1DMqwVgpCTalseI8dtZ4FRdhNEi7&#10;Y5i8ShSnnutJXancO77MMsG9GpAuWDWarTXdqT17CR9udqJovdhtvuay276/tcJ+S/n4MG9egCUz&#10;pz8YbvqkDg05HcIZdWSOcpkvCZVQFALYDchWRQnsQJPnHHhT8/8vNL8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAdvT8ESICAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAd/3tf98AAAAKAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m5982589,l,,,9144r5982589,l5982589,xe" fillcolor="black" stroked="f">
+              <v:shape w14:anchorId="50C7E368" id="Graphic 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:63pt;margin-top:24.2pt;width:471.1pt;height:.75pt;z-index:-251670016;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5982970,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB29PwRIgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06CZkuMOMXQosOA&#10;oivQFDsrshwbk0WNUmLn70fJVmpspw3LwabMZ/q9RzLb277V7KzQNWAKvpjNOVNGQtmYY8Ff9w8f&#10;1pw5L0wpNBhV8Ity/Hb3/t22s7laQg26VMioiHF5Zwtee2/zLHOyVq1wM7DKULICbIWnIx6zEkVH&#10;1VudLefzj1kHWFoEqZyjp/dDku9i/apS0n+rKqc80wUnbj5eMV4P4ZrttiI/orB1I0ca4h9YtKIx&#10;9NFrqXvhBTth80eptpEIDio/k9BmUFWNVFEDqVnMf1PzUgurohYyx9mrTe7/lZVP5xf7jIG6s48g&#10;fzhyJOusy6+ZcHAjpq+wDVgizvro4uXqouo9k/RwtVkvN5/IbEm5zWq5CiZnIk/vypPzXxTEOuL8&#10;6PzQgzJFok6R7E0KkToZeqhjDz1n1EPkjHp4GHpohQ/vBXIhZN2ESD3yCMkWzmoPEeaDhMB2td5w&#10;loQQ0zeMNlMsaZqgUi7dbaw3YDaLm5tRdkqn+wCbfvavwHFkiWMqJzU4NRgcdEenr14Qbuq2A92U&#10;D43WQb7D4+FOIzuLsBrxNzKewOIkDM0PY3CA8vKMrKN9Kbj7eRKoONNfDQ1kWK4UYAoOKUCv7yCu&#10;YHQend/33wVaZiksuKfZeYI07iJPY0H8A2DAhjcNfD55qJowM5HbwGg80I5E/eM+hyWcniPq7V9n&#10;9wsAAP//AwBQSwMEFAAGAAgAAAAhAJy16cbeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;xDAQhe+C/yGM4M1NrSV0a9NlWRDEg7BVxGO2iU0xmZQmuxv/vbMnPb43jzffazfZO3YyS5wCSrhf&#10;FcAMDkFPOEp4f3u6q4HFpFArF9BI+DERNt31VasaHc64N6c+jYxKMDZKgk1pbjiPgzVexVWYDdLt&#10;KyxeJZLLyPWizlTuHS+LQnCvJqQPVs1mZ83w3R+9hFeXnXjovdhvP3I17F6ee2E/pby9ydtHYMnk&#10;9BeGCz6hQ0dMh3BEHZkjXQrakiRUdQXsEihEXQI7kLNeA+9a/n9C9wsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB29PwRIgIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCctenG3gAAAAoBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" path="m5982589,l,,,9144r5982589,l5982589,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>surety)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="566C8F1C" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="58A8A632" w14:textId="53069655" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C" w:rsidP="008C5E9A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="220"/>
-[...51 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28C01F43" wp14:editId="616EEF97">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28C01F43" wp14:editId="16168A64">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>896416</wp:posOffset>
+                  <wp:posOffset>792480</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>212768</wp:posOffset>
+                  <wp:posOffset>448945</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5982970" cy="9525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
-                <wp:docPr id="10" name="Graphic 10" descr="Line to insert address of surety"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name="Graphic 10">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5982970" cy="9525"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="5982970" h="9525">
                               <a:moveTo>
                                 <a:pt x="5982589" y="0"/>
                               </a:moveTo>
@@ -7002,2346 +9137,3297 @@
                               <a:lnTo>
                                 <a:pt x="5982589" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="533995E2" id="Graphic 10" o:spid="_x0000_s1026" alt="Line to insert address of surety" style="position:absolute;margin-left:70.6pt;margin-top:16.75pt;width:471.1pt;height:.75pt;z-index:-15727104;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5982970,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB29PwRIgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06CZkuMOMXQosOA&#10;oivQFDsrshwbk0WNUmLn70fJVmpspw3LwabMZ/q9RzLb277V7KzQNWAKvpjNOVNGQtmYY8Ff9w8f&#10;1pw5L0wpNBhV8Ity/Hb3/t22s7laQg26VMioiHF5Zwtee2/zLHOyVq1wM7DKULICbIWnIx6zEkVH&#10;1VudLefzj1kHWFoEqZyjp/dDku9i/apS0n+rKqc80wUnbj5eMV4P4ZrttiI/orB1I0ca4h9YtKIx&#10;9NFrqXvhBTth80eptpEIDio/k9BmUFWNVFEDqVnMf1PzUgurohYyx9mrTe7/lZVP5xf7jIG6s48g&#10;fzhyJOusy6+ZcHAjpq+wDVgizvro4uXqouo9k/RwtVkvN5/IbEm5zWq5CiZnIk/vypPzXxTEOuL8&#10;6PzQgzJFok6R7E0KkToZeqhjDz1n1EPkjHp4GHpohQ/vBXIhZN2ESD3yCMkWzmoPEeaDhMB2td5w&#10;loQQ0zeMNlMsaZqgUi7dbaw3YDaLm5tRdkqn+wCbfvavwHFkiWMqJzU4NRgcdEenr14Qbuq2A92U&#10;D43WQb7D4+FOIzuLsBrxNzKewOIkDM0PY3CA8vKMrKN9Kbj7eRKoONNfDQ1kWK4UYAoOKUCv7yCu&#10;YHQend/33wVaZiksuKfZeYI07iJPY0H8A2DAhjcNfD55qJowM5HbwGg80I5E/eM+hyWcniPq7V9n&#10;9wsAAP//AwBQSwMEFAAGAAgAAAAhAE9CbvLfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01L&#10;w0AQhu+C/2EZwZvdbZOGErMppSCIB6FRxOM2O2aD+xGy23b9905PenxnHt55ptlmZ9kZ5zgGL2G5&#10;EMDQ90GPfpDw/vb0sAEWk/Ja2eBRwg9G2La3N42qdbj4A567NDAq8bFWEkxKU8157A06FRdhQk+7&#10;rzA7lSjOA9ezulC5s3wlRMWdGj1dMGrCvcH+uzs5Ca8226roXHXYfeSy3788d5X5lPL+Lu8egSXM&#10;6Q+Gqz6pQ0tOx3DyOjJLuVyuCJVQFGtgV0BsihLYkSZrAbxt+P8X2l8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAdvT8ESICAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAT0Ju8t8AAAAKAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m5982589,l,,,9144r5982589,l5982589,xe" fillcolor="black" stroked="f">
+              <v:shape w14:anchorId="30849906" id="Graphic 10" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:62.4pt;margin-top:35.35pt;width:471.1pt;height:.75pt;z-index:-251665920;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5982970,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB29PwRIgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06CZkuMOMXQosOA&#10;oivQFDsrshwbk0WNUmLn70fJVmpspw3LwabMZ/q9RzLb277V7KzQNWAKvpjNOVNGQtmYY8Ff9w8f&#10;1pw5L0wpNBhV8Ity/Hb3/t22s7laQg26VMioiHF5Zwtee2/zLHOyVq1wM7DKULICbIWnIx6zEkVH&#10;1VudLefzj1kHWFoEqZyjp/dDku9i/apS0n+rKqc80wUnbj5eMV4P4ZrttiI/orB1I0ca4h9YtKIx&#10;9NFrqXvhBTth80eptpEIDio/k9BmUFWNVFEDqVnMf1PzUgurohYyx9mrTe7/lZVP5xf7jIG6s48g&#10;fzhyJOusy6+ZcHAjpq+wDVgizvro4uXqouo9k/RwtVkvN5/IbEm5zWq5CiZnIk/vypPzXxTEOuL8&#10;6PzQgzJFok6R7E0KkToZeqhjDz1n1EPkjHp4GHpohQ/vBXIhZN2ESD3yCMkWzmoPEeaDhMB2td5w&#10;loQQ0zeMNlMsaZqgUi7dbaw3YDaLm5tRdkqn+wCbfvavwHFkiWMqJzU4NRgcdEenr14Qbuq2A92U&#10;D43WQb7D4+FOIzuLsBrxNzKewOIkDM0PY3CA8vKMrKN9Kbj7eRKoONNfDQ1kWK4UYAoOKUCv7yCu&#10;YHQend/33wVaZiksuKfZeYI07iJPY0H8A2DAhjcNfD55qJowM5HbwGg80I5E/eM+hyWcniPq7V9n&#10;9wsAAP//AwBQSwMEFAAGAAgAAAAhAJ6lIizeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81q&#10;wzAQhO+FvoPYQm+NXDfIxbEcQqBQeijEKaVHxdpYpvoxlpKob9/NqT3O7DD7TbPOzrIzznEMXsLj&#10;ogCGvg969IOEj/3LwzOwmJTXygaPEn4wwrq9vWlUrcPF7/DcpYFRiY+1kmBSmmrOY2/QqbgIE3q6&#10;HcPsVCI5D1zP6kLlzvKyKAR3avT0wagJtwb77+7kJLzbbMVT58Ru85mX/fbttRPmS8r7u7xZAUuY&#10;018YrviEDi0xHcLJ68gs6XJJ6ElCVVTAroFCVLTuQE5ZAm8b/n9C+wsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB29PwRIgIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCepSIs3gAAAAoBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" path="m5982589,l,,,9144r5982589,l5982589,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>surety)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="58A8A632" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
-[...29 lines deleted...]
-    <w:p w14:paraId="58FCC21A" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="58FCC21A" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C" w:rsidP="008C5E9A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="262"/>
-        <w:ind w:left="220" w:right="346"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:right="346"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>surety, (hereinafter</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>called</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>“Surety”),</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>do hereby</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>acknowledge</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>ourselves</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>indebted</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>and securely bound</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>and held unto the State of Tennessee (“State”)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>in the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>penal sum of written amount ($ number) for payment of which we bond ourselves, our heirs, our personal representatives, our successors and our assignees, jointly and severally.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AF3589" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="73AF3589" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C" w:rsidP="009219B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:ind w:left="220"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
         <w:t>THE</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:u w:val="none"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
         <w:t>CONDITION</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:u w:val="none"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
         <w:t>OF</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:u w:val="none"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
         <w:t>THIS</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:u w:val="none"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
         <w:t>BOND</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:u w:val="none"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
         <w:t>IS</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> THIS:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A5BDA9" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="23A5BDA9" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C" w:rsidP="009219B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="263"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="263" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>WHEREAS,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>State</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>issued</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>[solicitation</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>name]</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>(Solicitation</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>No.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t>#);</w:t>
+        <w:t>#</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2869BDA9" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
-[...5 lines deleted...]
-    <w:p w14:paraId="7B9DB7E2" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="7B9DB7E2" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C" w:rsidP="009219B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
-        <w:ind w:left="220"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>AND,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Protesting</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Party,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>entity that</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>submitted</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>a response</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Solicitation</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. #, claims to be aggrieved in connection with the solicitation, award, or proposed award of a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>contract;</w:t>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA461D8" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="6CA461D8" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C" w:rsidP="009219B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="262"/>
-        <w:ind w:left="220" w:right="170"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:ind w:right="170"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">AND, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the signature of an attorney or the Protesting Party on a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>protest or other document constitutes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>certificate</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>by the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>signer</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>signer</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>read the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>document</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>best of the signer’s knowledge, information, and belief, formed after reasonable inquiry, the document is well grounded in fact and is warranted by existing law or a good faith</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794A8856" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00D61AAE">
+    <w:p w14:paraId="794A8856" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00D61AAE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D61AAE" w:rsidRPr="008C5E9A">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="880" w:right="1220" w:bottom="280" w:left="1220" w:header="690" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B5D4899" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="3B5D4899" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="220" w:right="457"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>argument for</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>extension,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>modification, or</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>reversal of</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>existing</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>law,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>that it is</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>not for any</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>improper</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>purpose,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>such</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>harass,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>limit</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>competition,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>cause</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>unnecessary</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>delay or needless increase in the cost of the procurement or of the litigation;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B6EB14" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="04B6EB14" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C" w:rsidP="009219B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="263"/>
+        <w:spacing w:before="263" w:after="240"/>
         <w:ind w:left="220" w:right="346"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487500800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F09209B" wp14:editId="2866F424">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F09209B" wp14:editId="2866F424">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1278445</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>259386</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5684901" cy="1662049"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="11" name="Image 11" descr="Background watermark &quot;Example&quot;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="11" name="Image 11" descr="Background watermark &quot;Example&quot;"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print"/>
+                    <a:blip r:embed="rId11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5684901" cy="1662049"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>AND</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>, neither a protest nor a stay of award shall proceed under the laws of the State of Tennessee</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>unless</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Protesting</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Party</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>posts</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>protest</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>bond,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Protesting</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Party</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>does</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>file this protest bond payable to the State with</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>a notice of protest regarding the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">procurement </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>process;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78651B67" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
-[...5 lines deleted...]
-    <w:p w14:paraId="59D94703" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="59D94703" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="220" w:right="346"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>AND,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>State</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>shall hold</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>protest</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>bond</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>at</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>least</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>eleven</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>(11)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>calendar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>days</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>after</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the date of the final determination of the protest by the chief procurement officer;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F861D05" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="7F861D05" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="263"/>
         <w:ind w:left="220" w:right="170"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">AND, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>if the Protesting Party appeals the chief procurement officer’s determination to the protest</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>committee,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>chief</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>procurement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>officer</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>shall</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>hold</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>protest</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>bond</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>until</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>instructed by the protest committee to either keep the bond or return it to the Protesting Party.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57144E56" w14:textId="3B2EEEF5" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="57144E56" w14:textId="3B2EEEF5" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C" w:rsidP="009219B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="263"/>
+        <w:spacing w:before="263" w:after="240"/>
         <w:ind w:left="220" w:right="346"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>NOW, THEREFORE</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>, this bond shall remain in full force and effect and shall be immediately</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>payable</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the State</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>after</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Protesting</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Party</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>had</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>opportunity</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">to oppose the payment of this bond and a finding by the </w:t>
       </w:r>
-      <w:r w:rsidR="00447D44">
+      <w:r w:rsidR="00447D44" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Chief Procurement Officer or the State P</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">rotest </w:t>
       </w:r>
-      <w:r w:rsidR="00447D44">
+      <w:r w:rsidR="00447D44" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>ommittee that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8793E2" w14:textId="77777777" w:rsidR="00447D44" w:rsidRDefault="00447D44">
-[...6 lines deleted...]
-    <w:p w14:paraId="410E2D75" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="410E2D75" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:spacing w:before="4" w:line="273" w:lineRule="auto"/>
         <w:ind w:right="663"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>The protest or other document was signed, before or after appeal to the chief procurement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>officer</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>protest</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>committee,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>violation</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Tenn.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Code</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Ann.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>§</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">12-3- </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>514(c);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F2B0C7" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="57F2B0C7" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
         </w:tabs>
         <w:spacing w:before="7"/>
         <w:ind w:left="939" w:hanging="359"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>protest</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>been</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>brought</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>pursued</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>bad</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>faith;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1474A2E1" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="1474A2E1" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="301"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>The affected state agency has suffered damages resulting in loss of funding, increased</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>expenditures,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>disruption</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>services;</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>protest</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>was</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>filed</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>bad</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>faith or in violation of Tenn. Code Ann. § 12-3-514(c); and the protest was not upheld;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59994A62" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="59994A62" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
         </w:tabs>
         <w:ind w:left="939" w:hanging="359"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>protest</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>does</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>state</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>its</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>face</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>valid</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>basis</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">protest; </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C777BA" w14:textId="0351E0DC" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="68C777BA" w14:textId="0351E0DC" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
         </w:tabs>
         <w:spacing w:before="38"/>
         <w:ind w:left="939" w:hanging="359"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>For</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>any</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>other</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>reason</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>approved</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00447D44">
+      <w:r w:rsidR="00447D44" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Chief Procurement Officer or the State</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00447D44">
+      <w:r w:rsidR="00447D44" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">rotest </w:t>
       </w:r>
-      <w:r w:rsidR="00447D44">
-        <w:rPr>
+      <w:r w:rsidR="00447D44" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ommittee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47490A83" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="47490A83" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="244"/>
         <w:ind w:left="345"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Otherwise,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>this</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>bond</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>shall</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>null</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>void.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58252BAA" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="58252BAA" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="264"/>
         <w:ind w:left="220"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>IN</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>WITNESS</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>WHEREOF,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Protesting</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Party and</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Surety</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>have</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>executed</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>this</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>instrument and each has affixed its name and signature by its duly authorized officers, on this</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>instrument</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and each has affixed its name and signature by its duly authorized officers, on this</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2508FE10" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
+    <w:p w14:paraId="2508FE10" w14:textId="109D438C" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="00504D2C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2480"/>
           <w:tab w:val="left" w:pos="5407"/>
           <w:tab w:val="left" w:pos="8777"/>
         </w:tabs>
         <w:spacing w:before="263" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="220" w:right="959"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the year </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>WITNESS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65077577" w14:textId="31987AA3" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="009219B6" w:rsidP="009219B6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4542"/>
+        </w:tabs>
+        <w:spacing w:before="480" w:line="263" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15734784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EE9D0B6" wp14:editId="6C4BEB0F">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67BB941A" wp14:editId="33CCB36B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>914704</wp:posOffset>
+                  <wp:posOffset>3651250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>822335</wp:posOffset>
+                  <wp:posOffset>316230</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2588260" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="12" name="Graphic 12" descr="Line to insert name of protesting party"/>
+                <wp:docPr id="13" name="Graphic 13">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2588260" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="2588260">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
@@ -9350,77 +12436,84 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7010">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6CF46835" id="Graphic 12" o:spid="_x0000_s1026" alt="Line to insert name of protesting party" style="position:absolute;margin-left:1in;margin-top:64.75pt;width:203.8pt;height:.1pt;z-index:15734784;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIcLnuDgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYumkd&#10;UJpOaBIIiRMbCHHLGrepSJyqybqOX4/hAjc/++n5e+V68k6MOMQukIL5LAOBVAfTUavgdfdwdQMi&#10;Jk1Gu0Co4IQR1tX5WakLE470guM2tYJDKBZagU2pL6SMtUWv4yz0SHxrwuB1Yjm00gz6yOHeyUWW&#10;raTXHfEHq3vcWKw/twevoBnxPZ2+srdH++zyj10Tmo15UuryYrq/A5FwSn9m+MFndKiYaR8OZKJw&#10;rJdL7pJ4WNzmINiR5/MViP3v5hpkVcr/HapvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AMUl56kTAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAIcLnuDgAAAACwEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
+              <v:shape w14:anchorId="2389F506" id="Graphic 13" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:287.5pt;margin-top:24.9pt;width:203.8pt;height:.1pt;z-index:251633152;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAHsYyyffAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdtZja&#10;xmyKFBTBk60i3rbZSTaYnQ3ZbZr66x1P9Ti8x5vvK9aT78SIQ2wDabidKRBIVbAtNRred083SxAx&#10;GbKmC4QaThhhXV5eFCa34UhvOG5TI3iEYm40uJT6XMpYOfQmzkKPxFkdBm8Sn0Mj7WCOPO47OVdq&#10;Ib1piT840+PGYfW9PXgN9Yif6fSjPp7da5d97epQb+yL1tdX0+MDiIRTOpfhD5/RoWSmfTiQjaLT&#10;kN1n7JI03K1YgQur5XwBYs+JUiDLQv43KH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;xSXnqRMCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAexjLJ98AAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15735296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67BB941A" wp14:editId="1A1ED5B2">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251623936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EE9D0B6" wp14:editId="30B1C7E0">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3659123</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>822335</wp:posOffset>
+                  <wp:posOffset>299085</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2588260" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="13" name="Graphic 13" descr="Line to insert name of surety"/>
+                <wp:docPr id="12" name="Graphic 12">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2588260" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="2588260">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
@@ -9429,201 +12522,166 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7010">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6CA45E38" id="Graphic 13" o:spid="_x0000_s1026" alt="Line to insert name of surety" style="position:absolute;margin-left:288.1pt;margin-top:64.75pt;width:203.8pt;height:.1pt;z-index:15735296;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAItp96zgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ1D6&#10;E+JUqBIIiRMtCHFz400cEa+j2E1Tnp6lFzjuzKfZmWI9uU6MOITWk4LbWQICqfKmpUbB2+7xZgki&#10;RE1Gd55QwQkDrMvLi0Lnxh/pFcdtbASHUMi1Ahtjn0sZKotOh5nvkdir/eB05HNopBn0kcNdJ9Mk&#10;mUunW+IPVve4sVh9bQ9OQT3iRzx9J+9P9qXLPne1rzfmWanrq+nhHkTEKf7B8Fufq0PJnfb+QCaI&#10;TkG2mKeMspGuMhBMrJZ3PGZ/VhYgy0L+31D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AMUl56kTAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAItp96zgAAAACwEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
+              <v:shape w14:anchorId="68EAEA19" id="Graphic 12" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:23.55pt;width:203.8pt;height:.1pt;z-index:-251692544;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEgGKl3dAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WVuqt2FAK&#10;KMRBCKlVpZ4KrSpuJt7EEfY6ik0I/fqaEz3uzGjmbb4anGU9dqHxJGE8EsCQSq8bqiV87V6fFsBC&#10;VKSV9YQSLhhgVdzf5SrT/kyf2G9jzVIJhUxJMDG2GeehNOhUGPkWKXmV75yK6exqrjt1TuXO8okQ&#10;M+5UQ2nBqBY3Bsvj9uQkVD3+xMuv+H4zH/Zlv6t8tdHvUj4+DOslsIhDvIXhip/QoUhMB38iHZiV&#10;kB6JEqbzMbDkTsV8BuxwFZ6BFzn/j1/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMUl&#10;56kTAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AEgGKl3dAAAABgEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
                 <v:path arrowok="t"/>
-                <w10:wrap anchorx="page"/>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Protesting</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>WITNESS:</w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t>Party)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>(Name</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Surety)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A324546" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00D61AAE">
+    <w:p w14:paraId="3312C5B7" w14:textId="4FDEB004" w:rsidR="00D61AAE" w:rsidRPr="009219B6" w:rsidRDefault="009219B6" w:rsidP="009219B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="600"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ADDED7B" wp14:editId="03FED242">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251700736" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1861C003" wp14:editId="5E6A282C">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>914704</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>184711</wp:posOffset>
+                  <wp:posOffset>388620</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2588260" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
-                <wp:docPr id="14" name="Graphic 14" descr="Line to enter authorized signature of protesting party"/>
+                <wp:wrapNone/>
+                <wp:docPr id="18" name="Graphic 18">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2588260" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="2588260">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
@@ -9632,77 +12690,538 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7010">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="626FEDF9" id="Graphic 14" o:spid="_x0000_s1026" alt="Line to enter authorized signature of protesting party" style="position:absolute;margin-left:1in;margin-top:14.55pt;width:203.8pt;height:.1pt;z-index:-15726080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAHbUAWffAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok9JU&#10;JcSpUCUQEidaUMXNjTdxRLyOYjdN+Xq2JzjO7Gj2TbGeXCdGHELrSUE6S0AgVd601Cj42D3frUCE&#10;qMnozhMqOGOAdXl9Vejc+BO947iNjeASCrlWYGPscylDZdHpMPM9Et9qPzgdWQ6NNIM+cbnr5DxJ&#10;ltLplviD1T1uLFbf26NTUI+4j+ef5PPFvnXZ16729ca8KnV7Mz09gog4xb8wXPAZHUpmOvgjmSA6&#10;1osFb4kK5g8pCA5kWboEcbgY9yDLQv5fUP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;xSXnqRMCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAdtQBZ98AAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
+              <v:shape w14:anchorId="1CD92C84" id="Graphic 18" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:30.6pt;width:203.8pt;height:.1pt;z-index:-251615744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhABDpsWfdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+AdrK/VWbBBN&#10;qxAHIaRWlXoCWlXcTLyJo9rrKDYh9OtrTvS4M6OZt8VqdJYN2IfWk4TZVABDqrxuqZHwuX99fAEW&#10;oiKtrCeUcMEAq3JyV6hc+zNtcdjFhqUSCrmSYGLscs5DZdCpMPUdUvJq3zsV09k3XPfqnMqd5XMh&#10;Mu5US2nBqA43Bquf3clJqAf8jpdf8fVmPuzTYV/7eqPfpXy4H9dLYBHHeAvDFT+hQ5mYjv5EOjAr&#10;IT0SJWSzObDkLsRzBux4FRbAy4L/xy//AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMUl&#10;56kTAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ABDpsWfdAAAABgEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B8EB891" wp14:editId="3FCE45D2">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251712000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73E48523" wp14:editId="0785F581">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3933444</wp:posOffset>
+                  <wp:posOffset>3535680</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>184711</wp:posOffset>
+                  <wp:posOffset>388620</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2588260" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="19" name="Graphic 19">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2588260" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2588260">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2587678" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7010">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="59F421C9" id="Graphic 19" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:278.4pt;margin-top:30.6pt;width:203.8pt;height:.1pt;z-index:-251604480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJdDXeDgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/IPYQG+NnGCb&#10;1rUcQiCl0FOTltKbYq0tU2llLMVx+vVVTs1xZ4eZN+V6soaNOPjOkYDlIgGGVDvVUSvg47B7eATm&#10;gyQljSMUcEEP62p2V8pCuTO947gPLYsh5AspQIfQF5z7WqOVfuF6pPhr3GBliOfQcjXIcwy3hq+S&#10;JOdWdhQbtOxxq7H+2Z+sgGbEr3D5TT5f9JvJvg+Na7bqVYj7+bR5BhZwCv9muOJHdKgi09GdSHlm&#10;BGRZHtGDgHy5AhYNT3maAjtehRR4VfLbBdUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AMUl56kTAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJdDXeDgAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(Authorized</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>signature</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Protesting</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Party)</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Signature</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>attorney-in-</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>fact)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D533CB3" w14:textId="5110D16E" w:rsidR="00D61AAE" w:rsidRPr="009219B6" w:rsidRDefault="00985FD0" w:rsidP="009219B6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4542"/>
+        </w:tabs>
+        <w:spacing w:before="600"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679232" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="498A71F7" wp14:editId="0D3F413B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>403225</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2588260" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="16" name="Graphic 16">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2588260" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2588260">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2587678" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7010">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="67A79E00" id="Graphic 16" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:31.75pt;width:203.8pt;height:.1pt;z-index:-251637248;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhACMSCIjdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SL1RG2hT&#10;FOJUqBJVJU60oKo3N97EEfY6it005etxT3DcmdHM22I5OssG7EPrScLDVABDqrxuqZHwuXu7fwYW&#10;oiKtrCeUcMEAy/L2plC59mf6wGEbG5ZKKORKgomxyzkPlUGnwtR3SMmrfe9UTGffcN2rcyp3lj8K&#10;kXGnWkoLRnW4Mlh9b09OQj3gPl5+xNfavNv5YVf7eqU3Uk7uxtcXYBHH+BeGK35ChzIxHf2JdGBW&#10;QnokSsie5sCSOxOLDNjxKiyAlwX/j1/+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMUl&#10;56kTAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ACMSCIjdAAAABgEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ADDED7B" wp14:editId="6B3E4FAF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3634740</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>387985</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2588260" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name="Graphic 14">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2588260" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2588260">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2587678" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7010">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="03D43C62" id="Graphic 14" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:286.2pt;margin-top:30.55pt;width:203.8pt;height:.1pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhACSBYKjgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s6WBj&#10;lKYTmgRC4rSNaeKWNW5TkThVk3UdT092gqPtT7+/v1iOzrIB+9B6kpBNBDCkyuuWGgmf29e7BbAQ&#10;FWllPaGEMwZYltdXhcq1P9Eah01sWAqhkCsJJsYu5zxUBp0KE98hpVvte6diGvuG616dUrizfCrE&#10;nDvVUvpgVIcrg9X35ugk1APu4/lH7N7Mh519bWtfr/S7lLc348szsIhj/IPhop/UoUxOB38kHZiV&#10;MHucPiRUwjzLgCXgaSFSucNlcQ+8LPj/BuUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AMUl56kTAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACSBYKjgAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>signatory)</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>attorney-in-</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>fact)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4C7486" w14:textId="59043E39" w:rsidR="00D61AAE" w:rsidRPr="008C5E9A" w:rsidRDefault="009219B6" w:rsidP="009219B6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4542"/>
+        </w:tabs>
+        <w:spacing w:before="600"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B8EB891" wp14:editId="27453FEB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>385445</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2588895" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
-                <wp:docPr id="15" name="Graphic 15" descr="Line to insert signature of attorney-in-fact"/>
+                <wp:wrapNone/>
+                <wp:docPr id="15" name="Graphic 15">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2588895" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="2588895">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
@@ -9711,182 +13230,84 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7010">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4FC61C73" id="Graphic 15" o:spid="_x0000_s1026" alt="Line to insert signature of attorney-in-fact" style="position:absolute;margin-left:309.7pt;margin-top:14.55pt;width:203.85pt;height:.1pt;z-index:-15725568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588895,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI2xeyEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SdM2MOMXQoMOA&#10;oivQDDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7e960VB4PUgCvkbDKVwjgNZeN2hfy+efyw&#10;kIKCcqWy4Ewhj4bk/er9u2XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiLu6xE1XH0&#10;1mbz6fRj1gGWHkEbIj5dD065SvGryujwrarIBGELydxCWjGt27hmq6XKd6h83egTDfUPLFrVOE56&#10;DrVWQYk9Nn+FahuNQFCFiYY2g6pqtEk1cDWz6ZtqXmvlTaqFm0P+3Cb6f2H18+HVv2CkTv4J9E/i&#10;jmSdp/zsiRs6YfoK24hl4qJPXTyeu2j6IDQfzm8Xi8WnWyk0+2bzu9TkTOXjXb2n8MVAiqMOTxQG&#10;DcrRUvVo6d6NJrKSUUObNAxSsIYoBWu4HTT0KsR7kVw0RXchEs9aOJgNJG94w5ypXbzWXaNiKTez&#10;GynGKhk7INiIabhXg5FSs31dnHWRxR3rmkaDwDblY2NtZEG42z5YFAcVBzN9sQ6O8AfMI4W1onrA&#10;JdcJZt1Jp0GaKNIWyuMLio6nuZD0a6/QSGG/Oh6XOPqjgaOxHQ0M9gHSA0kN4pyb/odCL2L6QgZW&#10;9hnGYVT5KFos/YyNNx183geomqhomqGB0WnDE5wKPL22+ESu9wl1+SesfgMAAP//AwBQSwMEFAAG&#10;AAgAAAAhADTms17eAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISFwQS1Om&#10;wUrTCSF24MTYEGevMW2hcaomawu/nvQEN388ev0430y2FQP1vnGsQS0SEMSlMw1XGt4O2+s7ED4g&#10;G2wdk4Zv8rApzs9yzIwb+ZWGfahEDGGfoYY6hC6T0pc1WfQL1xHH3YfrLYbY9pU0PY4x3LYyTZKV&#10;tNhwvFBjR481lV/7k9XwUzKOTg2kxqflS7q7+nx/3h60vryYHu5BBJrCHwyzflSHIjod3YmNF62G&#10;lVovI6ohXSsQM5Ckt7E6zpMbkEUu/79Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDI&#10;2xeyEwIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQA05rNe3gAAAAoBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" path="m,l2588313,e" filled="f" strokeweight=".19472mm">
+              <v:shape w14:anchorId="68D91FA4" id="Graphic 15" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:30.35pt;width:203.85pt;height:.1pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588895,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI2xeyEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SdM2MOMXQoMOA&#10;oivQDDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7e960VB4PUgCvkbDKVwjgNZeN2hfy+efyw&#10;kIKCcqWy4Ewhj4bk/er9u2XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiLu6xE1XH0&#10;1mbz6fRj1gGWHkEbIj5dD065SvGryujwrarIBGELydxCWjGt27hmq6XKd6h83egTDfUPLFrVOE56&#10;DrVWQYk9Nn+FahuNQFCFiYY2g6pqtEk1cDWz6ZtqXmvlTaqFm0P+3Cb6f2H18+HVv2CkTv4J9E/i&#10;jmSdp/zsiRs6YfoK24hl4qJPXTyeu2j6IDQfzm8Xi8WnWyk0+2bzu9TkTOXjXb2n8MVAiqMOTxQG&#10;DcrRUvVo6d6NJrKSUUObNAxSsIYoBWu4HTT0KsR7kVw0RXchEs9aOJgNJG94w5ypXbzWXaNiKTez&#10;GynGKhk7INiIabhXg5FSs31dnHWRxR3rmkaDwDblY2NtZEG42z5YFAcVBzN9sQ6O8AfMI4W1onrA&#10;JdcJZt1Jp0GaKNIWyuMLio6nuZD0a6/QSGG/Oh6XOPqjgaOxHQ0M9gHSA0kN4pyb/odCL2L6QgZW&#10;9hnGYVT5KFos/YyNNx183geomqhomqGB0WnDE5wKPL22+ESu9wl1+SesfgMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGd9s5ncAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFzQlnaa&#10;NihNJ4TYgROwoZ29xrSFxqmarC38erwT3Pz8rPc+55vJtWqgPjSeDaTzBBRx6W3DlYH3/XZ2CypE&#10;ZIutZzLwTQE2xeVFjpn1I7/RsIuVkhAOGRqoY+wyrUNZk8Mw9x2xeB++dxhF9pW2PY4S7lq9SJKV&#10;dtiwNNTY0WNN5dfu5Az8lIyjTwdKx6fly+L15vPwvN0bc301PdyDijTFv2M44ws6FMJ09Ce2QbUG&#10;5JFoYJWsQYm7TNYyHM+LO9BFrv/jF78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyNsX&#10;shMCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;Z32zmdwAAAAGAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l2588313,e" filled="f" strokeweight=".19472mm">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...105 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="498A71F7" wp14:editId="6A6AE419">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251688448" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2361C968" wp14:editId="725D8710">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>914704</wp:posOffset>
+                  <wp:posOffset>3657600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>181957</wp:posOffset>
+                  <wp:posOffset>385445</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2588260" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
-                <wp:docPr id="16" name="Graphic 16" descr="Line to insert name of signatory"/>
+                <wp:wrapNone/>
+                <wp:docPr id="17" name="Graphic 17">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2588260" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="2588260">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
@@ -9895,448 +13316,139 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7010">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="53639CF2" id="Graphic 16" o:spid="_x0000_s1026" alt="Line to insert name of signatory" style="position:absolute;margin-left:1in;margin-top:14.35pt;width:203.8pt;height:.1pt;z-index:-15725056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKcUQzbfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo06op&#10;JcSpUCUQEidaUNWbG2/iiHgdxW6a8vVsT+U4s6PZN/lqdK0YsA+NJwXTSQICqfSmoVrB1/b1YQki&#10;RE1Gt55QwRkDrIrbm1xnxp/oE4dNrAWXUMi0Ahtjl0kZSotOh4nvkPhW+d7pyLKvpen1ictdK2dJ&#10;spBON8QfrO5wbbH82RydgmrAXTz/Jt9v9qNN99vKV2vzrtT93fjyDCLiGK9huOAzOhTMdPBHMkG0&#10;rOdz3hIVzJaPIDiQptMFiMPFeAJZ5PL/guIPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;xSXnqRMCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEApxRDNt8AAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
+              <v:shape w14:anchorId="560EEF5C" id="Graphic 17" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:4in;margin-top:30.35pt;width:203.8pt;height:.1pt;z-index:-251628032;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2588260,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFJeepEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLAmMOMXQoMOA&#10;oivQFjsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7f9a0VR4PUgCvkbDKVwjgNZeP2hXx7ffi0&#10;koKCcqWy4EwhT4bk3ebjh3XnczOHGmxpUHAQR3nnC1mH4PMsI12bVtEEvHHsrABbFXiL+6xE1XH0&#10;1mbz6XSRdYClR9CGiE+3g1NuUvyqMjp8ryoyQdhCMreQVkzrLq7ZZq3yPSpfN/pMQ/0Di1Y1jpNe&#10;Qm1VUOKAzV+h2kYjEFRhoqHNoKoabVINXM1s+q6al1p5k2rh5pC/tIn+X1j9dHzxzxipk38E/ZO4&#10;I1nnKb944obOmL7CNmKZuOhTF0+XLpo+CM2H88+r1XzBzdbsm82XqcmZyse7+kDhq4EURx0fKQwa&#10;lKOl6tHSvRtNZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7koknrVwNK+QvOEdc6Z29Vp3i+JSlosl&#10;j/BYJWMHBBsxDfdqMFJqtm+Lsy6yWLKuaTQIbFM+NNZGFoT73b1FcVRxMNMX6+AIf8A8Utgqqgdc&#10;cp1h1p11GqSJIu2gPD2j6HiaC0m/DgqNFPab43GJoz8aOBq70cBg7yE9kNQgzvna/1DoRUxfyMDK&#10;PsE4jCofRYulX7DxpoMvhwBVExVNMzQwOm94glOB59cWn8jtPqGu/4TNbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAG5RzgzgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrkbhRG1DT&#10;NsSpqkogpJ5oQYibG2/iCHsdxW6a9utxT3CcndHsm2I1OssG7EPrScLDVABDqrxuqZHwsX+5XwAL&#10;UZFW1hNKOGOAVTm5KVSu/YnecdjFhqUSCrmSYGLscs5DZdCpMPUdUvJq3zsVk+wbrnt1SuXO8kch&#10;Mu5US+mDUR1uDFY/u6OTUA/4Fc8X8flqtnb2va99vdFvUt7djutnYBHH+BeGK35ChzIxHfyRdGBW&#10;wmyepS1RQibmwFJguXjKgB2uhyXwsuD/F5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AMUl56kTAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAG5RzgzgAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l2587678,e" filled="f" strokeweight=".19472mm">
                 <v:path arrowok="t"/>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...107 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Title of </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>signatory)</w:t>
       </w:r>
-      <w:r>
-[...221 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>(Surety’s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Tennessee</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>license</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00504D2C" w:rsidRPr="008C5E9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>number)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D61AAE">
+    <w:sectPr w:rsidR="00D61AAE" w:rsidRPr="008C5E9A">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="880" w:right="1220" w:bottom="280" w:left="1220" w:header="690" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79C49FB4" w14:textId="77777777" w:rsidR="00042DBB" w:rsidRDefault="00042DBB">
+    <w:p w14:paraId="1FF7528D" w14:textId="77777777" w:rsidR="000A02A8" w:rsidRDefault="000A02A8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A94454C" w14:textId="77777777" w:rsidR="00042DBB" w:rsidRDefault="00042DBB">
+    <w:p w14:paraId="5F15577C" w14:textId="77777777" w:rsidR="000A02A8" w:rsidRDefault="000A02A8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Schoolbook">
@@ -10350,188 +13462,234 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10863794" w14:textId="77777777" w:rsidR="00042DBB" w:rsidRDefault="00042DBB">
+    <w:p w14:paraId="224FB744" w14:textId="77777777" w:rsidR="000A02A8" w:rsidRDefault="000A02A8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D85C3CC" w14:textId="77777777" w:rsidR="00042DBB" w:rsidRDefault="00042DBB">
+    <w:p w14:paraId="2DA05CDC" w14:textId="77777777" w:rsidR="000A02A8" w:rsidRDefault="000A02A8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="13609D6A" w14:textId="2B22EF37" w:rsidR="00FB201F" w:rsidRPr="00DE2F9A" w:rsidRDefault="00FB201F" w:rsidP="00FB201F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>NOTE: Any other records not contained in the Procurement File may be obtained by submitting an Open Records Act Request through the following link:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:tooltip="Department of General Services Public Records Request" w:history="1">
+        <w:r w:rsidRPr="00EA4C0F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.tn.gov/generalservices/about-dgs/public-records-requests.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3AAE3763" w14:textId="7C83A20D" w:rsidR="00FB201F" w:rsidRDefault="00FB201F">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23527017" w14:textId="77777777" w:rsidR="00D61AAE" w:rsidRDefault="00504D2C">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487495168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3635A53C" wp14:editId="0BE5E187">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3635A53C" wp14:editId="0BE5E187">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6048375</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>466724</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="831215" cy="200025"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="831215" cy="200025"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6935ECBD" w14:textId="082F5DA0" w:rsidR="00D61AAE" w:rsidRPr="00D50EC5" w:rsidRDefault="00AF19D4" w:rsidP="006368C8">
+                        <w:p w14:paraId="6935ECBD" w14:textId="7FBC06BA" w:rsidR="00D61AAE" w:rsidRPr="00D50EC5" w:rsidRDefault="003A224C" w:rsidP="006368C8">
                           <w:pPr>
                             <w:spacing w:line="162" w:lineRule="exact"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:sz w:val="14"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00D50EC5">
+                          <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="14"/>
                             </w:rPr>
-                            <w:t>12-18-25</w:t>
+                            <w:t>08-10-26</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3635A53C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 1" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:476.25pt;margin-top:36.75pt;width:65.45pt;height:15.75pt;z-index:-15821312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbxsY9kgEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPtO1i+b512tWgVNV3BrkBI&#10;K0BaeADXsZuI2GNm3CZ9e8Zu2iK4IS7OOB5/8/14/Tj5QRwsUg+hkctFJYUNBto+7Br5/duH2wcp&#10;KOnQ6gGCbeTRknzc3LxZj7G2K+hgaC0KBglUj7GRXUqxVopMZ72mBUQb+NABep14izvVoh4Z3Q9q&#10;VVVv1QjYRgRjifjv8+lQbgq+c9akL86RTWJoJHNLZcWybvOqNmtd71DHrjczDf0PLLzuAw+9QD3r&#10;pMUe+7+gfG8QCFxaGPAKnOuNLRpYzbL6Q81rp6MtWtgciheb6P/Bms+H1/gVRZrew8QBFhEUX8D8&#10;IPZGjZHquSd7SjVxdxY6OfT5yxIEX2Rvjxc/7ZSE4Z8Pd8vV8l4Kw0ccVrW6z36r6+WIlD5a8CIX&#10;jUSOqxDQhxdKp9Zzy8zlND4TSdN24pZcbqE9soaRY2wk/dxrtFIMnwL7lDM/F3gutucC0/AE5WVk&#10;KQHe7RO4vky+4s6TOYDCfX4sOeHf96Xr+qQ3vwAAAP//AwBQSwMEFAAGAAgAAAAhAB87YzrgAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sYaNj65pOE4ITEqIrhx3Txmuj&#10;NU5psq28PekJTrblT78/Z9vRduyCgzeOJDzOBDCk2mlDjYSv8u1hBcwHRVp1jlDCD3rY5rc3mUq1&#10;u1KBl31oWAwhnyoJbQh9yrmvW7TKz1yPFHdHN1gV4jg0XA/qGsNtx+dCLLlVhuKFVvX40mJ92p+t&#10;hN2Bilfz/VF9FsfClOVa0PvyJOX93bjbAAs4hj8YJv2oDnl0qtyZtGedhHUyTyIq4XkR6wSI1eIJ&#10;WDV1iQCeZ/z/D/kvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANvGxj2SAQAAGgMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB87YzrgAAAACwEA&#10;AA8AAAAAAAAAAAAAAAAA7AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:476.25pt;margin-top:36.75pt;width:65.45pt;height:15.75pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbxsY9kgEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPtO1i+b512tWgVNV3BrkBI&#10;K0BaeADXsZuI2GNm3CZ9e8Zu2iK4IS7OOB5/8/14/Tj5QRwsUg+hkctFJYUNBto+7Br5/duH2wcp&#10;KOnQ6gGCbeTRknzc3LxZj7G2K+hgaC0KBglUj7GRXUqxVopMZ72mBUQb+NABep14izvVoh4Z3Q9q&#10;VVVv1QjYRgRjifjv8+lQbgq+c9akL86RTWJoJHNLZcWybvOqNmtd71DHrjczDf0PLLzuAw+9QD3r&#10;pMUe+7+gfG8QCFxaGPAKnOuNLRpYzbL6Q81rp6MtWtgciheb6P/Bms+H1/gVRZrew8QBFhEUX8D8&#10;IPZGjZHquSd7SjVxdxY6OfT5yxIEX2Rvjxc/7ZSE4Z8Pd8vV8l4Kw0ccVrW6z36r6+WIlD5a8CIX&#10;jUSOqxDQhxdKp9Zzy8zlND4TSdN24pZcbqE9soaRY2wk/dxrtFIMnwL7lDM/F3gutucC0/AE5WVk&#10;KQHe7RO4vky+4s6TOYDCfX4sOeHf96Xr+qQ3vwAAAP//AwBQSwMEFAAGAAgAAAAhAB87YzrgAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sYaNj65pOE4ITEqIrhx3Txmuj&#10;NU5psq28PekJTrblT78/Z9vRduyCgzeOJDzOBDCk2mlDjYSv8u1hBcwHRVp1jlDCD3rY5rc3mUq1&#10;u1KBl31oWAwhnyoJbQh9yrmvW7TKz1yPFHdHN1gV4jg0XA/qGsNtx+dCLLlVhuKFVvX40mJ92p+t&#10;hN2Bilfz/VF9FsfClOVa0PvyJOX93bjbAAs4hj8YJv2oDnl0qtyZtGedhHUyTyIq4XkR6wSI1eIJ&#10;WDV1iQCeZ/z/D/kvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANvGxj2SAQAAGgMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB87YzrgAAAACwEA&#10;AA8AAAAAAAAAAAAAAAAA7AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6935ECBD" w14:textId="082F5DA0" w:rsidR="00D61AAE" w:rsidRPr="00D50EC5" w:rsidRDefault="00AF19D4" w:rsidP="006368C8">
+                  <w:p w14:paraId="6935ECBD" w14:textId="7FBC06BA" w:rsidR="00D61AAE" w:rsidRPr="00D50EC5" w:rsidRDefault="003A224C" w:rsidP="006368C8">
                     <w:pPr>
                       <w:spacing w:line="162" w:lineRule="exact"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00D50EC5">
+                    <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
-                      <w:t>12-18-25</w:t>
+                      <w:t>08-10-26</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A21BAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77AA2EDC"/>
     <w:lvl w:ilvl="0" w:tplc="247AB6D6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10725,51 +13883,50 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="574C3771"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BF41B98"/>
     <w:lvl w:ilvl="0" w:tplc="F0DE2102">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="941" w:hanging="361"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Century Schoolbook" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B9162EB6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1826" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -11074,51 +14231,50 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BEA200F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C60D2AE"/>
     <w:lvl w:ilvl="0" w:tplc="FC169208">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="941" w:hanging="361"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:eastAsia="Century Schoolbook" w:hAnsi="Open Sans" w:cs="Open Sans" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D2BC1A98">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1826" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -11239,138 +14395,190 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D61AAE"/>
     <w:rsid w:val="00041E06"/>
     <w:rsid w:val="00042DBB"/>
+    <w:rsid w:val="00051567"/>
+    <w:rsid w:val="000A02A8"/>
     <w:rsid w:val="000C61EA"/>
     <w:rsid w:val="000F316F"/>
     <w:rsid w:val="00116361"/>
     <w:rsid w:val="001275BF"/>
+    <w:rsid w:val="00134E12"/>
     <w:rsid w:val="00135DC8"/>
     <w:rsid w:val="001531A3"/>
+    <w:rsid w:val="00176DAF"/>
     <w:rsid w:val="00184FE4"/>
+    <w:rsid w:val="00191894"/>
+    <w:rsid w:val="001B57E4"/>
     <w:rsid w:val="001D56A2"/>
+    <w:rsid w:val="001E59B7"/>
     <w:rsid w:val="001F484C"/>
     <w:rsid w:val="002115B4"/>
     <w:rsid w:val="00246273"/>
     <w:rsid w:val="00247A86"/>
     <w:rsid w:val="00262054"/>
     <w:rsid w:val="00290602"/>
     <w:rsid w:val="00291E54"/>
     <w:rsid w:val="002B39A8"/>
     <w:rsid w:val="002D2D05"/>
-    <w:rsid w:val="002E53CF"/>
     <w:rsid w:val="002F23D5"/>
     <w:rsid w:val="002F265A"/>
+    <w:rsid w:val="003169F4"/>
     <w:rsid w:val="0033084B"/>
     <w:rsid w:val="00343EB5"/>
     <w:rsid w:val="00366B82"/>
+    <w:rsid w:val="003A224C"/>
+    <w:rsid w:val="003C4004"/>
     <w:rsid w:val="003C59A3"/>
+    <w:rsid w:val="003E5721"/>
+    <w:rsid w:val="00431930"/>
     <w:rsid w:val="00447D44"/>
     <w:rsid w:val="00480A11"/>
     <w:rsid w:val="004B2DC0"/>
+    <w:rsid w:val="004B6293"/>
     <w:rsid w:val="00504D2C"/>
     <w:rsid w:val="00512868"/>
+    <w:rsid w:val="005129A6"/>
     <w:rsid w:val="00525088"/>
     <w:rsid w:val="00566937"/>
+    <w:rsid w:val="005B7401"/>
     <w:rsid w:val="005C7CA8"/>
+    <w:rsid w:val="006306B6"/>
     <w:rsid w:val="006368C8"/>
+    <w:rsid w:val="006471A9"/>
+    <w:rsid w:val="00671076"/>
     <w:rsid w:val="00674305"/>
+    <w:rsid w:val="006848BB"/>
     <w:rsid w:val="006F0E29"/>
+    <w:rsid w:val="00723E9C"/>
     <w:rsid w:val="007443B8"/>
+    <w:rsid w:val="00790CCD"/>
+    <w:rsid w:val="007C6186"/>
+    <w:rsid w:val="007F4022"/>
     <w:rsid w:val="00811977"/>
     <w:rsid w:val="00821BF1"/>
+    <w:rsid w:val="0083775F"/>
     <w:rsid w:val="00842C79"/>
     <w:rsid w:val="00844580"/>
+    <w:rsid w:val="008475F6"/>
     <w:rsid w:val="008654A5"/>
+    <w:rsid w:val="00874CBB"/>
+    <w:rsid w:val="008A7772"/>
     <w:rsid w:val="008B2F7F"/>
+    <w:rsid w:val="008B5393"/>
+    <w:rsid w:val="008C5E9A"/>
     <w:rsid w:val="008C7D77"/>
     <w:rsid w:val="008E256B"/>
+    <w:rsid w:val="008F24DB"/>
     <w:rsid w:val="008F6BE8"/>
     <w:rsid w:val="008F755C"/>
+    <w:rsid w:val="008F7985"/>
     <w:rsid w:val="00905300"/>
+    <w:rsid w:val="009219B6"/>
+    <w:rsid w:val="00985FD0"/>
     <w:rsid w:val="009C117F"/>
+    <w:rsid w:val="009C54BC"/>
     <w:rsid w:val="009C6995"/>
+    <w:rsid w:val="009E7498"/>
     <w:rsid w:val="009F7FE3"/>
+    <w:rsid w:val="00A16EEA"/>
     <w:rsid w:val="00A50626"/>
     <w:rsid w:val="00A959E7"/>
+    <w:rsid w:val="00AC0226"/>
     <w:rsid w:val="00AD30F0"/>
     <w:rsid w:val="00AF19D4"/>
     <w:rsid w:val="00AF3DAE"/>
     <w:rsid w:val="00B25973"/>
     <w:rsid w:val="00B81A4B"/>
+    <w:rsid w:val="00BA253B"/>
     <w:rsid w:val="00BB26E0"/>
     <w:rsid w:val="00BB73B9"/>
     <w:rsid w:val="00BC5726"/>
     <w:rsid w:val="00BD7777"/>
     <w:rsid w:val="00C04AB1"/>
     <w:rsid w:val="00C15131"/>
     <w:rsid w:val="00C21362"/>
     <w:rsid w:val="00C27771"/>
     <w:rsid w:val="00C31531"/>
     <w:rsid w:val="00C33AE6"/>
+    <w:rsid w:val="00C62507"/>
+    <w:rsid w:val="00C740F2"/>
     <w:rsid w:val="00C915EF"/>
     <w:rsid w:val="00CC30E9"/>
+    <w:rsid w:val="00CC66D8"/>
     <w:rsid w:val="00CE3A3A"/>
+    <w:rsid w:val="00CF2559"/>
     <w:rsid w:val="00D0241E"/>
+    <w:rsid w:val="00D069CB"/>
     <w:rsid w:val="00D279D8"/>
     <w:rsid w:val="00D50EC5"/>
     <w:rsid w:val="00D61AAE"/>
+    <w:rsid w:val="00D672F0"/>
     <w:rsid w:val="00D756D1"/>
     <w:rsid w:val="00D779D2"/>
     <w:rsid w:val="00D85BBD"/>
     <w:rsid w:val="00D86C62"/>
     <w:rsid w:val="00DA7D6E"/>
     <w:rsid w:val="00DB2E22"/>
     <w:rsid w:val="00DC1C0B"/>
+    <w:rsid w:val="00DC7129"/>
+    <w:rsid w:val="00DD4CB9"/>
     <w:rsid w:val="00DE2F9A"/>
+    <w:rsid w:val="00E0271F"/>
+    <w:rsid w:val="00E16F8E"/>
     <w:rsid w:val="00E44F16"/>
+    <w:rsid w:val="00E83097"/>
+    <w:rsid w:val="00EA4C0F"/>
     <w:rsid w:val="00EA6C7F"/>
+    <w:rsid w:val="00EC1E0E"/>
     <w:rsid w:val="00EF18D2"/>
+    <w:rsid w:val="00F20EF3"/>
     <w:rsid w:val="00F24D58"/>
     <w:rsid w:val="00F64844"/>
     <w:rsid w:val="00FB201F"/>
+    <w:rsid w:val="00FE5F92"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="45A97C76"/>
@@ -11783,60 +14991,61 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="275" w:lineRule="exact"/>
       <w:ind w:left="67" w:right="63"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="008475F6"/>
     <w:pPr>
       <w:spacing w:before="263"/>
       <w:ind w:left="67"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
-      <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -12618,51 +15827,55 @@
                     <w:div w:id="589434748">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TN.CPO.Protests@tn.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TN.CPO.Protests@tn.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teamtn.gov/cpo/resources.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tn.gov/generalservices/about-dgs/public-records-requests.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12908,83 +16121,84 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8887</Characters>
+  <Pages>7</Pages>
+  <Words>2115</Words>
+  <Characters>12062</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10425</CharactersWithSpaces>
+  <CharactersWithSpaces>14149</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Colleen Mallea</dc:creator>
+  <dc:title>NOIA and Protest Procedures</dc:title>
+  <dc:creator>State of Tennessee Central Procurement Office</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-05-03T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2024-05-07T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
 </Properties>
 </file>