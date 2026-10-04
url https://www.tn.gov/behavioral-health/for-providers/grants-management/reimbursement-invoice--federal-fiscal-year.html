--- v0 (2026-04-07)
+++ v1 (2026-10-04)
@@ -2,157 +2,159 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Fiscal\Staff-Active\Bill\ZZ - BJ\Invoice Templates\FY2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Fiscal\Staff-Active\Bill\ZZ - BJ\Invoice Templates\FY2027\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{305E4810-CAB9-4C24-A135-0C06B020ADC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9FE5DC6E-CE8D-472F-8E25-BBAC1A0DE42B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="770" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-1980" windowWidth="29040" windowHeight="15720" tabRatio="770" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="54" r:id="rId1"/>
     <sheet name="Example" sheetId="53" r:id="rId2"/>
-    <sheet name="OCT" sheetId="51" r:id="rId3"/>
-[...10 lines deleted...]
-    <sheet name="SEPT" sheetId="49" r:id="rId14"/>
+    <sheet name="Oct" sheetId="51" r:id="rId3"/>
+    <sheet name="Nov" sheetId="16" r:id="rId4"/>
+    <sheet name="Dec" sheetId="40" r:id="rId5"/>
+    <sheet name="Jan" sheetId="41" r:id="rId6"/>
+    <sheet name="Feb" sheetId="42" r:id="rId7"/>
+    <sheet name="Mar" sheetId="43" r:id="rId8"/>
+    <sheet name="Apr" sheetId="44" r:id="rId9"/>
+    <sheet name="May" sheetId="45" r:id="rId10"/>
+    <sheet name="Jun" sheetId="46" r:id="rId11"/>
+    <sheet name="Jul" sheetId="47" r:id="rId12"/>
+    <sheet name="Aug" sheetId="48" r:id="rId13"/>
+    <sheet name="Sept" sheetId="49" r:id="rId14"/>
     <sheet name="13" sheetId="50" state="hidden" r:id="rId15"/>
     <sheet name="Sheet1" sheetId="52" state="hidden" r:id="rId16"/>
   </sheets>
   <calcPr calcId="191029" fullPrecision="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K23" i="51" l="1"/>
+  <c r="K40" i="50" l="1"/>
+  <c r="K23" i="51"/>
   <c r="C9" i="16"/>
   <c r="C10" i="16"/>
   <c r="K40" i="16"/>
   <c r="E30" i="51"/>
   <c r="E30" i="16"/>
   <c r="E32" i="53"/>
   <c r="E30" i="53"/>
   <c r="F29" i="53"/>
   <c r="F31" i="53" s="1"/>
   <c r="D29" i="53"/>
   <c r="D31" i="53" s="1"/>
   <c r="D33" i="53" s="1"/>
   <c r="E28" i="53"/>
   <c r="E27" i="53"/>
   <c r="E26" i="53"/>
   <c r="E25" i="53"/>
   <c r="E24" i="53"/>
   <c r="E23" i="53"/>
   <c r="E22" i="53"/>
   <c r="E21" i="53"/>
   <c r="E29" i="53"/>
   <c r="E31" i="53" s="1"/>
   <c r="E33" i="53" s="1"/>
   <c r="K1" i="50"/>
   <c r="B16" i="16"/>
   <c r="K40" i="49"/>
   <c r="K1" i="49"/>
   <c r="K1" i="48"/>
   <c r="K40" i="48"/>
   <c r="K40" i="47"/>
   <c r="K1" i="47"/>
   <c r="K40" i="46"/>
   <c r="K1" i="46"/>
   <c r="K1" i="45"/>
   <c r="K40" i="45"/>
   <c r="K40" i="44"/>
   <c r="K1" i="44"/>
   <c r="K40" i="43"/>
   <c r="K1" i="43"/>
   <c r="K40" i="42"/>
   <c r="K1" i="42"/>
   <c r="K40" i="41"/>
   <c r="K1" i="41"/>
   <c r="K1" i="40"/>
   <c r="K40" i="40"/>
   <c r="K1" i="16"/>
   <c r="G7" i="52"/>
-  <c r="G8" i="52"/>
+  <c r="G8" i="52" s="1"/>
   <c r="G9" i="52" s="1"/>
   <c r="G10" i="52" s="1"/>
   <c r="G11" i="52" s="1"/>
   <c r="J7" i="51"/>
   <c r="J6" i="52"/>
   <c r="L6" i="52" s="1"/>
   <c r="J8" i="51" s="1"/>
   <c r="I6" i="52"/>
   <c r="E20" i="51"/>
   <c r="D32" i="16"/>
   <c r="D30" i="16"/>
   <c r="D20" i="16"/>
   <c r="D21" i="16"/>
   <c r="D22" i="16"/>
   <c r="D23" i="16"/>
   <c r="D24" i="16"/>
   <c r="D25" i="16"/>
   <c r="D26" i="16"/>
   <c r="D27" i="16"/>
   <c r="D28" i="16"/>
   <c r="D19" i="16"/>
   <c r="B17" i="16"/>
   <c r="B18" i="16"/>
   <c r="C11" i="16"/>
   <c r="J10" i="16"/>
@@ -649,103 +651,104 @@
   <c r="D33" i="49" s="1"/>
   <c r="E21" i="47"/>
   <c r="E19" i="45" l="1"/>
   <c r="E29" i="44"/>
   <c r="E21" i="48"/>
   <c r="E19" i="46" l="1"/>
   <c r="E29" i="45"/>
   <c r="E21" i="49"/>
   <c r="E19" i="47" l="1"/>
   <c r="E29" i="46"/>
   <c r="E21" i="50"/>
   <c r="E19" i="48" l="1"/>
   <c r="E29" i="47"/>
   <c r="E19" i="49" l="1"/>
   <c r="E29" i="48"/>
   <c r="E19" i="50" l="1"/>
   <c r="E29" i="50" s="1"/>
   <c r="E29" i="49"/>
   <c r="F31" i="16"/>
   <c r="H19" i="16" l="1"/>
   <c r="K29" i="16"/>
   <c r="F33" i="16"/>
   <c r="C6" i="40" l="1"/>
   <c r="C6" i="41" s="1"/>
   <c r="C6" i="42" s="1"/>
-  <c r="C6" i="44" s="1"/>
-[...5 lines deleted...]
-  <c r="C6" i="50" s="1"/>
   <c r="C8" i="40"/>
   <c r="C8" i="41" s="1"/>
   <c r="C8" i="42" s="1"/>
   <c r="C8" i="43" s="1"/>
   <c r="C8" i="44" s="1"/>
   <c r="C8" i="45" s="1"/>
   <c r="C8" i="46" s="1"/>
   <c r="C8" i="47" s="1"/>
   <c r="C8" i="48" s="1"/>
   <c r="C8" i="49" s="1"/>
   <c r="C8" i="50" s="1"/>
   <c r="C11" i="40"/>
   <c r="C11" i="41" s="1"/>
   <c r="C11" i="42" s="1"/>
   <c r="C11" i="43" s="1"/>
   <c r="C11" i="44" s="1"/>
   <c r="C11" i="45" s="1"/>
   <c r="C11" i="46" s="1"/>
   <c r="C11" i="47" s="1"/>
   <c r="C11" i="48" s="1"/>
   <c r="C7" i="40"/>
   <c r="C7" i="41" s="1"/>
   <c r="C7" i="42" s="1"/>
   <c r="C7" i="43" s="1"/>
   <c r="C7" i="44" s="1"/>
   <c r="C7" i="45" s="1"/>
   <c r="C7" i="46" s="1"/>
   <c r="C7" i="47" s="1"/>
   <c r="C7" i="48" s="1"/>
   <c r="C7" i="49" s="1"/>
   <c r="C7" i="50" s="1"/>
   <c r="K23" i="16"/>
   <c r="C9" i="40"/>
   <c r="C9" i="41" s="1"/>
   <c r="C9" i="42" s="1"/>
   <c r="C9" i="43" s="1"/>
   <c r="C9" i="44" s="1"/>
   <c r="C9" i="45" s="1"/>
   <c r="C9" i="46" s="1"/>
   <c r="C9" i="47" s="1"/>
   <c r="C9" i="48" s="1"/>
   <c r="C9" i="49" s="1"/>
   <c r="C9" i="50" s="1"/>
   <c r="C10" i="40"/>
   <c r="C10" i="41" s="1"/>
-  <c r="C11" i="49" l="1"/>
+  <c r="C6" i="43" l="1"/>
+  <c r="C6" i="44" s="1"/>
+  <c r="C6" i="45" s="1"/>
+  <c r="C6" i="46" s="1"/>
+  <c r="C6" i="47" s="1"/>
+  <c r="C6" i="48" s="1"/>
+  <c r="C6" i="49" s="1"/>
+  <c r="C6" i="50" s="1"/>
+  <c r="C11" i="49"/>
   <c r="C11" i="50" s="1"/>
   <c r="C10" i="42"/>
   <c r="K23" i="41"/>
   <c r="K23" i="40"/>
   <c r="K23" i="42" l="1"/>
   <c r="C10" i="43"/>
   <c r="K23" i="43" l="1"/>
   <c r="C10" i="44"/>
   <c r="C10" i="45" l="1"/>
   <c r="K23" i="44"/>
   <c r="C10" i="46" l="1"/>
   <c r="K23" i="45"/>
   <c r="K23" i="46" l="1"/>
   <c r="C10" i="47"/>
   <c r="K23" i="47" l="1"/>
   <c r="C10" i="48"/>
   <c r="K23" i="48" l="1"/>
   <c r="C10" i="49"/>
   <c r="C10" i="50" s="1"/>
   <c r="K23" i="50" l="1"/>
   <c r="K23" i="49"/>
   <c r="J9" i="40"/>
   <c r="J9" i="41" s="1"/>
   <c r="J9" i="42" s="1"/>
   <c r="J9" i="43" s="1"/>
@@ -798,51 +801,51 @@
   <c r="E33" i="43" s="1"/>
   <c r="E30" i="45" l="1"/>
   <c r="E31" i="44"/>
   <c r="E33" i="44" s="1"/>
   <c r="E31" i="45" l="1"/>
   <c r="E33" i="45" s="1"/>
   <c r="E30" i="46"/>
   <c r="E31" i="46" l="1"/>
   <c r="E33" i="46" s="1"/>
   <c r="E30" i="47"/>
   <c r="E31" i="47" l="1"/>
   <c r="E33" i="47" s="1"/>
   <c r="E30" i="48"/>
   <c r="E30" i="49" l="1"/>
   <c r="E31" i="48"/>
   <c r="E33" i="48" s="1"/>
   <c r="E31" i="49" l="1"/>
   <c r="E33" i="49" s="1"/>
   <c r="E30" i="50"/>
   <c r="E31" i="50" s="1"/>
   <c r="E33" i="50" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="925" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="926" uniqueCount="123">
   <si>
     <t>STATE OF TENNESSEE</t>
   </si>
   <si>
     <t>INVOICE FOR REIMBURSEMENT</t>
   </si>
   <si>
     <t>PROGRAM NAME:</t>
   </si>
   <si>
     <t>AMOUNT DUE</t>
   </si>
   <si>
     <t xml:space="preserve">INTEREST  </t>
   </si>
   <si>
     <t xml:space="preserve">INSURANCE        </t>
   </si>
   <si>
     <t xml:space="preserve">DEPRECIATION           </t>
   </si>
   <si>
     <t>TOTAL DIRECT PROGRAM EXPENSES</t>
   </si>
   <si>
@@ -1107,114 +1110,102 @@
   <si>
     <t>GRANTEE REFERENCE #:</t>
   </si>
   <si>
     <t>TIMELY FILED, ERROR FREE INVOICES SPEED UP PAYMENT PROCESSING AND ARE APPRECIATED.</t>
   </si>
   <si>
     <t>mark</t>
   </si>
   <si>
     <t>Reconciliation Explanation</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Reconciliation Explanation Below</t>
   </si>
   <si>
     <t>Additional Comments if needed</t>
   </si>
   <si>
     <t>Refund or reconciliation comments in the space below:</t>
   </si>
   <si>
-    <t>Form Date: 6/30/22</t>
-[...1 lines deleted...]
-  <si>
     <t>MONTH END</t>
   </si>
   <si>
     <t>MONTH Start</t>
   </si>
   <si>
     <t>Days in Month</t>
   </si>
   <si>
     <t>Days minus 1</t>
   </si>
   <si>
     <t>MONTH RANGE</t>
   </si>
   <si>
     <t>state year</t>
   </si>
   <si>
     <t xml:space="preserve">federal year </t>
   </si>
   <si>
-    <t>Form Date: 7/30/23</t>
-[...1 lines deleted...]
-  <si>
     <t>Please use the below space for any comments about your monthly expenses (for example: you are including a true-up or you are including a refund due to the state).</t>
-  </si>
-[...1 lines deleted...]
-    <t>FY - 2025</t>
   </si>
   <si>
     <t>YOUR ORGANIZATION'S NAME    (as submitted to and recorded on Edison)</t>
   </si>
   <si>
     <t>YOUR ORGANIZATION'S CITY/STATE/ZIP    (as submitted to and recorded on Edison)</t>
   </si>
   <si>
     <t>BEST PERSON TO ASK IF THERE ARE INVOICE QUESTIONS</t>
   </si>
   <si>
     <t xml:space="preserve">THAT PERSON'S TELEPHONE NUMBER </t>
   </si>
   <si>
     <t>THAT PERSON'S EMAIL ADDRESS</t>
   </si>
   <si>
     <t>THIS IS YOUR  ORGANIZATION'S UNIQUE NUMBER ASSIGNED BY THE STATE</t>
   </si>
   <si>
     <t>THIS IS THE CONTRACT'S START DATE AND END DATE</t>
   </si>
   <si>
     <t xml:space="preserve">             •      After the invoices are signed and dated please send as .pdf attachment  to  MHSAS.Fiscal.Invoices@TN.gov                       </t>
   </si>
   <si>
     <t>**** PLEASE SEE BLUE SHADED LINES ON 'EXAMPLE' TAB ****</t>
   </si>
   <si>
     <t>THIS IS THE PROGRAM CODE</t>
-  </si>
-[...1 lines deleted...]
-    <t>THIS IS THE PROGRAM TOTAL BUDGET</t>
   </si>
   <si>
     <t>**** PLEASE SEE ORANGE SHADED LINES ON 'EXAMPLE' TAB ****</t>
   </si>
   <si>
     <t>AUTO POPULATED</t>
   </si>
   <si>
     <r>
       <t>·</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
@@ -1275,129 +1266,141 @@
         <sz val="7"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Enter the annual contract line-item budget amounts in the “Contract Budgeted Amount” column.  This information can be found on your contract document (last few pages) or you can ask your program manager.</t>
     </r>
   </si>
   <si>
     <t>**** PLEASE SEE GRAY SHADED CELLS ON 'EXAMPLE' TAB ****</t>
   </si>
   <si>
     <t>**** PLEASE SEE RED SHADED CELLS ON 'EXAMPLE' TAB ****</t>
   </si>
   <si>
     <t>**** AN EXAMPLE OF THIS CAN BE SEEN ON RED SHADED CELL F21 ON THE 'EXAMPLE' TAB ****</t>
   </si>
   <si>
-    <t>05/01/2024 thru 05/31/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>ADDITIONAL NOTES:</t>
   </si>
   <si>
     <t xml:space="preserve">you cannot enter data in a cell it is because that cell was not intended to be updated.  </t>
   </si>
   <si>
     <t xml:space="preserve">necessary to adjust the true expenses of the current month because a previous month was in error or because you need to </t>
   </si>
   <si>
     <t xml:space="preserve">There are two sections where you can add comments that pertain to the current month invoice.  From time-to-time it may be </t>
   </si>
   <si>
     <t>permanent records and our permanent records.</t>
   </si>
   <si>
     <t>include a refund.  Please take a few seconds to notate any adjustments in one of these two sections so that it will be on your</t>
   </si>
   <si>
     <t>**** AN EXAMPLE OF THIS CAN BE SEEN ON THE PURPLE SHADED AREA ON THE 'EXAMPLE' TAB ****</t>
   </si>
   <si>
     <t>Never change a previously submitted tab - this will not fix anything.  That month has probably been paid and changing it will not</t>
   </si>
   <si>
     <t xml:space="preserve">correct the problem.   Whatever change needs to occur should be added or subtracted on your next unsubmitted invoice.  This </t>
   </si>
   <si>
     <t xml:space="preserve">will not only true-up your year-to-date expenses but it will allow us to pay the corrected amounts so that our year-to-date </t>
   </si>
   <si>
     <t xml:space="preserve">payments will sync with your year-to-date expenses.  (And please notate any adjustments per above Note #2.) </t>
   </si>
   <si>
     <t xml:space="preserve">If you have any questions or hit any roadblocks please send an email to MHSAS.Fiscal.Invoices@TN.gov.      </t>
   </si>
   <si>
     <t xml:space="preserve">Many cells throughout this workbook are 'frozen'.  These are cells that do not need to be changed (usually formulas).  So, if   </t>
   </si>
   <si>
     <t>YOUR ORGANIZATION'S ADDRESS    (as submitted to and recorded on Edison)</t>
   </si>
   <si>
-    <t>FY - 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>THIS IS THE CONTRACT NUMBER FOR THIS PROGRAM</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> THE PROGRAM NAME FOR THIS PROGRAM CODE</t>
   </si>
   <si>
     <t>THIS FIELD IS UNUSED BY US.  USE IT AS YOU PLEASE.</t>
   </si>
   <si>
     <t xml:space="preserve">SAMPLE COMMENT…..Actual expenses in Prof. Fees this month were $143.00 but there is an $18.00 credit included this month because the January invoice was over-stated.  Two numbers were transposed causing an $18.00 miscalculation.  </t>
   </si>
   <si>
-    <t>.</t>
+    <t>FY - 2027</t>
+  </si>
+  <si>
+    <t>fiscal26</t>
+  </si>
+  <si>
+    <t>PROGRAM'S TOTAL BUDGET FOR FY27</t>
+  </si>
+  <si>
+    <t>PROGRAM'S NAME FOR THIS PROGRAM CODE</t>
+  </si>
+  <si>
+    <t>10/31/2026     (auto-populated)</t>
+  </si>
+  <si>
+    <t>10/01/2026 thru 10/31/2026    (auto-populated)</t>
+  </si>
+  <si>
+    <t>Form Date: 7/30/26</t>
+  </si>
+  <si>
+    <t>13th Month</t>
+  </si>
+  <si>
+    <t>Form Date: 9/21/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1513,52 +1516,69 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF222222"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="10">
+  <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1569,52 +1589,58 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF5F5F5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="26">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -1861,1329 +1887,1246 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFDDDDDD"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFDDDDDD"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFDDDDDD"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFDDDDDD"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="299">
+  <cellXfs count="263">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="7" fontId="16" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="7" fontId="16" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="7" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="7" fontId="16" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="7" fontId="16" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...194 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="7" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...87 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="7" fontId="17" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="7" fontId="17" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="18" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="43" fontId="18" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="2" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="43" fontId="2" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="7" fontId="16" fillId="7" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="7" fontId="16" fillId="0" borderId="3" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-      <protection locked="0"/>
-[...18 lines deleted...]
-      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="7" fontId="16" fillId="8" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="7" fontId="16" fillId="8" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="7" fontId="7" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="7" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="7" fontId="16" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="7" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="8" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="8" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...23 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="7" fontId="16" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="7" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="7" fontId="7" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="7" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...99 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...530 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="20">
-[...127 lines deleted...]
-    </dxf>
+  <dxfs count="4">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <u val="double"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <u val="double"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <u val="double"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <u val="double"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>291465</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>120015</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>798195</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>64770</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Rectangle: Rounded Corners 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F98800C-EAE1-71F1-C1BD-070B6D378098}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9292590" y="367665"/>
+          <a:ext cx="3726180" cy="440055"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent6">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent6"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent6"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="1800" b="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>THIS IS AN EXPLANATORY</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1800" b="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> EXAMPLE</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1800" b="1">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>390525</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>276225</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>72390</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Rectangle: Rounded Corners 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{278DAA21-BCCE-415A-9BD3-ADE24F3F1BB9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="390525" y="371475"/>
+          <a:ext cx="3724275" cy="443865"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent6">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent6"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent6"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="1800" b="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>THIS IS AN EXPLANATORY</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1800" b="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> EXAMPLE</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1800" b="1">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3460,51 +3403,51 @@
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
@@ -3513,1032 +3456,1012 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5F6B685-4E81-404C-A10F-9C886C672DC5}">
   <sheetPr>
     <tabColor rgb="FF002060"/>
   </sheetPr>
   <dimension ref="A1:A38"/>
   <sheetViews>
     <sheetView zoomScale="214" zoomScaleNormal="214" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="106.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:1" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="9" t="s">
+      <c r="A2" s="8" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A3" s="94" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A4" s="9"/>
+    </row>
+    <row r="5" spans="1:1" s="8" customFormat="1" ht="40.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="8" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A6" s="101" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" s="8" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:1" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A9" s="95" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="8" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A11" s="103" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="14.4" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A5" s="9" t="s">
+    <row r="12" spans="1:1" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="8" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A13" s="104" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="6" spans="1:1" s="9" customFormat="1" ht="14.4" x14ac:dyDescent="0.25">
-      <c r="A6" s="136" t="s">
+    <row r="14" spans="1:1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A14" s="8"/>
+    </row>
+    <row r="15" spans="1:1" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="8" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A16" s="104" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="7" spans="1:1" s="9" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
-[...42 lines deleted...]
-    </row>
     <row r="17" spans="1:1" ht="13.8" x14ac:dyDescent="0.25">
-      <c r="A17" s="9"/>
+      <c r="A17" s="8"/>
     </row>
     <row r="18" spans="1:1" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="9" t="s">
+      <c r="A18" s="8" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:1" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="9"/>
+      <c r="A19" s="8"/>
     </row>
     <row r="20" spans="1:1" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="127" t="s">
-        <v>87</v>
+      <c r="A20" s="93" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A22" s="140" t="s">
-        <v>102</v>
+      <c r="A22" s="105" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:1" ht="5.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A31" s="106" t="s">
         <v>103</v>
-      </c>
-[...23 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="uejWdegycQbiB73Y4+QYBxuudYnXVJy6NuJ56cbGRwLm/neDv+REHY3I2cErZVysxy8pvD4V/wdt41apRRKiyA==" saltValue="Rwo04yDfJ5AkKtEBwJO4jw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K40"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.6640625" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="16.6640625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="22.6640625" style="12" customWidth="1"/>
+    <col min="4" max="5" width="23.88671875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" style="12" customWidth="1"/>
+    <col min="8" max="8" width="4" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="12" customWidth="1"/>
+    <col min="10" max="10" width="24.5546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18" style="12" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="12"/>
-[...13 lines deleted...]
-        <v>FY - 2026</v>
+      <c r="A1" s="11"/>
+      <c r="B1" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="10" t="str">
+        <f>+Oct!K1</f>
+        <v>FY - 2027</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="115" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="149"/>
-[...6 lines deleted...]
-      <c r="J2" s="149"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
     </row>
     <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="150" t="s">
+      <c r="B3" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="150"/>
-[...6 lines deleted...]
-      <c r="J3" s="150"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="E4" s="44"/>
+      <c r="E4" s="41"/>
     </row>
     <row r="5" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="15"/>
-[...2 lines deleted...]
-      <c r="F5" s="15"/>
+      <c r="A5" s="14"/>
+      <c r="B5" s="15"/>
+      <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="151" t="s">
+      <c r="A6" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="152"/>
-[...6 lines deleted...]
-      <c r="F6" s="93" t="s">
+      <c r="B6" s="118"/>
+      <c r="C6" s="196" t="str">
+        <f>IF(Apr!C6="","",Apr!C6)</f>
+        <v/>
+      </c>
+      <c r="D6" s="196"/>
+      <c r="E6" s="197"/>
+      <c r="F6" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="G6" s="94"/>
+      <c r="G6" s="77"/>
       <c r="H6" s="1"/>
-      <c r="I6" s="57"/>
-[...1 lines deleted...]
-      <c r="K6" s="98"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="81"/>
     </row>
     <row r="7" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="145" t="s">
+      <c r="A7" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="146"/>
-[...6 lines deleted...]
-      <c r="F7" s="93" t="s">
+      <c r="B7" s="112"/>
+      <c r="C7" s="196" t="str">
+        <f>IF(Apr!C7="","",Apr!C7)</f>
+        <v/>
+      </c>
+      <c r="D7" s="196"/>
+      <c r="E7" s="197"/>
+      <c r="F7" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="G7" s="94"/>
-[...2 lines deleted...]
-      <c r="J7" s="105">
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="87">
         <f>+Sheet1!G13</f>
-        <v>46173</v>
-[...1 lines deleted...]
-      <c r="K7" s="96"/>
+        <v>46538</v>
+      </c>
+      <c r="K7" s="79"/>
     </row>
     <row r="8" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="153"/>
-[...7 lines deleted...]
-      <c r="F8" s="93" t="s">
+      <c r="A8" s="119"/>
+      <c r="B8" s="120"/>
+      <c r="C8" s="196" t="str">
+        <f>IF(Apr!C8="","",Apr!C8)</f>
+        <v/>
+      </c>
+      <c r="D8" s="196"/>
+      <c r="E8" s="197"/>
+      <c r="F8" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="G8" s="94"/>
-[...2 lines deleted...]
-      <c r="J8" s="104" t="str">
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="86" t="str">
         <f>+Sheet1!L13</f>
-        <v>05/01/2026 thru 05/31/2026</v>
-[...1 lines deleted...]
-      <c r="K8" s="96"/>
+        <v>05/01/2027 thru 05/31/2027</v>
+      </c>
+      <c r="K8" s="79"/>
     </row>
     <row r="9" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="145" t="s">
+      <c r="A9" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="146"/>
-[...6 lines deleted...]
-      <c r="F9" s="93" t="s">
+      <c r="B9" s="112"/>
+      <c r="C9" s="196" t="str">
+        <f>IF(Apr!C9="","",Apr!C9)</f>
+        <v/>
+      </c>
+      <c r="D9" s="196"/>
+      <c r="E9" s="197"/>
+      <c r="F9" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="94"/>
-[...6 lines deleted...]
-      <c r="K9" s="96"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="88" t="str">
+        <f>IF(Apr!J9="","",Apr!J9)</f>
+        <v/>
+      </c>
+      <c r="K9" s="79"/>
     </row>
     <row r="10" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="145" t="s">
+      <c r="A10" s="111" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="146"/>
-[...6 lines deleted...]
-      <c r="F10" s="93" t="s">
+      <c r="B10" s="112"/>
+      <c r="C10" s="218" t="str">
+        <f>IF(Apr!C10="","",Apr!C10)</f>
+        <v/>
+      </c>
+      <c r="D10" s="218"/>
+      <c r="E10" s="219"/>
+      <c r="F10" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="94"/>
+      <c r="G10" s="77"/>
       <c r="H10" s="1"/>
-      <c r="I10" s="57"/>
-[...4 lines deleted...]
-      <c r="K10" s="96"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="88" t="str">
+        <f>IF(Apr!J10="","",Apr!J10)</f>
+        <v/>
+      </c>
+      <c r="K10" s="79"/>
     </row>
     <row r="11" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="111" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="146"/>
-[...6 lines deleted...]
-      <c r="F11" s="53" t="s">
+      <c r="B11" s="112"/>
+      <c r="C11" s="196" t="str">
+        <f>IF(Apr!C11="","",Apr!C11)</f>
+        <v/>
+      </c>
+      <c r="D11" s="196"/>
+      <c r="E11" s="197"/>
+      <c r="F11" s="50" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
-      <c r="I11" s="57"/>
-[...4 lines deleted...]
-      <c r="K11" s="108"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="88" t="str">
+        <f>IF(Apr!J11="","",Apr!J11)</f>
+        <v/>
+      </c>
+      <c r="K11" s="90"/>
     </row>
     <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="18"/>
-[...9 lines deleted...]
-      <c r="K12" s="19"/>
+      <c r="A12" s="16"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
     </row>
     <row r="13" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="55"/>
-[...9 lines deleted...]
-      <c r="K13" s="17"/>
+      <c r="A13" s="52"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
     </row>
     <row r="14" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="20"/>
-[...8 lines deleted...]
-      <c r="K14" s="20"/>
     </row>
     <row r="15" spans="1:11" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="21"/>
+      <c r="A15" s="18"/>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="234" t="str">
-[...4 lines deleted...]
-      <c r="D16" s="158" t="s">
+      <c r="B16" s="202" t="str">
+        <f>IF(Apr!B16="","",Apr!B16)</f>
+        <v/>
+      </c>
+      <c r="C16" s="216"/>
+      <c r="D16" s="124" t="s">
         <v>13</v>
       </c>
-      <c r="E16" s="161" t="s">
+      <c r="E16" s="127" t="s">
         <v>37</v>
       </c>
-      <c r="F16" s="180" t="s">
+      <c r="F16" s="146" t="s">
         <v>36</v>
       </c>
-      <c r="G16" s="181"/>
-[...1 lines deleted...]
-      <c r="I16" s="164" t="s">
+      <c r="G16" s="147"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="J16" s="165"/>
-      <c r="K16" s="170" t="s">
+      <c r="J16" s="131"/>
+      <c r="K16" s="136" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="234" t="str">
-[...11 lines deleted...]
-      <c r="K17" s="171"/>
+      <c r="B17" s="198" t="str">
+        <f>IF(Apr!B17="","",Apr!B17)</f>
+        <v/>
+      </c>
+      <c r="C17" s="217"/>
+      <c r="D17" s="125"/>
+      <c r="E17" s="128"/>
+      <c r="F17" s="148"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="150"/>
+      <c r="I17" s="132"/>
+      <c r="J17" s="133"/>
+      <c r="K17" s="137"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="253" t="str">
-[...11 lines deleted...]
-      <c r="K18" s="172"/>
+      <c r="B18" s="220" t="str">
+        <f>IF(Apr!B18="","",Apr!B18)</f>
+        <v/>
+      </c>
+      <c r="C18" s="221"/>
+      <c r="D18" s="126"/>
+      <c r="E18" s="129"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="152"/>
+      <c r="H18" s="153"/>
+      <c r="I18" s="134"/>
+      <c r="J18" s="135"/>
+      <c r="K18" s="138"/>
     </row>
     <row r="19" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="173" t="s">
+      <c r="B19" s="139" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="174"/>
-[...10 lines deleted...]
-      <c r="H19" s="177">
+      <c r="C19" s="140"/>
+      <c r="D19" s="54">
+        <f>Apr!D19</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="55">
+        <f>SUM(F19)+Apr!E19</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="214"/>
+      <c r="G19" s="215"/>
+      <c r="H19" s="143">
         <f>SUM(F31)</f>
         <v>0</v>
       </c>
-      <c r="I19" s="256"/>
-[...1 lines deleted...]
-      <c r="K19" s="23" t="s">
+      <c r="I19" s="223"/>
+      <c r="J19" s="224"/>
+      <c r="K19" s="20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="173" t="s">
+      <c r="B20" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="174"/>
-[...10 lines deleted...]
-      <c r="H20" s="33" t="s">
+      <c r="C20" s="140"/>
+      <c r="D20" s="54">
+        <f>Apr!D20</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="55">
+        <f>SUM(F20)+Apr!E20</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="214"/>
+      <c r="G20" s="215"/>
+      <c r="H20" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="I20" s="194" t="s">
-[...3 lines deleted...]
-      <c r="K20" s="24"/>
+      <c r="I20" s="160" t="s">
+        <v>76</v>
+      </c>
+      <c r="J20" s="131"/>
+      <c r="K20" s="21"/>
     </row>
     <row r="21" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="173" t="s">
+      <c r="B21" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="C21" s="174"/>
-[...13 lines deleted...]
-      <c r="K21" s="25"/>
+      <c r="C21" s="140"/>
+      <c r="D21" s="54">
+        <f>Apr!D21</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="55">
+        <f>SUM(F21)+Apr!E21</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="214"/>
+      <c r="G21" s="215"/>
+      <c r="H21" s="49"/>
+      <c r="I21" s="134"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="22"/>
     </row>
     <row r="22" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="173" t="s">
+      <c r="B22" s="139" t="s">
         <v>42</v>
       </c>
-      <c r="C22" s="174"/>
-[...13 lines deleted...]
-      <c r="K22" s="25" t="s">
+      <c r="C22" s="140"/>
+      <c r="D22" s="54">
+        <f>Apr!D22</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="55">
+        <f>SUM(F22)+Apr!E22</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="214"/>
+      <c r="G22" s="215"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="231"/>
+      <c r="J22" s="131"/>
+      <c r="K22" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>13</v>
       </c>
-      <c r="B23" s="173" t="s">
+      <c r="B23" s="139" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="192"/>
-[...13 lines deleted...]
-      <c r="K23" s="84" t="str">
+      <c r="C23" s="158"/>
+      <c r="D23" s="54">
+        <f>Apr!D23</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="55">
+        <f>SUM(F23)+Apr!E23</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="214"/>
+      <c r="G23" s="215"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="208"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="68" t="str">
         <f>+C10</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>14</v>
       </c>
-      <c r="B24" s="173" t="s">
+      <c r="B24" s="139" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="192"/>
-[...13 lines deleted...]
-      <c r="K24" s="26"/>
+      <c r="C24" s="158"/>
+      <c r="D24" s="54">
+        <f>Apr!D24</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="55">
+        <f>SUM(F24)+Apr!E24</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="214"/>
+      <c r="G24" s="215"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="208"/>
+      <c r="J24" s="133"/>
+      <c r="K24" s="23"/>
     </row>
     <row r="25" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>16</v>
       </c>
-      <c r="B25" s="173" t="s">
+      <c r="B25" s="139" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="192"/>
-[...13 lines deleted...]
-      <c r="K25" s="25" t="s">
+      <c r="C25" s="158"/>
+      <c r="D25" s="54">
+        <f>Apr!D25</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="55">
+        <f>SUM(F25)+Apr!E25</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="214"/>
+      <c r="G25" s="215"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="208"/>
+      <c r="J25" s="133"/>
+      <c r="K25" s="22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>17</v>
       </c>
-      <c r="B26" s="173" t="s">
+      <c r="B26" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="192"/>
-[...13 lines deleted...]
-      <c r="K26" s="84" t="str">
+      <c r="C26" s="158"/>
+      <c r="D26" s="54">
+        <f>Apr!D26</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="55">
+        <f>SUM(F26)+Apr!E26</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="214"/>
+      <c r="G26" s="215"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="208"/>
+      <c r="J26" s="133"/>
+      <c r="K26" s="68" t="str">
         <f>+B16</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>18</v>
       </c>
-      <c r="B27" s="173" t="s">
+      <c r="B27" s="139" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="192"/>
-[...13 lines deleted...]
-      <c r="K27" s="25"/>
+      <c r="C27" s="158"/>
+      <c r="D27" s="54">
+        <f>Apr!D27</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="55">
+        <f>SUM(F27)+Apr!E27</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="214"/>
+      <c r="G27" s="215"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="208"/>
+      <c r="J27" s="133"/>
+      <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="173" t="s">
+      <c r="B28" s="139" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="192"/>
-[...13 lines deleted...]
-      <c r="K28" s="26" t="s">
+      <c r="C28" s="158"/>
+      <c r="D28" s="54">
+        <f>Apr!D28</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="55">
+        <f>SUM(F28)+Apr!E28</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="214"/>
+      <c r="G28" s="215"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="208"/>
+      <c r="J28" s="133"/>
+      <c r="K28" s="23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="145" t="s">
+      <c r="B29" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="193"/>
-      <c r="D29" s="60">
+      <c r="C29" s="159"/>
+      <c r="D29" s="56">
         <f>SUM(D19:D28)</f>
         <v>0</v>
       </c>
-      <c r="E29" s="60">
+      <c r="E29" s="56">
         <f>SUM(E19:E28)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="195">
+      <c r="F29" s="161">
         <f>SUM(F19:G28)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="196"/>
-[...3 lines deleted...]
-      <c r="K29" s="86">
+      <c r="G29" s="162"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="208"/>
+      <c r="J29" s="133"/>
+      <c r="K29" s="70">
         <f>F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="197" t="s">
+      <c r="B30" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="C30" s="198"/>
-[...13 lines deleted...]
-      <c r="K30" s="27"/>
+      <c r="C30" s="164"/>
+      <c r="D30" s="54">
+        <f>Apr!D30</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="55">
+        <f>ROUND(SUM(F30),2)+Apr!E30</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="214"/>
+      <c r="G30" s="215"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="208"/>
+      <c r="J30" s="133"/>
+      <c r="K30" s="24"/>
     </row>
     <row r="31" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="145" t="s">
+      <c r="B31" s="111" t="s">
         <v>53</v>
       </c>
-      <c r="C31" s="193"/>
-      <c r="D31" s="60">
+      <c r="C31" s="159"/>
+      <c r="D31" s="56">
         <f>SUM(D29:D30)</f>
         <v>0</v>
       </c>
-      <c r="E31" s="60">
+      <c r="E31" s="56">
         <f>SUM(E29:E30)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="195">
+      <c r="F31" s="161">
         <f>SUM(F29:G30)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="196"/>
-[...3 lines deleted...]
-      <c r="K31" s="27" t="s">
+      <c r="G31" s="162"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="208"/>
+      <c r="J31" s="133"/>
+      <c r="K31" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="199" t="s">
+      <c r="B32" s="139" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="200"/>
-[...13 lines deleted...]
-      <c r="K32" s="28" t="s">
+      <c r="C32" s="158"/>
+      <c r="D32" s="54">
+        <f>Apr!D32</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="55">
+        <f>SUM(F32)+Apr!E32</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="214"/>
+      <c r="G32" s="215"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="208"/>
+      <c r="J32" s="133"/>
+      <c r="K32" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
-      <c r="B33" s="203" t="s">
+      <c r="B33" s="167" t="s">
         <v>8</v>
       </c>
-      <c r="C33" s="204"/>
-      <c r="D33" s="60">
+      <c r="C33" s="168"/>
+      <c r="D33" s="56">
         <f>SUM(D31:D32)</f>
         <v>0</v>
       </c>
-      <c r="E33" s="60">
+      <c r="E33" s="56">
         <f>SUM(E31:E32)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="195">
+      <c r="F33" s="161">
         <f>SUM(F31:G32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="196"/>
-[...3 lines deleted...]
-      <c r="K33" s="28"/>
+      <c r="G33" s="162"/>
+      <c r="H33" s="51"/>
+      <c r="I33" s="209"/>
+      <c r="J33" s="135"/>
+      <c r="K33" s="25"/>
     </row>
     <row r="34" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="205" t="s">
+      <c r="A34" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="206"/>
-[...4 lines deleted...]
-      <c r="G34" s="208" t="s">
+      <c r="B34" s="170"/>
+      <c r="C34" s="170"/>
+      <c r="D34" s="170"/>
+      <c r="E34" s="170"/>
+      <c r="F34" s="171"/>
+      <c r="G34" s="172" t="s">
         <v>50</v>
       </c>
-      <c r="H34" s="209"/>
-[...2 lines deleted...]
-      <c r="K34" s="210"/>
+      <c r="H34" s="173"/>
+      <c r="I34" s="173"/>
+      <c r="J34" s="173"/>
+      <c r="K34" s="174"/>
     </row>
     <row r="35" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="29"/>
-[...9 lines deleted...]
-      <c r="K35" s="49"/>
+      <c r="A35" s="26"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="47"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="46"/>
     </row>
     <row r="36" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="218" t="s">
+      <c r="A36" s="182" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="219"/>
-[...4 lines deleted...]
-      <c r="G36" s="221" t="s">
+      <c r="B36" s="183"/>
+      <c r="C36" s="183"/>
+      <c r="D36" s="183"/>
+      <c r="E36" s="183"/>
+      <c r="F36" s="184"/>
+      <c r="G36" s="185" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="222"/>
-[...2 lines deleted...]
-      <c r="K36" s="223"/>
+      <c r="H36" s="186"/>
+      <c r="I36" s="186"/>
+      <c r="J36" s="186"/>
+      <c r="K36" s="187"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="224" t="s">
+      <c r="A37" s="188" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="225"/>
-[...4 lines deleted...]
-      <c r="G37" s="221" t="s">
+      <c r="B37" s="189"/>
+      <c r="C37" s="189"/>
+      <c r="D37" s="189"/>
+      <c r="E37" s="189"/>
+      <c r="F37" s="190"/>
+      <c r="G37" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="H37" s="222"/>
-[...2 lines deleted...]
-      <c r="K37" s="223"/>
+      <c r="H37" s="186"/>
+      <c r="I37" s="186"/>
+      <c r="J37" s="186"/>
+      <c r="K37" s="187"/>
     </row>
     <row r="38" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="227" t="s">
+      <c r="A38" s="191" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="228"/>
-[...4 lines deleted...]
-      <c r="G38" s="221" t="s">
+      <c r="B38" s="192"/>
+      <c r="C38" s="193"/>
+      <c r="D38" s="193"/>
+      <c r="E38" s="193"/>
+      <c r="F38" s="194"/>
+      <c r="G38" s="185" t="s">
         <v>10</v>
       </c>
-      <c r="H38" s="222"/>
-[...2 lines deleted...]
-      <c r="K38" s="223"/>
+      <c r="H38" s="186"/>
+      <c r="I38" s="186"/>
+      <c r="J38" s="186"/>
+      <c r="K38" s="187"/>
     </row>
     <row r="39" spans="1:11" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="211" t="s">
+      <c r="A39" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="212"/>
-      <c r="C39" s="244" t="s">
+      <c r="B39" s="176"/>
+      <c r="C39" s="210" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="245"/>
-[...2 lines deleted...]
-      <c r="G39" s="255" t="s">
+      <c r="D39" s="211"/>
+      <c r="E39" s="211"/>
+      <c r="F39" s="212"/>
+      <c r="G39" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="H39" s="216"/>
-[...2 lines deleted...]
-      <c r="K39" s="217"/>
+      <c r="H39" s="180"/>
+      <c r="I39" s="180"/>
+      <c r="J39" s="180"/>
+      <c r="K39" s="181"/>
     </row>
     <row r="40" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="12" t="s">
+      <c r="A40" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B40" s="30"/>
-[...10 lines deleted...]
-        <v>Form Date: 5/13/2025</v>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27" t="str">
+        <f>+Oct!K40</f>
+        <v>Form Date: 9/21/2026</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="AozDnkNGjMIJws3J+qrQ80SEzu8b9neHj2y7cI+N9o/iEtqmkcLQPplpxd4NqMCCP+602C2t1J6fIft40jlR1w==" saltValue="8KoDtmCwSVSszEkZe/FQEQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ZtrEI26okicb9AiKpQ68nzU83I0Wl83xD9lHpkxwHM9Jdyzm+bKfRfhyDOUUDLXzmEoGqoxjHeJOkAx3er8oqQ==" saltValue="A1cHebl5wMihdaMr7rc60w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="67">
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="K16:K18"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:D18"/>
     <mergeCell ref="E16:E18"/>
     <mergeCell ref="F16:H18"/>
     <mergeCell ref="I16:J18"/>
     <mergeCell ref="B19:C19"/>
@@ -4564,887 +4487,857 @@
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="I22:J33"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="G39:K39"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="G34:K34"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="G36:K36"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="G37:K37"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="G38:K38"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="F33:G33"/>
   </mergeCells>
-  <conditionalFormatting sqref="F19:G28">
-[...8 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.62" right="0.22" top="0.18" bottom="0.18" header="0.18" footer="0.18"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K40"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.6640625" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="16.6640625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="22.6640625" style="12" customWidth="1"/>
+    <col min="4" max="5" width="23.88671875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" style="12" customWidth="1"/>
+    <col min="8" max="8" width="4" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="12" customWidth="1"/>
+    <col min="10" max="10" width="24.5546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18" style="12" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="12"/>
-[...13 lines deleted...]
-        <v>FY - 2026</v>
+      <c r="A1" s="11"/>
+      <c r="B1" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="10" t="str">
+        <f>+Oct!K1</f>
+        <v>FY - 2027</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="115" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="149"/>
-[...6 lines deleted...]
-      <c r="J2" s="149"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
     </row>
     <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="150" t="s">
+      <c r="B3" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="150"/>
-[...6 lines deleted...]
-      <c r="J3" s="150"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="E4" s="44"/>
+      <c r="E4" s="41"/>
     </row>
     <row r="5" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="15"/>
-[...2 lines deleted...]
-      <c r="F5" s="15"/>
+      <c r="A5" s="14"/>
+      <c r="B5" s="15"/>
+      <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="151" t="s">
+      <c r="A6" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="152"/>
-[...6 lines deleted...]
-      <c r="F6" s="93" t="s">
+      <c r="B6" s="118"/>
+      <c r="C6" s="196" t="str">
+        <f>IF(May!C6="","",May!C6)</f>
+        <v/>
+      </c>
+      <c r="D6" s="196"/>
+      <c r="E6" s="197"/>
+      <c r="F6" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="G6" s="94"/>
+      <c r="G6" s="77"/>
       <c r="H6" s="1"/>
-      <c r="I6" s="57"/>
-[...1 lines deleted...]
-      <c r="K6" s="98"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="81"/>
     </row>
     <row r="7" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="145" t="s">
+      <c r="A7" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="146"/>
-[...6 lines deleted...]
-      <c r="F7" s="93" t="s">
+      <c r="B7" s="112"/>
+      <c r="C7" s="196" t="str">
+        <f>IF(May!C7="","",May!C7)</f>
+        <v/>
+      </c>
+      <c r="D7" s="196"/>
+      <c r="E7" s="197"/>
+      <c r="F7" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="G7" s="94"/>
-[...2 lines deleted...]
-      <c r="J7" s="105">
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="87">
         <f>+Sheet1!G14</f>
-        <v>46203</v>
-[...1 lines deleted...]
-      <c r="K7" s="96"/>
+        <v>46568</v>
+      </c>
+      <c r="K7" s="79"/>
     </row>
     <row r="8" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="153"/>
-[...7 lines deleted...]
-      <c r="F8" s="93" t="s">
+      <c r="A8" s="119"/>
+      <c r="B8" s="120"/>
+      <c r="C8" s="196" t="str">
+        <f>IF(May!C8="","",May!C8)</f>
+        <v/>
+      </c>
+      <c r="D8" s="196"/>
+      <c r="E8" s="197"/>
+      <c r="F8" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="G8" s="94"/>
-[...2 lines deleted...]
-      <c r="J8" s="104" t="str">
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="86" t="str">
         <f>+Sheet1!L14</f>
-        <v>06/01/2026 thru 06/30/2026</v>
-[...1 lines deleted...]
-      <c r="K8" s="96"/>
+        <v>06/01/2027 thru 06/30/2027</v>
+      </c>
+      <c r="K8" s="79"/>
     </row>
     <row r="9" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="145" t="s">
+      <c r="A9" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="146"/>
-[...6 lines deleted...]
-      <c r="F9" s="93" t="s">
+      <c r="B9" s="112"/>
+      <c r="C9" s="196" t="str">
+        <f>IF(May!C9="","",May!C9)</f>
+        <v/>
+      </c>
+      <c r="D9" s="196"/>
+      <c r="E9" s="197"/>
+      <c r="F9" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="94"/>
-[...6 lines deleted...]
-      <c r="K9" s="96"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="88" t="str">
+        <f>IF(May!J9="","",May!J9)</f>
+        <v/>
+      </c>
+      <c r="K9" s="79"/>
     </row>
     <row r="10" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="145" t="s">
+      <c r="A10" s="111" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="146"/>
-[...6 lines deleted...]
-      <c r="F10" s="93" t="s">
+      <c r="B10" s="112"/>
+      <c r="C10" s="218" t="str">
+        <f>IF(May!C10="","",May!C10)</f>
+        <v/>
+      </c>
+      <c r="D10" s="218"/>
+      <c r="E10" s="219"/>
+      <c r="F10" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="94"/>
+      <c r="G10" s="77"/>
       <c r="H10" s="1"/>
-      <c r="I10" s="57"/>
-[...4 lines deleted...]
-      <c r="K10" s="96"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="88" t="str">
+        <f>IF(May!J10="","",May!J10)</f>
+        <v/>
+      </c>
+      <c r="K10" s="79"/>
     </row>
     <row r="11" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="111" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="146"/>
-[...6 lines deleted...]
-      <c r="F11" s="53" t="s">
+      <c r="B11" s="112"/>
+      <c r="C11" s="196" t="str">
+        <f>IF(May!C11="","",May!C11)</f>
+        <v/>
+      </c>
+      <c r="D11" s="196"/>
+      <c r="E11" s="197"/>
+      <c r="F11" s="50" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
-      <c r="I11" s="57"/>
-[...4 lines deleted...]
-      <c r="K11" s="108"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="88" t="str">
+        <f>IF(May!J11="","",May!J11)</f>
+        <v/>
+      </c>
+      <c r="K11" s="90"/>
     </row>
     <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="18"/>
-[...9 lines deleted...]
-      <c r="K12" s="19"/>
+      <c r="A12" s="16"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
     </row>
     <row r="13" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="55"/>
-[...9 lines deleted...]
-      <c r="K13" s="17"/>
+      <c r="A13" s="52"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
     </row>
     <row r="14" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="20"/>
-[...8 lines deleted...]
-      <c r="K14" s="20"/>
     </row>
     <row r="15" spans="1:11" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="21"/>
+      <c r="A15" s="18"/>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="234" t="str">
-[...4 lines deleted...]
-      <c r="D16" s="158" t="s">
+      <c r="B16" s="202" t="str">
+        <f>IF(May!B16="","",May!B16)</f>
+        <v/>
+      </c>
+      <c r="C16" s="216"/>
+      <c r="D16" s="124" t="s">
         <v>13</v>
       </c>
-      <c r="E16" s="161" t="s">
+      <c r="E16" s="127" t="s">
         <v>37</v>
       </c>
-      <c r="F16" s="180" t="s">
+      <c r="F16" s="146" t="s">
         <v>36</v>
       </c>
-      <c r="G16" s="181"/>
-[...1 lines deleted...]
-      <c r="I16" s="164" t="s">
+      <c r="G16" s="147"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="J16" s="165"/>
-      <c r="K16" s="170" t="s">
+      <c r="J16" s="131"/>
+      <c r="K16" s="136" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="234" t="str">
-[...11 lines deleted...]
-      <c r="K17" s="171"/>
+      <c r="B17" s="198" t="str">
+        <f>IF(May!B17="","",May!B17)</f>
+        <v/>
+      </c>
+      <c r="C17" s="217"/>
+      <c r="D17" s="125"/>
+      <c r="E17" s="128"/>
+      <c r="F17" s="148"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="150"/>
+      <c r="I17" s="132"/>
+      <c r="J17" s="133"/>
+      <c r="K17" s="137"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="253" t="str">
-[...11 lines deleted...]
-      <c r="K18" s="172"/>
+      <c r="B18" s="220" t="str">
+        <f>IF(May!B18="","",May!B18)</f>
+        <v/>
+      </c>
+      <c r="C18" s="221"/>
+      <c r="D18" s="126"/>
+      <c r="E18" s="129"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="152"/>
+      <c r="H18" s="153"/>
+      <c r="I18" s="134"/>
+      <c r="J18" s="135"/>
+      <c r="K18" s="138"/>
     </row>
     <row r="19" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="173" t="s">
+      <c r="B19" s="139" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="174"/>
-[...10 lines deleted...]
-      <c r="H19" s="177">
+      <c r="C19" s="140"/>
+      <c r="D19" s="54">
+        <f>May!D19</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="55">
+        <f>SUM(F19)+May!E19</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="214"/>
+      <c r="G19" s="215"/>
+      <c r="H19" s="143">
         <f>SUM(F31)</f>
         <v>0</v>
       </c>
-      <c r="I19" s="256"/>
-[...1 lines deleted...]
-      <c r="K19" s="23" t="s">
+      <c r="I19" s="223"/>
+      <c r="J19" s="224"/>
+      <c r="K19" s="20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="173" t="s">
+      <c r="B20" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="174"/>
-[...10 lines deleted...]
-      <c r="H20" s="40" t="s">
+      <c r="C20" s="140"/>
+      <c r="D20" s="54">
+        <f>May!D20</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="55">
+        <f>SUM(F20)+May!E20</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="214"/>
+      <c r="G20" s="215"/>
+      <c r="H20" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="I20" s="194" t="s">
-[...3 lines deleted...]
-      <c r="K20" s="24"/>
+      <c r="I20" s="160" t="s">
+        <v>76</v>
+      </c>
+      <c r="J20" s="131"/>
+      <c r="K20" s="21"/>
     </row>
     <row r="21" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="173" t="s">
+      <c r="B21" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="C21" s="174"/>
-[...13 lines deleted...]
-      <c r="K21" s="25"/>
+      <c r="C21" s="140"/>
+      <c r="D21" s="54">
+        <f>May!D21</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="55">
+        <f>SUM(F21)+May!E21</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="214"/>
+      <c r="G21" s="215"/>
+      <c r="H21" s="38"/>
+      <c r="I21" s="134"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="22"/>
     </row>
     <row r="22" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="173" t="s">
+      <c r="B22" s="139" t="s">
         <v>42</v>
       </c>
-      <c r="C22" s="174"/>
-[...13 lines deleted...]
-      <c r="K22" s="25" t="s">
+      <c r="C22" s="140"/>
+      <c r="D22" s="54">
+        <f>May!D22</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="55">
+        <f>SUM(F22)+May!E22</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="214"/>
+      <c r="G22" s="215"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="186"/>
+      <c r="J22" s="187"/>
+      <c r="K22" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>13</v>
       </c>
-      <c r="B23" s="173" t="s">
+      <c r="B23" s="139" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="192"/>
-[...13 lines deleted...]
-      <c r="K23" s="84" t="str">
+      <c r="C23" s="158"/>
+      <c r="D23" s="54">
+        <f>May!D23</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="55">
+        <f>SUM(F23)+May!E23</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="214"/>
+      <c r="G23" s="215"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="186"/>
+      <c r="J23" s="187"/>
+      <c r="K23" s="68" t="str">
         <f>+C10</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>14</v>
       </c>
-      <c r="B24" s="173" t="s">
+      <c r="B24" s="139" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="192"/>
-[...13 lines deleted...]
-      <c r="K24" s="26"/>
+      <c r="C24" s="158"/>
+      <c r="D24" s="54">
+        <f>May!D24</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="55">
+        <f>SUM(F24)+May!E24</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="214"/>
+      <c r="G24" s="215"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="186"/>
+      <c r="J24" s="187"/>
+      <c r="K24" s="23"/>
     </row>
     <row r="25" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>16</v>
       </c>
-      <c r="B25" s="173" t="s">
+      <c r="B25" s="139" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="192"/>
-[...13 lines deleted...]
-      <c r="K25" s="25" t="s">
+      <c r="C25" s="158"/>
+      <c r="D25" s="54">
+        <f>May!D25</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="55">
+        <f>SUM(F25)+May!E25</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="214"/>
+      <c r="G25" s="215"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="186"/>
+      <c r="J25" s="187"/>
+      <c r="K25" s="22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>17</v>
       </c>
-      <c r="B26" s="173" t="s">
+      <c r="B26" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="192"/>
-[...13 lines deleted...]
-      <c r="K26" s="84" t="str">
+      <c r="C26" s="158"/>
+      <c r="D26" s="54">
+        <f>May!D26</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="55">
+        <f>SUM(F26)+May!E26</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="214"/>
+      <c r="G26" s="215"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="186"/>
+      <c r="J26" s="187"/>
+      <c r="K26" s="68" t="str">
         <f>+B16</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>18</v>
       </c>
-      <c r="B27" s="173" t="s">
+      <c r="B27" s="139" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="192"/>
-[...13 lines deleted...]
-      <c r="K27" s="25"/>
+      <c r="C27" s="158"/>
+      <c r="D27" s="54">
+        <f>May!D27</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="55">
+        <f>SUM(F27)+May!E27</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="214"/>
+      <c r="G27" s="215"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="186"/>
+      <c r="J27" s="187"/>
+      <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="173" t="s">
+      <c r="B28" s="139" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="192"/>
-[...13 lines deleted...]
-      <c r="K28" s="26" t="s">
+      <c r="C28" s="158"/>
+      <c r="D28" s="54">
+        <f>May!D28</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="55">
+        <f>SUM(F28)+May!E28</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="214"/>
+      <c r="G28" s="215"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="186"/>
+      <c r="J28" s="187"/>
+      <c r="K28" s="23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="145" t="s">
+      <c r="B29" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="193"/>
-      <c r="D29" s="60">
+      <c r="C29" s="159"/>
+      <c r="D29" s="56">
         <f>SUM(D19:D28)</f>
         <v>0</v>
       </c>
-      <c r="E29" s="60">
+      <c r="E29" s="56">
         <f>SUM(E19:E28)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="195">
+      <c r="F29" s="161">
         <f>SUM(F19:G28)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="196"/>
-[...3 lines deleted...]
-      <c r="K29" s="86">
+      <c r="G29" s="162"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="186"/>
+      <c r="J29" s="187"/>
+      <c r="K29" s="70">
         <f>F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="197" t="s">
+      <c r="B30" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="C30" s="198"/>
-[...13 lines deleted...]
-      <c r="K30" s="27"/>
+      <c r="C30" s="164"/>
+      <c r="D30" s="54">
+        <f>May!D30</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="55">
+        <f>ROUND(SUM(F30),2)+May!E30</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="214"/>
+      <c r="G30" s="215"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="186"/>
+      <c r="J30" s="187"/>
+      <c r="K30" s="24"/>
     </row>
     <row r="31" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="145" t="s">
+      <c r="B31" s="111" t="s">
         <v>53</v>
       </c>
-      <c r="C31" s="193"/>
-      <c r="D31" s="60">
+      <c r="C31" s="159"/>
+      <c r="D31" s="56">
         <f>SUM(D29:D30)</f>
         <v>0</v>
       </c>
-      <c r="E31" s="60">
+      <c r="E31" s="56">
         <f>SUM(E29:E30)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="195">
+      <c r="F31" s="161">
         <f>SUM(F29:G30)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="196"/>
-[...3 lines deleted...]
-      <c r="K31" s="27" t="s">
+      <c r="G31" s="162"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="186"/>
+      <c r="J31" s="187"/>
+      <c r="K31" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="199" t="s">
+      <c r="B32" s="139" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="200"/>
-[...13 lines deleted...]
-      <c r="K32" s="28" t="s">
+      <c r="C32" s="158"/>
+      <c r="D32" s="54">
+        <f>May!D32</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="55">
+        <f>SUM(F32)+May!E32</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="214"/>
+      <c r="G32" s="215"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="186"/>
+      <c r="J32" s="187"/>
+      <c r="K32" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
-      <c r="B33" s="203" t="s">
+      <c r="B33" s="167" t="s">
         <v>8</v>
       </c>
-      <c r="C33" s="204"/>
-      <c r="D33" s="60">
+      <c r="C33" s="168"/>
+      <c r="D33" s="56">
         <f>SUM(D31:D32)</f>
         <v>0</v>
       </c>
-      <c r="E33" s="60">
+      <c r="E33" s="56">
         <f>SUM(E31:E32)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="195">
+      <c r="F33" s="161">
         <f>SUM(F31:G32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="196"/>
-[...3 lines deleted...]
-      <c r="K33" s="28"/>
+      <c r="G33" s="162"/>
+      <c r="H33" s="51"/>
+      <c r="I33" s="180"/>
+      <c r="J33" s="181"/>
+      <c r="K33" s="25"/>
     </row>
     <row r="34" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="205" t="s">
+      <c r="A34" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="206"/>
-[...4 lines deleted...]
-      <c r="G34" s="208" t="s">
+      <c r="B34" s="170"/>
+      <c r="C34" s="170"/>
+      <c r="D34" s="170"/>
+      <c r="E34" s="170"/>
+      <c r="F34" s="171"/>
+      <c r="G34" s="172" t="s">
         <v>50</v>
       </c>
-      <c r="H34" s="209"/>
-[...2 lines deleted...]
-      <c r="K34" s="210"/>
+      <c r="H34" s="173"/>
+      <c r="I34" s="173"/>
+      <c r="J34" s="173"/>
+      <c r="K34" s="174"/>
     </row>
     <row r="35" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="29"/>
-[...9 lines deleted...]
-      <c r="K35" s="49"/>
+      <c r="A35" s="26"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="47"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="46"/>
     </row>
     <row r="36" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="218" t="s">
+      <c r="A36" s="182" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="219"/>
-[...4 lines deleted...]
-      <c r="G36" s="221" t="s">
+      <c r="B36" s="183"/>
+      <c r="C36" s="183"/>
+      <c r="D36" s="183"/>
+      <c r="E36" s="183"/>
+      <c r="F36" s="184"/>
+      <c r="G36" s="185" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="222"/>
-[...2 lines deleted...]
-      <c r="K36" s="223"/>
+      <c r="H36" s="186"/>
+      <c r="I36" s="186"/>
+      <c r="J36" s="186"/>
+      <c r="K36" s="187"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="224" t="s">
+      <c r="A37" s="188" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="225"/>
-[...4 lines deleted...]
-      <c r="G37" s="221" t="s">
+      <c r="B37" s="189"/>
+      <c r="C37" s="189"/>
+      <c r="D37" s="189"/>
+      <c r="E37" s="189"/>
+      <c r="F37" s="190"/>
+      <c r="G37" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="H37" s="222"/>
-[...2 lines deleted...]
-      <c r="K37" s="223"/>
+      <c r="H37" s="186"/>
+      <c r="I37" s="186"/>
+      <c r="J37" s="186"/>
+      <c r="K37" s="187"/>
     </row>
     <row r="38" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="227" t="s">
+      <c r="A38" s="191" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="228"/>
-[...4 lines deleted...]
-      <c r="G38" s="221" t="s">
+      <c r="B38" s="192"/>
+      <c r="C38" s="192"/>
+      <c r="D38" s="192"/>
+      <c r="E38" s="192"/>
+      <c r="F38" s="257"/>
+      <c r="G38" s="185" t="s">
         <v>10</v>
       </c>
-      <c r="H38" s="222"/>
-[...2 lines deleted...]
-      <c r="K38" s="223"/>
+      <c r="H38" s="186"/>
+      <c r="I38" s="186"/>
+      <c r="J38" s="186"/>
+      <c r="K38" s="187"/>
     </row>
     <row r="39" spans="1:11" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="211" t="s">
+      <c r="A39" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="212"/>
-      <c r="C39" s="244" t="s">
+      <c r="B39" s="176"/>
+      <c r="C39" s="210" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="245"/>
-[...2 lines deleted...]
-      <c r="G39" s="255" t="s">
+      <c r="D39" s="211"/>
+      <c r="E39" s="211"/>
+      <c r="F39" s="212"/>
+      <c r="G39" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="H39" s="216"/>
-[...2 lines deleted...]
-      <c r="K39" s="217"/>
+      <c r="H39" s="180"/>
+      <c r="I39" s="180"/>
+      <c r="J39" s="180"/>
+      <c r="K39" s="181"/>
     </row>
     <row r="40" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="12" t="s">
+      <c r="A40" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B40" s="30"/>
-[...10 lines deleted...]
-        <v>Form Date: 5/13/2025</v>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27" t="str">
+        <f>+Oct!K40</f>
+        <v>Form Date: 9/21/2026</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="0CWCsmhcXshlQET1ZqcRRVjv54PJ3MrLm6BG7b1ATbtTnuOm4BHBULesvLUX6d+zsSMa+fyEtSRMTSpawmd2wg==" saltValue="tBTmvE0/jT81vzL6JtBumg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Cly+KtXVxuWVB+rfQiXsCvo3ej7FwHMB0PvJJl+SCnAoYMD3Eve6TPjI6byKE6Oa35jl4U35IcYZeUcBzrJ9HA==" saltValue="w3dDjlQb/WZ+kOq7seBjcg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="67">
     <mergeCell ref="G39:K39"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="G34:K34"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="G36:K36"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="G37:K37"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="G38:K38"/>
     <mergeCell ref="I22:J33"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="B22:C22"/>
@@ -5470,887 +5363,857 @@
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="K16:K18"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:D18"/>
     <mergeCell ref="E16:E18"/>
     <mergeCell ref="F16:H18"/>
     <mergeCell ref="I16:J18"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
   </mergeCells>
-  <conditionalFormatting sqref="F19:G28">
-[...8 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.62" right="0.22" top="0.18" bottom="0.18" header="0.18" footer="0.18"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K40"/>
   <sheetViews>
-    <sheetView topLeftCell="A8" zoomScale="124" zoomScaleNormal="124" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="98" zoomScaleNormal="98" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.6640625" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="16.6640625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="22.6640625" style="12" customWidth="1"/>
+    <col min="4" max="5" width="23.88671875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" style="12" customWidth="1"/>
+    <col min="8" max="8" width="4" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="12" customWidth="1"/>
+    <col min="10" max="10" width="24.5546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18" style="12" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="12"/>
-[...13 lines deleted...]
-        <v>FY - 2026</v>
+      <c r="A1" s="11"/>
+      <c r="B1" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="10" t="str">
+        <f>+Oct!K1</f>
+        <v>FY - 2027</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="115" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="149"/>
-[...6 lines deleted...]
-      <c r="J2" s="149"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
     </row>
     <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="150" t="s">
+      <c r="B3" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="150"/>
-[...6 lines deleted...]
-      <c r="J3" s="150"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="E4" s="44"/>
+      <c r="E4" s="41"/>
     </row>
     <row r="5" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="15"/>
-[...2 lines deleted...]
-      <c r="F5" s="15"/>
+      <c r="A5" s="14"/>
+      <c r="B5" s="15"/>
+      <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="151" t="s">
+      <c r="A6" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="152"/>
-[...6 lines deleted...]
-      <c r="F6" s="93" t="s">
+      <c r="B6" s="118"/>
+      <c r="C6" s="196" t="str">
+        <f>IF(Jun!C6="","",Jun!C6)</f>
+        <v/>
+      </c>
+      <c r="D6" s="196"/>
+      <c r="E6" s="197"/>
+      <c r="F6" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="G6" s="94"/>
+      <c r="G6" s="77"/>
       <c r="H6" s="1"/>
-      <c r="I6" s="57"/>
-[...1 lines deleted...]
-      <c r="K6" s="98"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="81"/>
     </row>
     <row r="7" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="145" t="s">
+      <c r="A7" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="146"/>
-[...6 lines deleted...]
-      <c r="F7" s="93" t="s">
+      <c r="B7" s="112"/>
+      <c r="C7" s="196" t="str">
+        <f>IF(Jun!C7="","",Jun!C7)</f>
+        <v/>
+      </c>
+      <c r="D7" s="196"/>
+      <c r="E7" s="197"/>
+      <c r="F7" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="G7" s="94"/>
-[...2 lines deleted...]
-      <c r="J7" s="105">
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="87">
         <f>+Sheet1!G15</f>
-        <v>46234</v>
-[...1 lines deleted...]
-      <c r="K7" s="96"/>
+        <v>46599</v>
+      </c>
+      <c r="K7" s="79"/>
     </row>
     <row r="8" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="153"/>
-[...7 lines deleted...]
-      <c r="F8" s="93" t="s">
+      <c r="A8" s="119"/>
+      <c r="B8" s="120"/>
+      <c r="C8" s="196" t="str">
+        <f>IF(Jun!C8="","",Jun!C8)</f>
+        <v/>
+      </c>
+      <c r="D8" s="196"/>
+      <c r="E8" s="197"/>
+      <c r="F8" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="G8" s="94"/>
-[...2 lines deleted...]
-      <c r="J8" s="104" t="str">
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="86" t="str">
         <f>+Sheet1!L15</f>
-        <v>07/01/2026 thru 07/31/2026</v>
-[...1 lines deleted...]
-      <c r="K8" s="96"/>
+        <v>07/01/2027 thru 07/31/2027</v>
+      </c>
+      <c r="K8" s="79"/>
     </row>
     <row r="9" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="145" t="s">
+      <c r="A9" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="146"/>
-[...6 lines deleted...]
-      <c r="F9" s="93" t="s">
+      <c r="B9" s="112"/>
+      <c r="C9" s="196" t="str">
+        <f>IF(Jun!C9="","",Jun!C9)</f>
+        <v/>
+      </c>
+      <c r="D9" s="196"/>
+      <c r="E9" s="197"/>
+      <c r="F9" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="94"/>
-[...6 lines deleted...]
-      <c r="K9" s="96"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="88" t="str">
+        <f>IF(Jun!J9="","",Jun!J9)</f>
+        <v/>
+      </c>
+      <c r="K9" s="79"/>
     </row>
     <row r="10" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="145" t="s">
+      <c r="A10" s="111" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="146"/>
-[...6 lines deleted...]
-      <c r="F10" s="93" t="s">
+      <c r="B10" s="112"/>
+      <c r="C10" s="218" t="str">
+        <f>IF(Jun!C10="","",Jun!C10)</f>
+        <v/>
+      </c>
+      <c r="D10" s="218"/>
+      <c r="E10" s="219"/>
+      <c r="F10" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="94"/>
+      <c r="G10" s="77"/>
       <c r="H10" s="1"/>
-      <c r="I10" s="57"/>
-[...4 lines deleted...]
-      <c r="K10" s="96"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="88" t="str">
+        <f>IF(Jun!J10="","",Jun!J10)</f>
+        <v/>
+      </c>
+      <c r="K10" s="79"/>
     </row>
     <row r="11" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="111" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="146"/>
-[...6 lines deleted...]
-      <c r="F11" s="53" t="s">
+      <c r="B11" s="112"/>
+      <c r="C11" s="196" t="str">
+        <f>IF(Jun!C11="","",Jun!C11)</f>
+        <v/>
+      </c>
+      <c r="D11" s="196"/>
+      <c r="E11" s="197"/>
+      <c r="F11" s="50" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
-      <c r="I11" s="57"/>
-[...4 lines deleted...]
-      <c r="K11" s="108"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="88" t="str">
+        <f>IF(Jun!J11="","",Jun!J11)</f>
+        <v/>
+      </c>
+      <c r="K11" s="90"/>
     </row>
     <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="18"/>
-[...9 lines deleted...]
-      <c r="K12" s="19"/>
+      <c r="A12" s="16"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
     </row>
     <row r="13" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="55"/>
-[...9 lines deleted...]
-      <c r="K13" s="17"/>
+      <c r="A13" s="52"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
     </row>
     <row r="14" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="20"/>
-[...8 lines deleted...]
-      <c r="K14" s="20"/>
     </row>
     <row r="15" spans="1:11" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="21"/>
+      <c r="A15" s="18"/>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="234" t="str">
-[...4 lines deleted...]
-      <c r="D16" s="158" t="s">
+      <c r="B16" s="202" t="str">
+        <f>IF(Jun!B16="","",Jun!B16)</f>
+        <v/>
+      </c>
+      <c r="C16" s="216"/>
+      <c r="D16" s="124" t="s">
         <v>13</v>
       </c>
-      <c r="E16" s="161" t="s">
+      <c r="E16" s="127" t="s">
         <v>37</v>
       </c>
-      <c r="F16" s="180" t="s">
+      <c r="F16" s="146" t="s">
         <v>36</v>
       </c>
-      <c r="G16" s="181"/>
-[...1 lines deleted...]
-      <c r="I16" s="164" t="s">
+      <c r="G16" s="147"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="J16" s="165"/>
-      <c r="K16" s="170" t="s">
+      <c r="J16" s="131"/>
+      <c r="K16" s="136" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="234" t="str">
-[...11 lines deleted...]
-      <c r="K17" s="171"/>
+      <c r="B17" s="198" t="str">
+        <f>IF(Jun!B17="","",Jun!B17)</f>
+        <v/>
+      </c>
+      <c r="C17" s="217"/>
+      <c r="D17" s="125"/>
+      <c r="E17" s="128"/>
+      <c r="F17" s="148"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="150"/>
+      <c r="I17" s="132"/>
+      <c r="J17" s="133"/>
+      <c r="K17" s="137"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="253" t="str">
-[...11 lines deleted...]
-      <c r="K18" s="172"/>
+      <c r="B18" s="220" t="str">
+        <f>IF(Jun!B18="","",Jun!B18)</f>
+        <v/>
+      </c>
+      <c r="C18" s="221"/>
+      <c r="D18" s="126"/>
+      <c r="E18" s="129"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="152"/>
+      <c r="H18" s="153"/>
+      <c r="I18" s="134"/>
+      <c r="J18" s="135"/>
+      <c r="K18" s="138"/>
     </row>
     <row r="19" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="173" t="s">
+      <c r="B19" s="139" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="174"/>
-[...10 lines deleted...]
-      <c r="H19" s="177">
+      <c r="C19" s="140"/>
+      <c r="D19" s="54">
+        <f>Jun!D19</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="55">
+        <f>SUM(F19)+Jun!E19</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="214"/>
+      <c r="G19" s="215"/>
+      <c r="H19" s="143">
         <f>SUM(F31)</f>
         <v>0</v>
       </c>
-      <c r="I19" s="256"/>
-[...1 lines deleted...]
-      <c r="K19" s="23" t="s">
+      <c r="I19" s="223"/>
+      <c r="J19" s="224"/>
+      <c r="K19" s="20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="173" t="s">
+      <c r="B20" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="174"/>
-[...10 lines deleted...]
-      <c r="H20" s="33" t="s">
+      <c r="C20" s="140"/>
+      <c r="D20" s="54">
+        <f>Jun!D20</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="55">
+        <f>SUM(F20)+Jun!E20</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="214"/>
+      <c r="G20" s="215"/>
+      <c r="H20" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="I20" s="194" t="s">
-[...3 lines deleted...]
-      <c r="K20" s="24"/>
+      <c r="I20" s="160" t="s">
+        <v>76</v>
+      </c>
+      <c r="J20" s="131"/>
+      <c r="K20" s="21"/>
     </row>
     <row r="21" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="173" t="s">
+      <c r="B21" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="C21" s="174"/>
-[...13 lines deleted...]
-      <c r="K21" s="25"/>
+      <c r="C21" s="140"/>
+      <c r="D21" s="54">
+        <f>Jun!D21</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="55">
+        <f>SUM(F21)+Jun!E21</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="214"/>
+      <c r="G21" s="215"/>
+      <c r="H21" s="49"/>
+      <c r="I21" s="134"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="22"/>
     </row>
     <row r="22" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="173" t="s">
+      <c r="B22" s="139" t="s">
         <v>42</v>
       </c>
-      <c r="C22" s="174"/>
-[...13 lines deleted...]
-      <c r="K22" s="25" t="s">
+      <c r="C22" s="140"/>
+      <c r="D22" s="54">
+        <f>Jun!D22</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="55">
+        <f>SUM(F22)+Jun!E22</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="214"/>
+      <c r="G22" s="215"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="186"/>
+      <c r="J22" s="187"/>
+      <c r="K22" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>13</v>
       </c>
-      <c r="B23" s="173" t="s">
+      <c r="B23" s="139" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="192"/>
-[...13 lines deleted...]
-      <c r="K23" s="84" t="str">
+      <c r="C23" s="158"/>
+      <c r="D23" s="54">
+        <f>Jun!D23</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="55">
+        <f>SUM(F23)+Jun!E23</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="214"/>
+      <c r="G23" s="215"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="186"/>
+      <c r="J23" s="187"/>
+      <c r="K23" s="68" t="str">
         <f>+C10</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>14</v>
       </c>
-      <c r="B24" s="173" t="s">
+      <c r="B24" s="139" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="192"/>
-[...13 lines deleted...]
-      <c r="K24" s="26"/>
+      <c r="C24" s="158"/>
+      <c r="D24" s="54">
+        <f>Jun!D24</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="55">
+        <f>SUM(F24)+Jun!E24</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="214"/>
+      <c r="G24" s="215"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="186"/>
+      <c r="J24" s="187"/>
+      <c r="K24" s="23"/>
     </row>
     <row r="25" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>16</v>
       </c>
-      <c r="B25" s="173" t="s">
+      <c r="B25" s="139" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="192"/>
-[...13 lines deleted...]
-      <c r="K25" s="25" t="s">
+      <c r="C25" s="158"/>
+      <c r="D25" s="54">
+        <f>Jun!D25</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="55">
+        <f>SUM(F25)+Jun!E25</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="214"/>
+      <c r="G25" s="215"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="186"/>
+      <c r="J25" s="187"/>
+      <c r="K25" s="22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>17</v>
       </c>
-      <c r="B26" s="173" t="s">
+      <c r="B26" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="192"/>
-[...13 lines deleted...]
-      <c r="K26" s="84" t="str">
+      <c r="C26" s="158"/>
+      <c r="D26" s="54">
+        <f>Jun!D26</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="55">
+        <f>SUM(F26)+Jun!E26</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="214"/>
+      <c r="G26" s="215"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="186"/>
+      <c r="J26" s="187"/>
+      <c r="K26" s="68" t="str">
         <f>+B16</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>18</v>
       </c>
-      <c r="B27" s="173" t="s">
+      <c r="B27" s="139" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="192"/>
-[...13 lines deleted...]
-      <c r="K27" s="25"/>
+      <c r="C27" s="158"/>
+      <c r="D27" s="54">
+        <f>Jun!D27</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="55">
+        <f>SUM(F27)+Jun!E27</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="214"/>
+      <c r="G27" s="215"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="186"/>
+      <c r="J27" s="187"/>
+      <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="173" t="s">
+      <c r="B28" s="139" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="192"/>
-[...13 lines deleted...]
-      <c r="K28" s="26" t="s">
+      <c r="C28" s="158"/>
+      <c r="D28" s="54">
+        <f>Jun!D28</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="55">
+        <f>SUM(F28)+Jun!E28</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="214"/>
+      <c r="G28" s="215"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="186"/>
+      <c r="J28" s="187"/>
+      <c r="K28" s="23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="145" t="s">
+      <c r="B29" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="193"/>
-      <c r="D29" s="60">
+      <c r="C29" s="159"/>
+      <c r="D29" s="56">
         <f>SUM(D19:D28)</f>
         <v>0</v>
       </c>
-      <c r="E29" s="60">
+      <c r="E29" s="56">
         <f>SUM(E19:E28)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="195">
+      <c r="F29" s="161">
         <f>SUM(F19:G28)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="196"/>
-[...3 lines deleted...]
-      <c r="K29" s="86">
+      <c r="G29" s="162"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="186"/>
+      <c r="J29" s="187"/>
+      <c r="K29" s="70">
         <f>F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="197" t="s">
+      <c r="B30" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="C30" s="198"/>
-[...13 lines deleted...]
-      <c r="K30" s="27"/>
+      <c r="C30" s="164"/>
+      <c r="D30" s="54">
+        <f>Jun!D30</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="55">
+        <f>ROUND(SUM(F30),2)+Jun!E30</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="214"/>
+      <c r="G30" s="215"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="186"/>
+      <c r="J30" s="187"/>
+      <c r="K30" s="24"/>
     </row>
     <row r="31" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="145" t="s">
+      <c r="B31" s="111" t="s">
         <v>53</v>
       </c>
-      <c r="C31" s="193"/>
-      <c r="D31" s="60">
+      <c r="C31" s="159"/>
+      <c r="D31" s="56">
         <f>SUM(D29:D30)</f>
         <v>0</v>
       </c>
-      <c r="E31" s="60">
+      <c r="E31" s="56">
         <f>SUM(E29:E30)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="195">
+      <c r="F31" s="161">
         <f>SUM(F29:G30)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="196"/>
-[...3 lines deleted...]
-      <c r="K31" s="27" t="s">
+      <c r="G31" s="162"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="186"/>
+      <c r="J31" s="187"/>
+      <c r="K31" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="199" t="s">
+      <c r="B32" s="139" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="200"/>
-[...13 lines deleted...]
-      <c r="K32" s="28" t="s">
+      <c r="C32" s="158"/>
+      <c r="D32" s="54">
+        <f>Jun!D32</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="55">
+        <f>SUM(F32)+Jun!E32</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="214"/>
+      <c r="G32" s="215"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="186"/>
+      <c r="J32" s="187"/>
+      <c r="K32" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
-      <c r="B33" s="203" t="s">
+      <c r="B33" s="167" t="s">
         <v>8</v>
       </c>
-      <c r="C33" s="204"/>
-      <c r="D33" s="60">
+      <c r="C33" s="168"/>
+      <c r="D33" s="56">
         <f>SUM(D31:D32)</f>
         <v>0</v>
       </c>
-      <c r="E33" s="60">
+      <c r="E33" s="56">
         <f>SUM(E31:E32)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="195">
+      <c r="F33" s="161">
         <f>SUM(F31:G32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="196"/>
-[...3 lines deleted...]
-      <c r="K33" s="28"/>
+      <c r="G33" s="162"/>
+      <c r="H33" s="51"/>
+      <c r="I33" s="180"/>
+      <c r="J33" s="181"/>
+      <c r="K33" s="25"/>
     </row>
     <row r="34" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="205" t="s">
+      <c r="A34" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="206"/>
-[...4 lines deleted...]
-      <c r="G34" s="208" t="s">
+      <c r="B34" s="170"/>
+      <c r="C34" s="170"/>
+      <c r="D34" s="170"/>
+      <c r="E34" s="170"/>
+      <c r="F34" s="171"/>
+      <c r="G34" s="172" t="s">
         <v>50</v>
       </c>
-      <c r="H34" s="209"/>
-[...2 lines deleted...]
-      <c r="K34" s="210"/>
+      <c r="H34" s="173"/>
+      <c r="I34" s="173"/>
+      <c r="J34" s="173"/>
+      <c r="K34" s="174"/>
     </row>
     <row r="35" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="29"/>
-[...9 lines deleted...]
-      <c r="K35" s="49"/>
+      <c r="A35" s="26"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="47"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="46"/>
     </row>
     <row r="36" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="218" t="s">
+      <c r="A36" s="182" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="219"/>
-[...4 lines deleted...]
-      <c r="G36" s="221" t="s">
+      <c r="B36" s="183"/>
+      <c r="C36" s="183"/>
+      <c r="D36" s="183"/>
+      <c r="E36" s="183"/>
+      <c r="F36" s="184"/>
+      <c r="G36" s="185" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="222"/>
-[...2 lines deleted...]
-      <c r="K36" s="223"/>
+      <c r="H36" s="186"/>
+      <c r="I36" s="186"/>
+      <c r="J36" s="186"/>
+      <c r="K36" s="187"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="224" t="s">
+      <c r="A37" s="188" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="225"/>
-[...4 lines deleted...]
-      <c r="G37" s="221" t="s">
+      <c r="B37" s="189"/>
+      <c r="C37" s="189"/>
+      <c r="D37" s="189"/>
+      <c r="E37" s="189"/>
+      <c r="F37" s="190"/>
+      <c r="G37" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="H37" s="222"/>
-[...2 lines deleted...]
-      <c r="K37" s="223"/>
+      <c r="H37" s="186"/>
+      <c r="I37" s="186"/>
+      <c r="J37" s="186"/>
+      <c r="K37" s="187"/>
     </row>
     <row r="38" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="227" t="s">
+      <c r="A38" s="191" t="s">
         <v>63</v>
       </c>
-      <c r="B38" s="228"/>
-[...4 lines deleted...]
-      <c r="G38" s="221" t="s">
+      <c r="B38" s="192"/>
+      <c r="C38" s="192"/>
+      <c r="D38" s="192"/>
+      <c r="E38" s="192"/>
+      <c r="F38" s="257"/>
+      <c r="G38" s="185" t="s">
         <v>10</v>
       </c>
-      <c r="H38" s="222"/>
-[...2 lines deleted...]
-      <c r="K38" s="223"/>
+      <c r="H38" s="186"/>
+      <c r="I38" s="186"/>
+      <c r="J38" s="186"/>
+      <c r="K38" s="187"/>
     </row>
     <row r="39" spans="1:11" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="211" t="s">
+      <c r="A39" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="212"/>
-      <c r="C39" s="244" t="s">
+      <c r="B39" s="176"/>
+      <c r="C39" s="210" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="245"/>
-[...2 lines deleted...]
-      <c r="G39" s="255" t="s">
+      <c r="D39" s="211"/>
+      <c r="E39" s="211"/>
+      <c r="F39" s="212"/>
+      <c r="G39" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="H39" s="216"/>
-[...2 lines deleted...]
-      <c r="K39" s="217"/>
+      <c r="H39" s="180"/>
+      <c r="I39" s="180"/>
+      <c r="J39" s="180"/>
+      <c r="K39" s="181"/>
     </row>
     <row r="40" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="12" t="s">
+      <c r="A40" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B40" s="30"/>
-[...10 lines deleted...]
-        <v>Form Date: 5/13/2025</v>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27" t="str">
+        <f>+Oct!K40</f>
+        <v>Form Date: 9/21/2026</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="0lGV9QpBW6ADFBFpcfVtM27MVFNvq852xEsWjxGdCEdxmF6rolO1kLG3yXgRs1lsxYg8FK6JEYm44w1tlpPC8w==" saltValue="38+z9xA6jPdka1w51gy0QQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="kOuXmgGKWU3rsgWHGSzbI/H+G0QhlFWDBxTso820AxIV3+g4Xyd+GuE+hlazaHWHFw/jWDQ+E/pOiPS3FIJp9A==" saltValue="RDdhsFHmK7nhw7keg0zsLg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="67">
     <mergeCell ref="G39:K39"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="G34:K34"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="G36:K36"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="G37:K37"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="G38:K38"/>
     <mergeCell ref="I22:J33"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B22:C22"/>
@@ -6376,887 +6239,857 @@
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="K16:K18"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:D18"/>
     <mergeCell ref="E16:E18"/>
     <mergeCell ref="F16:H18"/>
     <mergeCell ref="I16:J18"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
   </mergeCells>
-  <conditionalFormatting sqref="F19:G28">
-[...8 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.62" right="0.22" top="0.18" bottom="0.18" header="0.18" footer="0.18"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K40"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.6640625" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="16.6640625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="22.6640625" style="12" customWidth="1"/>
+    <col min="4" max="5" width="23.88671875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" style="12" customWidth="1"/>
+    <col min="8" max="8" width="4" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="12" customWidth="1"/>
+    <col min="10" max="10" width="24.5546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18" style="12" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="12"/>
-[...13 lines deleted...]
-        <v>FY - 2026</v>
+      <c r="A1" s="11"/>
+      <c r="B1" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="10" t="str">
+        <f>+Oct!K1</f>
+        <v>FY - 2027</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="115" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="149"/>
-[...6 lines deleted...]
-      <c r="J2" s="149"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
     </row>
     <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="150" t="s">
+      <c r="B3" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="150"/>
-[...6 lines deleted...]
-      <c r="J3" s="150"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="E4" s="44"/>
+      <c r="E4" s="41"/>
     </row>
     <row r="5" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="15"/>
-[...2 lines deleted...]
-      <c r="F5" s="15"/>
+      <c r="A5" s="14"/>
+      <c r="B5" s="15"/>
+      <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="151" t="s">
+      <c r="A6" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="152"/>
-[...6 lines deleted...]
-      <c r="F6" s="93" t="s">
+      <c r="B6" s="118"/>
+      <c r="C6" s="196" t="str">
+        <f>IF(Jul!C6="","",Jul!C6)</f>
+        <v/>
+      </c>
+      <c r="D6" s="196"/>
+      <c r="E6" s="197"/>
+      <c r="F6" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="G6" s="94"/>
+      <c r="G6" s="77"/>
       <c r="H6" s="1"/>
-      <c r="I6" s="57"/>
-[...1 lines deleted...]
-      <c r="K6" s="98"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="81"/>
     </row>
     <row r="7" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="145" t="s">
+      <c r="A7" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="146"/>
-[...6 lines deleted...]
-      <c r="F7" s="93" t="s">
+      <c r="B7" s="112"/>
+      <c r="C7" s="196" t="str">
+        <f>IF(Jul!C7="","",Jul!C7)</f>
+        <v/>
+      </c>
+      <c r="D7" s="196"/>
+      <c r="E7" s="197"/>
+      <c r="F7" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="G7" s="94"/>
-[...2 lines deleted...]
-      <c r="J7" s="105">
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="87">
         <f>+Sheet1!G16</f>
-        <v>46265</v>
-[...1 lines deleted...]
-      <c r="K7" s="96"/>
+        <v>46630</v>
+      </c>
+      <c r="K7" s="79"/>
     </row>
     <row r="8" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="153"/>
-[...7 lines deleted...]
-      <c r="F8" s="93" t="s">
+      <c r="A8" s="119"/>
+      <c r="B8" s="120"/>
+      <c r="C8" s="196" t="str">
+        <f>IF(Jul!C8="","",Jul!C8)</f>
+        <v/>
+      </c>
+      <c r="D8" s="196"/>
+      <c r="E8" s="197"/>
+      <c r="F8" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="G8" s="94"/>
-[...2 lines deleted...]
-      <c r="J8" s="104" t="str">
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="86" t="str">
         <f>+Sheet1!L16</f>
-        <v>08/01/2026 thru 08/31/2026</v>
-[...1 lines deleted...]
-      <c r="K8" s="96"/>
+        <v>08/01/2027 thru 08/31/2027</v>
+      </c>
+      <c r="K8" s="79"/>
     </row>
     <row r="9" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="145" t="s">
+      <c r="A9" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="146"/>
-[...6 lines deleted...]
-      <c r="F9" s="93" t="s">
+      <c r="B9" s="112"/>
+      <c r="C9" s="196" t="str">
+        <f>IF(Jul!C9="","",Jul!C9)</f>
+        <v/>
+      </c>
+      <c r="D9" s="196"/>
+      <c r="E9" s="197"/>
+      <c r="F9" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="94"/>
-[...6 lines deleted...]
-      <c r="K9" s="96"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="88" t="str">
+        <f>IF(Jul!J9="","",Jul!J9)</f>
+        <v/>
+      </c>
+      <c r="K9" s="79"/>
     </row>
     <row r="10" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="145" t="s">
+      <c r="A10" s="111" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="146"/>
-[...6 lines deleted...]
-      <c r="F10" s="93" t="s">
+      <c r="B10" s="112"/>
+      <c r="C10" s="218" t="str">
+        <f>IF(Jul!C10="","",Jul!C10)</f>
+        <v/>
+      </c>
+      <c r="D10" s="218"/>
+      <c r="E10" s="219"/>
+      <c r="F10" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="94"/>
+      <c r="G10" s="77"/>
       <c r="H10" s="1"/>
-      <c r="I10" s="57"/>
-[...4 lines deleted...]
-      <c r="K10" s="96"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="88" t="str">
+        <f>IF(Jul!J10="","",Jul!J10)</f>
+        <v/>
+      </c>
+      <c r="K10" s="79"/>
     </row>
     <row r="11" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="111" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="146"/>
-[...6 lines deleted...]
-      <c r="F11" s="53" t="s">
+      <c r="B11" s="112"/>
+      <c r="C11" s="196" t="str">
+        <f>IF(Jul!C11="","",Jul!C11)</f>
+        <v/>
+      </c>
+      <c r="D11" s="196"/>
+      <c r="E11" s="197"/>
+      <c r="F11" s="50" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
-      <c r="I11" s="57"/>
-[...4 lines deleted...]
-      <c r="K11" s="108"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="88" t="str">
+        <f>IF(Jul!J11="","",Jul!J11)</f>
+        <v/>
+      </c>
+      <c r="K11" s="90"/>
     </row>
     <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="18"/>
-[...9 lines deleted...]
-      <c r="K12" s="19"/>
+      <c r="A12" s="16"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
     </row>
     <row r="13" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="55"/>
-[...9 lines deleted...]
-      <c r="K13" s="17"/>
+      <c r="A13" s="52"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
     </row>
     <row r="14" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="20"/>
-[...8 lines deleted...]
-      <c r="K14" s="20"/>
     </row>
     <row r="15" spans="1:11" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="21"/>
+      <c r="A15" s="18"/>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="234" t="str">
-[...4 lines deleted...]
-      <c r="D16" s="158" t="s">
+      <c r="B16" s="202" t="str">
+        <f>IF(Jul!B16="","",Jul!B16)</f>
+        <v/>
+      </c>
+      <c r="C16" s="216"/>
+      <c r="D16" s="124" t="s">
         <v>13</v>
       </c>
-      <c r="E16" s="161" t="s">
+      <c r="E16" s="127" t="s">
         <v>37</v>
       </c>
-      <c r="F16" s="180" t="s">
+      <c r="F16" s="146" t="s">
         <v>36</v>
       </c>
-      <c r="G16" s="181"/>
-[...1 lines deleted...]
-      <c r="I16" s="164" t="s">
+      <c r="G16" s="147"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="J16" s="165"/>
-      <c r="K16" s="170" t="s">
+      <c r="J16" s="131"/>
+      <c r="K16" s="136" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="234" t="str">
-[...11 lines deleted...]
-      <c r="K17" s="171"/>
+      <c r="B17" s="198" t="str">
+        <f>IF(Jul!B17="","",Jul!B17)</f>
+        <v/>
+      </c>
+      <c r="C17" s="217"/>
+      <c r="D17" s="125"/>
+      <c r="E17" s="128"/>
+      <c r="F17" s="148"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="150"/>
+      <c r="I17" s="132"/>
+      <c r="J17" s="133"/>
+      <c r="K17" s="137"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="253" t="str">
-[...11 lines deleted...]
-      <c r="K18" s="172"/>
+      <c r="B18" s="220" t="str">
+        <f>IF(Jul!B18="","",Jul!B18)</f>
+        <v/>
+      </c>
+      <c r="C18" s="221"/>
+      <c r="D18" s="126"/>
+      <c r="E18" s="129"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="152"/>
+      <c r="H18" s="153"/>
+      <c r="I18" s="134"/>
+      <c r="J18" s="135"/>
+      <c r="K18" s="138"/>
     </row>
     <row r="19" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="173" t="s">
+      <c r="B19" s="139" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="174"/>
-[...10 lines deleted...]
-      <c r="H19" s="177">
+      <c r="C19" s="140"/>
+      <c r="D19" s="54">
+        <f>Jul!D19</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="55">
+        <f>SUM(F19)+Jul!E19</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="214"/>
+      <c r="G19" s="215"/>
+      <c r="H19" s="143">
         <f>SUM(F31)</f>
         <v>0</v>
       </c>
-      <c r="I19" s="256"/>
-[...1 lines deleted...]
-      <c r="K19" s="23" t="s">
+      <c r="I19" s="223"/>
+      <c r="J19" s="224"/>
+      <c r="K19" s="20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="173" t="s">
+      <c r="B20" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="174"/>
-[...10 lines deleted...]
-      <c r="H20" s="34" t="s">
+      <c r="C20" s="140"/>
+      <c r="D20" s="54">
+        <f>Jul!D20</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="55">
+        <f>SUM(F20)+Jul!E20</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="214"/>
+      <c r="G20" s="215"/>
+      <c r="H20" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="I20" s="194" t="s">
-[...3 lines deleted...]
-      <c r="K20" s="24"/>
+      <c r="I20" s="160" t="s">
+        <v>76</v>
+      </c>
+      <c r="J20" s="131"/>
+      <c r="K20" s="21"/>
     </row>
     <row r="21" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="173" t="s">
+      <c r="B21" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="C21" s="174"/>
-[...13 lines deleted...]
-      <c r="K21" s="25"/>
+      <c r="C21" s="140"/>
+      <c r="D21" s="54">
+        <f>Jul!D21</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="55">
+        <f>SUM(F21)+Jul!E21</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="214"/>
+      <c r="G21" s="215"/>
+      <c r="H21" s="49"/>
+      <c r="I21" s="134"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="22"/>
     </row>
     <row r="22" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="173" t="s">
+      <c r="B22" s="139" t="s">
         <v>42</v>
       </c>
-      <c r="C22" s="174"/>
-[...13 lines deleted...]
-      <c r="K22" s="25" t="s">
+      <c r="C22" s="140"/>
+      <c r="D22" s="54">
+        <f>Jul!D22</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="55">
+        <f>SUM(F22)+Jul!E22</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="214"/>
+      <c r="G22" s="215"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="186"/>
+      <c r="J22" s="187"/>
+      <c r="K22" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>13</v>
       </c>
-      <c r="B23" s="173" t="s">
+      <c r="B23" s="139" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="192"/>
-[...13 lines deleted...]
-      <c r="K23" s="84" t="str">
+      <c r="C23" s="158"/>
+      <c r="D23" s="54">
+        <f>Jul!D23</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="55">
+        <f>SUM(F23)+Jul!E23</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="214"/>
+      <c r="G23" s="215"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="186"/>
+      <c r="J23" s="187"/>
+      <c r="K23" s="68" t="str">
         <f>+C10</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>14</v>
       </c>
-      <c r="B24" s="173" t="s">
+      <c r="B24" s="139" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="192"/>
-[...13 lines deleted...]
-      <c r="K24" s="26"/>
+      <c r="C24" s="158"/>
+      <c r="D24" s="54">
+        <f>Jul!D24</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="55">
+        <f>SUM(F24)+Jul!E24</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="214"/>
+      <c r="G24" s="215"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="186"/>
+      <c r="J24" s="187"/>
+      <c r="K24" s="23"/>
     </row>
     <row r="25" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>16</v>
       </c>
-      <c r="B25" s="173" t="s">
+      <c r="B25" s="139" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="192"/>
-[...13 lines deleted...]
-      <c r="K25" s="25" t="s">
+      <c r="C25" s="158"/>
+      <c r="D25" s="54">
+        <f>Jul!D25</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="55">
+        <f>SUM(F25)+Jul!E25</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="214"/>
+      <c r="G25" s="215"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="186"/>
+      <c r="J25" s="187"/>
+      <c r="K25" s="22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>17</v>
       </c>
-      <c r="B26" s="173" t="s">
+      <c r="B26" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="192"/>
-[...13 lines deleted...]
-      <c r="K26" s="84" t="str">
+      <c r="C26" s="158"/>
+      <c r="D26" s="54">
+        <f>Jul!D26</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="55">
+        <f>SUM(F26)+Jul!E26</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="214"/>
+      <c r="G26" s="215"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="186"/>
+      <c r="J26" s="187"/>
+      <c r="K26" s="68" t="str">
         <f>+B16</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>18</v>
       </c>
-      <c r="B27" s="173" t="s">
+      <c r="B27" s="139" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="192"/>
-[...13 lines deleted...]
-      <c r="K27" s="25"/>
+      <c r="C27" s="158"/>
+      <c r="D27" s="54">
+        <f>Jul!D27</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="55">
+        <f>SUM(F27)+Jul!E27</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="214"/>
+      <c r="G27" s="215"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="186"/>
+      <c r="J27" s="187"/>
+      <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="173" t="s">
+      <c r="B28" s="139" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="192"/>
-[...13 lines deleted...]
-      <c r="K28" s="26" t="s">
+      <c r="C28" s="158"/>
+      <c r="D28" s="54">
+        <f>Jul!D28</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="55">
+        <f>SUM(F28)+Jul!E28</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="214"/>
+      <c r="G28" s="215"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="186"/>
+      <c r="J28" s="187"/>
+      <c r="K28" s="23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="145" t="s">
+      <c r="B29" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="193"/>
-      <c r="D29" s="60">
+      <c r="C29" s="159"/>
+      <c r="D29" s="56">
         <f>SUM(D19:D28)</f>
         <v>0</v>
       </c>
-      <c r="E29" s="60">
+      <c r="E29" s="56">
         <f>SUM(E19:E28)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="195">
+      <c r="F29" s="161">
         <f>SUM(F19:G28)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="196"/>
-[...3 lines deleted...]
-      <c r="K29" s="86">
+      <c r="G29" s="162"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="186"/>
+      <c r="J29" s="187"/>
+      <c r="K29" s="70">
         <f>F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="197" t="s">
+      <c r="B30" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="C30" s="198"/>
-[...13 lines deleted...]
-      <c r="K30" s="27"/>
+      <c r="C30" s="164"/>
+      <c r="D30" s="54">
+        <f>Jul!D30</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="55">
+        <f>ROUND(SUM(F30),2)+Jul!E30</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="214"/>
+      <c r="G30" s="215"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="186"/>
+      <c r="J30" s="187"/>
+      <c r="K30" s="24"/>
     </row>
     <row r="31" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="145" t="s">
+      <c r="B31" s="111" t="s">
         <v>53</v>
       </c>
-      <c r="C31" s="193"/>
-      <c r="D31" s="60">
+      <c r="C31" s="159"/>
+      <c r="D31" s="56">
         <f>SUM(D29:D30)</f>
         <v>0</v>
       </c>
-      <c r="E31" s="60">
+      <c r="E31" s="56">
         <f>SUM(E29:E30)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="195">
+      <c r="F31" s="161">
         <f>SUM(F29:G30)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="196"/>
-[...3 lines deleted...]
-      <c r="K31" s="27" t="s">
+      <c r="G31" s="162"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="186"/>
+      <c r="J31" s="187"/>
+      <c r="K31" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="199" t="s">
+      <c r="B32" s="139" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="200"/>
-[...13 lines deleted...]
-      <c r="K32" s="28" t="s">
+      <c r="C32" s="158"/>
+      <c r="D32" s="54">
+        <f>Jul!D32</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="55">
+        <f>SUM(F32)+Jul!E32</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="214"/>
+      <c r="G32" s="215"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="186"/>
+      <c r="J32" s="187"/>
+      <c r="K32" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
-      <c r="B33" s="203" t="s">
+      <c r="B33" s="167" t="s">
         <v>8</v>
       </c>
-      <c r="C33" s="204"/>
-      <c r="D33" s="60">
+      <c r="C33" s="168"/>
+      <c r="D33" s="56">
         <f>SUM(D31:D32)</f>
         <v>0</v>
       </c>
-      <c r="E33" s="60">
+      <c r="E33" s="56">
         <f>SUM(E31:E32)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="195">
+      <c r="F33" s="161">
         <f>SUM(F31:G32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="196"/>
-[...3 lines deleted...]
-      <c r="K33" s="28"/>
+      <c r="G33" s="162"/>
+      <c r="H33" s="51"/>
+      <c r="I33" s="180"/>
+      <c r="J33" s="181"/>
+      <c r="K33" s="25"/>
     </row>
     <row r="34" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="205" t="s">
+      <c r="A34" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="206"/>
-[...4 lines deleted...]
-      <c r="G34" s="208" t="s">
+      <c r="B34" s="170"/>
+      <c r="C34" s="170"/>
+      <c r="D34" s="170"/>
+      <c r="E34" s="170"/>
+      <c r="F34" s="171"/>
+      <c r="G34" s="172" t="s">
         <v>50</v>
       </c>
-      <c r="H34" s="209"/>
-[...2 lines deleted...]
-      <c r="K34" s="210"/>
+      <c r="H34" s="173"/>
+      <c r="I34" s="173"/>
+      <c r="J34" s="173"/>
+      <c r="K34" s="174"/>
     </row>
     <row r="35" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="29"/>
-[...9 lines deleted...]
-      <c r="K35" s="49"/>
+      <c r="A35" s="26"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="47"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="46"/>
     </row>
     <row r="36" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="218" t="s">
+      <c r="A36" s="182" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="219"/>
-[...4 lines deleted...]
-      <c r="G36" s="221" t="s">
+      <c r="B36" s="183"/>
+      <c r="C36" s="183"/>
+      <c r="D36" s="183"/>
+      <c r="E36" s="183"/>
+      <c r="F36" s="184"/>
+      <c r="G36" s="185" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="222"/>
-[...2 lines deleted...]
-      <c r="K36" s="223"/>
+      <c r="H36" s="186"/>
+      <c r="I36" s="186"/>
+      <c r="J36" s="186"/>
+      <c r="K36" s="187"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="224" t="s">
+      <c r="A37" s="188" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="225"/>
-[...4 lines deleted...]
-      <c r="G37" s="221" t="s">
+      <c r="B37" s="189"/>
+      <c r="C37" s="189"/>
+      <c r="D37" s="189"/>
+      <c r="E37" s="189"/>
+      <c r="F37" s="190"/>
+      <c r="G37" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="H37" s="222"/>
-[...2 lines deleted...]
-      <c r="K37" s="223"/>
+      <c r="H37" s="186"/>
+      <c r="I37" s="186"/>
+      <c r="J37" s="186"/>
+      <c r="K37" s="187"/>
     </row>
     <row r="38" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="227" t="s">
+      <c r="A38" s="191" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="228"/>
-[...4 lines deleted...]
-      <c r="G38" s="221" t="s">
+      <c r="B38" s="192"/>
+      <c r="C38" s="192"/>
+      <c r="D38" s="192"/>
+      <c r="E38" s="192"/>
+      <c r="F38" s="257"/>
+      <c r="G38" s="185" t="s">
         <v>10</v>
       </c>
-      <c r="H38" s="222"/>
-[...2 lines deleted...]
-      <c r="K38" s="223"/>
+      <c r="H38" s="186"/>
+      <c r="I38" s="186"/>
+      <c r="J38" s="186"/>
+      <c r="K38" s="187"/>
     </row>
     <row r="39" spans="1:11" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="211" t="s">
+      <c r="A39" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="212"/>
-      <c r="C39" s="244" t="s">
+      <c r="B39" s="176"/>
+      <c r="C39" s="210" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="245"/>
-[...2 lines deleted...]
-      <c r="G39" s="255" t="s">
+      <c r="D39" s="211"/>
+      <c r="E39" s="211"/>
+      <c r="F39" s="212"/>
+      <c r="G39" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="H39" s="216"/>
-[...2 lines deleted...]
-      <c r="K39" s="217"/>
+      <c r="H39" s="180"/>
+      <c r="I39" s="180"/>
+      <c r="J39" s="180"/>
+      <c r="K39" s="181"/>
     </row>
     <row r="40" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="12" t="s">
+      <c r="A40" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B40" s="30"/>
-[...10 lines deleted...]
-        <v>Form Date: 5/13/2025</v>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27" t="str">
+        <f>+Oct!K40</f>
+        <v>Form Date: 9/21/2026</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="mzZHdyd/rcchspiXZqwenWF9AhHfEnxnszWMt7xZHkEdQFRtZ/saFIf0Wy4P2gKFmlh88cvvPWLBq6B//EwKRw==" saltValue="gb4EMeG0RrapVoZXiJ+X2Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="9N0XtvTVL9YU6qAlu8XW+fgzrIhN+1OpvEUf7TePDW0LIl3mw9/6zO0bnNOJg6m17sPvuRImyDkvvM0a2x7IRw==" saltValue="hRoqJq1Oain/UOsfnAwwBQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="67">
     <mergeCell ref="G39:K39"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="G34:K34"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="G36:K36"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="G37:K37"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="G38:K38"/>
     <mergeCell ref="I22:J33"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="B22:C22"/>
@@ -7282,887 +7115,857 @@
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="K16:K18"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:D18"/>
     <mergeCell ref="E16:E18"/>
     <mergeCell ref="F16:H18"/>
     <mergeCell ref="I16:J18"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
   </mergeCells>
-  <conditionalFormatting sqref="F19:G28">
-[...8 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.62" right="0.22" top="0.18" bottom="0.18" header="0.18" footer="0.18"/>
   <pageSetup scale="73" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K40"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.6640625" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="16.6640625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="22.6640625" style="12" customWidth="1"/>
+    <col min="4" max="5" width="23.88671875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" style="12" customWidth="1"/>
+    <col min="8" max="8" width="4" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="12" customWidth="1"/>
+    <col min="10" max="10" width="24.5546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18" style="12" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="12"/>
-[...13 lines deleted...]
-        <v>FY - 2026</v>
+      <c r="A1" s="11"/>
+      <c r="B1" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="10" t="str">
+        <f>+Oct!K1</f>
+        <v>FY - 2027</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="115" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="149"/>
-[...6 lines deleted...]
-      <c r="J2" s="149"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
     </row>
     <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="150" t="s">
+      <c r="B3" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="150"/>
-[...6 lines deleted...]
-      <c r="J3" s="150"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="E4" s="44"/>
+      <c r="E4" s="41"/>
     </row>
     <row r="5" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="15"/>
-[...2 lines deleted...]
-      <c r="F5" s="15"/>
+      <c r="A5" s="14"/>
+      <c r="B5" s="15"/>
+      <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="151" t="s">
+      <c r="A6" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="152"/>
-[...6 lines deleted...]
-      <c r="F6" s="93" t="s">
+      <c r="B6" s="118"/>
+      <c r="C6" s="196" t="str">
+        <f>IF(Aug!C6="","",Aug!C6)</f>
+        <v/>
+      </c>
+      <c r="D6" s="196"/>
+      <c r="E6" s="197"/>
+      <c r="F6" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="G6" s="94"/>
+      <c r="G6" s="77"/>
       <c r="H6" s="1"/>
-      <c r="I6" s="57"/>
-[...1 lines deleted...]
-      <c r="K6" s="98"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="81"/>
     </row>
     <row r="7" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="145" t="s">
+      <c r="A7" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="146"/>
-[...6 lines deleted...]
-      <c r="F7" s="93" t="s">
+      <c r="B7" s="112"/>
+      <c r="C7" s="196" t="str">
+        <f>IF(Aug!C7="","",Aug!C7)</f>
+        <v/>
+      </c>
+      <c r="D7" s="196"/>
+      <c r="E7" s="197"/>
+      <c r="F7" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="G7" s="94"/>
-[...2 lines deleted...]
-      <c r="J7" s="105">
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="87">
         <f>+Sheet1!G17</f>
-        <v>46295</v>
-[...1 lines deleted...]
-      <c r="K7" s="96"/>
+        <v>46660</v>
+      </c>
+      <c r="K7" s="79"/>
     </row>
     <row r="8" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="153"/>
-[...7 lines deleted...]
-      <c r="F8" s="93" t="s">
+      <c r="A8" s="119"/>
+      <c r="B8" s="120"/>
+      <c r="C8" s="196" t="str">
+        <f>IF(Aug!C8="","",Aug!C8)</f>
+        <v/>
+      </c>
+      <c r="D8" s="196"/>
+      <c r="E8" s="197"/>
+      <c r="F8" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="G8" s="94"/>
-[...2 lines deleted...]
-      <c r="J8" s="104" t="str">
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="86" t="str">
         <f>+Sheet1!L17</f>
-        <v>09/01/2026 thru 09/30/2026</v>
-[...1 lines deleted...]
-      <c r="K8" s="96"/>
+        <v>09/01/2027 thru 09/30/2027</v>
+      </c>
+      <c r="K8" s="79"/>
     </row>
     <row r="9" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="145" t="s">
+      <c r="A9" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="146"/>
-[...6 lines deleted...]
-      <c r="F9" s="93" t="s">
+      <c r="B9" s="112"/>
+      <c r="C9" s="196" t="str">
+        <f>IF(Aug!C9="","",Aug!C9)</f>
+        <v/>
+      </c>
+      <c r="D9" s="196"/>
+      <c r="E9" s="197"/>
+      <c r="F9" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="94"/>
-[...6 lines deleted...]
-      <c r="K9" s="96"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="88" t="str">
+        <f>IF(Aug!J9="","",Aug!J9)</f>
+        <v/>
+      </c>
+      <c r="K9" s="79"/>
     </row>
     <row r="10" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="145" t="s">
+      <c r="A10" s="111" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="146"/>
-[...6 lines deleted...]
-      <c r="F10" s="93" t="s">
+      <c r="B10" s="112"/>
+      <c r="C10" s="218" t="str">
+        <f>IF(Aug!C10="","",Aug!C10)</f>
+        <v/>
+      </c>
+      <c r="D10" s="218"/>
+      <c r="E10" s="219"/>
+      <c r="F10" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="94"/>
+      <c r="G10" s="77"/>
       <c r="H10" s="1"/>
-      <c r="I10" s="57"/>
-[...4 lines deleted...]
-      <c r="K10" s="96"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="88" t="str">
+        <f>IF(Aug!J10="","",Aug!J10)</f>
+        <v/>
+      </c>
+      <c r="K10" s="79"/>
     </row>
     <row r="11" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="111" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="146"/>
-[...6 lines deleted...]
-      <c r="F11" s="53" t="s">
+      <c r="B11" s="112"/>
+      <c r="C11" s="196" t="str">
+        <f>IF(Aug!C11="","",Aug!C11)</f>
+        <v/>
+      </c>
+      <c r="D11" s="196"/>
+      <c r="E11" s="197"/>
+      <c r="F11" s="50" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
-      <c r="I11" s="57"/>
-[...4 lines deleted...]
-      <c r="K11" s="108"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="88" t="str">
+        <f>IF(Aug!J11="","",Aug!J11)</f>
+        <v/>
+      </c>
+      <c r="K11" s="90"/>
     </row>
     <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="18"/>
-[...9 lines deleted...]
-      <c r="K12" s="19"/>
+      <c r="A12" s="16"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
     </row>
     <row r="13" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="55"/>
-[...9 lines deleted...]
-      <c r="K13" s="17"/>
+      <c r="A13" s="52"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
     </row>
     <row r="14" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="20"/>
-[...8 lines deleted...]
-      <c r="K14" s="20"/>
     </row>
     <row r="15" spans="1:11" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="21"/>
+      <c r="A15" s="18"/>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="234" t="str">
-[...4 lines deleted...]
-      <c r="D16" s="158" t="s">
+      <c r="B16" s="202" t="str">
+        <f>IF(Aug!B16="","",Aug!B16)</f>
+        <v/>
+      </c>
+      <c r="C16" s="216"/>
+      <c r="D16" s="124" t="s">
         <v>13</v>
       </c>
-      <c r="E16" s="161" t="s">
+      <c r="E16" s="127" t="s">
         <v>37</v>
       </c>
-      <c r="F16" s="180" t="s">
+      <c r="F16" s="146" t="s">
         <v>36</v>
       </c>
-      <c r="G16" s="181"/>
-[...1 lines deleted...]
-      <c r="I16" s="164" t="s">
+      <c r="G16" s="147"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="J16" s="165"/>
-      <c r="K16" s="170" t="s">
+      <c r="J16" s="131"/>
+      <c r="K16" s="136" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="234" t="str">
-[...11 lines deleted...]
-      <c r="K17" s="171"/>
+      <c r="B17" s="198" t="str">
+        <f>IF(Aug!B17="","",Aug!B17)</f>
+        <v/>
+      </c>
+      <c r="C17" s="217"/>
+      <c r="D17" s="125"/>
+      <c r="E17" s="128"/>
+      <c r="F17" s="148"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="150"/>
+      <c r="I17" s="132"/>
+      <c r="J17" s="133"/>
+      <c r="K17" s="137"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="253" t="str">
-[...11 lines deleted...]
-      <c r="K18" s="172"/>
+      <c r="B18" s="220" t="str">
+        <f>IF(Aug!B18="","",Aug!B18)</f>
+        <v/>
+      </c>
+      <c r="C18" s="221"/>
+      <c r="D18" s="126"/>
+      <c r="E18" s="129"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="152"/>
+      <c r="H18" s="153"/>
+      <c r="I18" s="134"/>
+      <c r="J18" s="135"/>
+      <c r="K18" s="138"/>
     </row>
     <row r="19" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="173" t="s">
+      <c r="B19" s="139" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="174"/>
-[...10 lines deleted...]
-      <c r="H19" s="177">
+      <c r="C19" s="140"/>
+      <c r="D19" s="54">
+        <f>Aug!D19</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="55">
+        <f>SUM(F19)+Aug!E19</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="214"/>
+      <c r="G19" s="215"/>
+      <c r="H19" s="143">
         <f>SUM(F31)</f>
         <v>0</v>
       </c>
-      <c r="I19" s="256"/>
-[...1 lines deleted...]
-      <c r="K19" s="23" t="s">
+      <c r="I19" s="223"/>
+      <c r="J19" s="224"/>
+      <c r="K19" s="20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="173" t="s">
+      <c r="B20" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="174"/>
-[...10 lines deleted...]
-      <c r="H20" s="34" t="s">
+      <c r="C20" s="140"/>
+      <c r="D20" s="54">
+        <f>Aug!D20</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="55">
+        <f>SUM(F20)+Aug!E20</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="214"/>
+      <c r="G20" s="215"/>
+      <c r="H20" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="I20" s="194" t="s">
-[...3 lines deleted...]
-      <c r="K20" s="24"/>
+      <c r="I20" s="160" t="s">
+        <v>76</v>
+      </c>
+      <c r="J20" s="131"/>
+      <c r="K20" s="21"/>
     </row>
     <row r="21" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="173" t="s">
+      <c r="B21" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="C21" s="174"/>
-[...13 lines deleted...]
-      <c r="K21" s="25"/>
+      <c r="C21" s="140"/>
+      <c r="D21" s="54">
+        <f>Aug!D21</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="55">
+        <f>SUM(F21)+Aug!E21</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="214"/>
+      <c r="G21" s="215"/>
+      <c r="H21" s="49"/>
+      <c r="I21" s="134"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="22"/>
     </row>
     <row r="22" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="173" t="s">
+      <c r="B22" s="139" t="s">
         <v>42</v>
       </c>
-      <c r="C22" s="174"/>
-[...13 lines deleted...]
-      <c r="K22" s="25" t="s">
+      <c r="C22" s="140"/>
+      <c r="D22" s="54">
+        <f>Aug!D22</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="55">
+        <f>SUM(F22)+Aug!E22</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="214"/>
+      <c r="G22" s="215"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="186"/>
+      <c r="J22" s="187"/>
+      <c r="K22" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>13</v>
       </c>
-      <c r="B23" s="173" t="s">
+      <c r="B23" s="139" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="192"/>
-[...13 lines deleted...]
-      <c r="K23" s="84" t="str">
+      <c r="C23" s="158"/>
+      <c r="D23" s="54">
+        <f>Aug!D23</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="55">
+        <f>SUM(F23)+Aug!E23</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="214"/>
+      <c r="G23" s="215"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="186"/>
+      <c r="J23" s="187"/>
+      <c r="K23" s="68" t="str">
         <f>+C10</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>14</v>
       </c>
-      <c r="B24" s="173" t="s">
+      <c r="B24" s="139" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="192"/>
-[...13 lines deleted...]
-      <c r="K24" s="26"/>
+      <c r="C24" s="158"/>
+      <c r="D24" s="54">
+        <f>Aug!D24</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="55">
+        <f>SUM(F24)+Aug!E24</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="214"/>
+      <c r="G24" s="215"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="186"/>
+      <c r="J24" s="187"/>
+      <c r="K24" s="23"/>
     </row>
     <row r="25" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>16</v>
       </c>
-      <c r="B25" s="173" t="s">
+      <c r="B25" s="139" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="192"/>
-[...13 lines deleted...]
-      <c r="K25" s="25" t="s">
+      <c r="C25" s="158"/>
+      <c r="D25" s="54">
+        <f>Aug!D25</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="55">
+        <f>SUM(F25)+Aug!E25</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="214"/>
+      <c r="G25" s="215"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="186"/>
+      <c r="J25" s="187"/>
+      <c r="K25" s="22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>17</v>
       </c>
-      <c r="B26" s="173" t="s">
+      <c r="B26" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="192"/>
-[...13 lines deleted...]
-      <c r="K26" s="84" t="str">
+      <c r="C26" s="158"/>
+      <c r="D26" s="54">
+        <f>Aug!D26</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="55">
+        <f>SUM(F26)+Aug!E26</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="214"/>
+      <c r="G26" s="215"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="186"/>
+      <c r="J26" s="187"/>
+      <c r="K26" s="68" t="str">
         <f>+B16</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>18</v>
       </c>
-      <c r="B27" s="173" t="s">
+      <c r="B27" s="139" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="192"/>
-[...13 lines deleted...]
-      <c r="K27" s="25"/>
+      <c r="C27" s="158"/>
+      <c r="D27" s="54">
+        <f>Aug!D27</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="55">
+        <f>SUM(F27)+Aug!E27</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="214"/>
+      <c r="G27" s="215"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="186"/>
+      <c r="J27" s="187"/>
+      <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="173" t="s">
+      <c r="B28" s="139" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="192"/>
-[...13 lines deleted...]
-      <c r="K28" s="26" t="s">
+      <c r="C28" s="158"/>
+      <c r="D28" s="54">
+        <f>Aug!D28</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="55">
+        <f>SUM(F28)+Aug!E28</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="214"/>
+      <c r="G28" s="215"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="186"/>
+      <c r="J28" s="187"/>
+      <c r="K28" s="23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="145" t="s">
+      <c r="B29" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="193"/>
-      <c r="D29" s="60">
+      <c r="C29" s="159"/>
+      <c r="D29" s="56">
         <f>SUM(D19:D28)</f>
         <v>0</v>
       </c>
-      <c r="E29" s="60">
+      <c r="E29" s="56">
         <f>SUM(E19:E28)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="195">
+      <c r="F29" s="161">
         <f>SUM(F19:G28)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="196"/>
-[...3 lines deleted...]
-      <c r="K29" s="86">
+      <c r="G29" s="162"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="186"/>
+      <c r="J29" s="187"/>
+      <c r="K29" s="70">
         <f>F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="197" t="s">
+      <c r="B30" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="C30" s="198"/>
-[...13 lines deleted...]
-      <c r="K30" s="27"/>
+      <c r="C30" s="164"/>
+      <c r="D30" s="54">
+        <f>Aug!D30</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="55">
+        <f>ROUND(SUM(F30),2)+Aug!E30</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="214"/>
+      <c r="G30" s="215"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="186"/>
+      <c r="J30" s="187"/>
+      <c r="K30" s="24"/>
     </row>
     <row r="31" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="145" t="s">
+      <c r="B31" s="111" t="s">
         <v>53</v>
       </c>
-      <c r="C31" s="193"/>
-      <c r="D31" s="60">
+      <c r="C31" s="159"/>
+      <c r="D31" s="56">
         <f>SUM(D29:D30)</f>
         <v>0</v>
       </c>
-      <c r="E31" s="60">
+      <c r="E31" s="56">
         <f>SUM(E29:E30)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="195">
+      <c r="F31" s="161">
         <f>SUM(F29:G30)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="196"/>
-[...3 lines deleted...]
-      <c r="K31" s="27" t="s">
+      <c r="G31" s="162"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="186"/>
+      <c r="J31" s="187"/>
+      <c r="K31" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="199" t="s">
+      <c r="B32" s="139" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="200"/>
-[...13 lines deleted...]
-      <c r="K32" s="28" t="s">
+      <c r="C32" s="158"/>
+      <c r="D32" s="54">
+        <f>Aug!D32</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="55">
+        <f>SUM(F32)+Aug!E32</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="214"/>
+      <c r="G32" s="215"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="186"/>
+      <c r="J32" s="187"/>
+      <c r="K32" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
-      <c r="B33" s="203" t="s">
+      <c r="B33" s="167" t="s">
         <v>8</v>
       </c>
-      <c r="C33" s="204"/>
-      <c r="D33" s="60">
+      <c r="C33" s="168"/>
+      <c r="D33" s="56">
         <f>SUM(D31:D32)</f>
         <v>0</v>
       </c>
-      <c r="E33" s="60">
+      <c r="E33" s="56">
         <f>SUM(E31:E32)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="195">
+      <c r="F33" s="161">
         <f>SUM(F31:G32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="196"/>
-[...3 lines deleted...]
-      <c r="K33" s="28"/>
+      <c r="G33" s="162"/>
+      <c r="H33" s="51"/>
+      <c r="I33" s="180"/>
+      <c r="J33" s="181"/>
+      <c r="K33" s="25"/>
     </row>
     <row r="34" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="205" t="s">
+      <c r="A34" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="206"/>
-[...4 lines deleted...]
-      <c r="G34" s="208" t="s">
+      <c r="B34" s="170"/>
+      <c r="C34" s="170"/>
+      <c r="D34" s="170"/>
+      <c r="E34" s="170"/>
+      <c r="F34" s="171"/>
+      <c r="G34" s="172" t="s">
         <v>50</v>
       </c>
-      <c r="H34" s="209"/>
-[...2 lines deleted...]
-      <c r="K34" s="210"/>
+      <c r="H34" s="173"/>
+      <c r="I34" s="173"/>
+      <c r="J34" s="173"/>
+      <c r="K34" s="174"/>
     </row>
     <row r="35" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="29"/>
-[...9 lines deleted...]
-      <c r="K35" s="49"/>
+      <c r="A35" s="26"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="47"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="46"/>
     </row>
     <row r="36" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="218" t="s">
+      <c r="A36" s="182" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="219"/>
-[...4 lines deleted...]
-      <c r="G36" s="221" t="s">
+      <c r="B36" s="183"/>
+      <c r="C36" s="183"/>
+      <c r="D36" s="183"/>
+      <c r="E36" s="183"/>
+      <c r="F36" s="184"/>
+      <c r="G36" s="185" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="222"/>
-[...2 lines deleted...]
-      <c r="K36" s="223"/>
+      <c r="H36" s="186"/>
+      <c r="I36" s="186"/>
+      <c r="J36" s="186"/>
+      <c r="K36" s="187"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="224" t="s">
+      <c r="A37" s="188" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="225"/>
-[...4 lines deleted...]
-      <c r="G37" s="221" t="s">
+      <c r="B37" s="189"/>
+      <c r="C37" s="189"/>
+      <c r="D37" s="189"/>
+      <c r="E37" s="189"/>
+      <c r="F37" s="190"/>
+      <c r="G37" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="H37" s="222"/>
-[...2 lines deleted...]
-      <c r="K37" s="223"/>
+      <c r="H37" s="186"/>
+      <c r="I37" s="186"/>
+      <c r="J37" s="186"/>
+      <c r="K37" s="187"/>
     </row>
     <row r="38" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="227" t="s">
+      <c r="A38" s="191" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="228"/>
-[...4 lines deleted...]
-      <c r="G38" s="221" t="s">
+      <c r="B38" s="192"/>
+      <c r="C38" s="192"/>
+      <c r="D38" s="192"/>
+      <c r="E38" s="192"/>
+      <c r="F38" s="257"/>
+      <c r="G38" s="185" t="s">
         <v>10</v>
       </c>
-      <c r="H38" s="222"/>
-[...2 lines deleted...]
-      <c r="K38" s="223"/>
+      <c r="H38" s="186"/>
+      <c r="I38" s="186"/>
+      <c r="J38" s="186"/>
+      <c r="K38" s="187"/>
     </row>
     <row r="39" spans="1:11" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="211" t="s">
+      <c r="A39" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="212"/>
-      <c r="C39" s="244" t="s">
+      <c r="B39" s="176"/>
+      <c r="C39" s="210" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="245"/>
-[...2 lines deleted...]
-      <c r="G39" s="255" t="s">
+      <c r="D39" s="211"/>
+      <c r="E39" s="211"/>
+      <c r="F39" s="212"/>
+      <c r="G39" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="H39" s="216"/>
-[...2 lines deleted...]
-      <c r="K39" s="217"/>
+      <c r="H39" s="180"/>
+      <c r="I39" s="180"/>
+      <c r="J39" s="180"/>
+      <c r="K39" s="181"/>
     </row>
     <row r="40" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="12" t="s">
+      <c r="A40" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B40" s="30"/>
-[...10 lines deleted...]
-        <v>Form Date: 5/13/2025</v>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27" t="str">
+        <f>+Oct!K40</f>
+        <v>Form Date: 9/21/2026</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Zj0pL/rU/Zm8u+lfsyv/QiFz6L06ws/Q9e3GXbPycd91N63DHz4OD0feVNXAA9cKkuNluQ9ho5UlF4asO8upKg==" saltValue="WIauro3Y5AHFY//DTUMJVQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="1ut0qaz9/qroQJRv3t8JdGsY1sGEztf4xymXaPS0PgqimRooIsCtta+esC3F+k3DEYZ6oVmne/xkBF7rwSM/xQ==" saltValue="ejJYMsJkgUwp7x8Retfx4g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="67">
     <mergeCell ref="G39:K39"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="G34:K34"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="G36:K36"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="G37:K37"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="G38:K38"/>
     <mergeCell ref="I22:J33"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="B22:C22"/>
@@ -8188,886 +7991,859 @@
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="K16:K18"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:D18"/>
     <mergeCell ref="E16:E18"/>
     <mergeCell ref="F16:H18"/>
     <mergeCell ref="I16:J18"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
   </mergeCells>
-  <conditionalFormatting sqref="F19:G28">
-[...8 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.62" right="0.22" top="0.18" bottom="0.18" header="0.18" footer="0.18"/>
   <pageSetup scale="73" orientation="landscape" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection activeCell="F30" sqref="F30:G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.6640625" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="16.6640625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="22.6640625" style="12" customWidth="1"/>
+    <col min="4" max="5" width="23.88671875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="13.5546875" style="12" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" style="12" customWidth="1"/>
+    <col min="8" max="8" width="4" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="12" customWidth="1"/>
+    <col min="10" max="10" width="14.5546875" style="12" customWidth="1"/>
+    <col min="11" max="11" width="18" style="12" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="12"/>
-[...13 lines deleted...]
-        <v>FY - 2026</v>
+      <c r="A1" s="11"/>
+      <c r="B1" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="10" t="str">
+        <f>+Oct!K1</f>
+        <v>FY - 2027</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="115" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="149"/>
-[...6 lines deleted...]
-      <c r="J2" s="149"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
     </row>
     <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="150" t="s">
+      <c r="B3" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="150"/>
-[...6 lines deleted...]
-      <c r="J3" s="150"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="E4" s="44"/>
+      <c r="E4" s="41"/>
     </row>
     <row r="5" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="15"/>
-[...2 lines deleted...]
-      <c r="F5" s="15"/>
+      <c r="A5" s="14"/>
+      <c r="B5" s="15"/>
+      <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="151" t="s">
+      <c r="A6" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="152"/>
-[...6 lines deleted...]
-      <c r="F6" s="115" t="s">
+      <c r="B6" s="118"/>
+      <c r="C6" s="196" t="str">
+        <f>IF(Sept!C6="","",Sept!C6)</f>
+        <v/>
+      </c>
+      <c r="D6" s="196"/>
+      <c r="E6" s="197"/>
+      <c r="F6" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="G6" s="121"/>
+      <c r="G6" s="77"/>
       <c r="H6" s="1"/>
-      <c r="I6" s="57"/>
-[...1 lines deleted...]
-      <c r="K6" s="124"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="81"/>
     </row>
     <row r="7" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="145" t="s">
+      <c r="A7" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="146"/>
-[...6 lines deleted...]
-      <c r="F7" s="115" t="s">
+      <c r="B7" s="112"/>
+      <c r="C7" s="196" t="str">
+        <f>IF(Sept!C7="","",Sept!C7)</f>
+        <v/>
+      </c>
+      <c r="D7" s="196"/>
+      <c r="E7" s="197"/>
+      <c r="F7" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="G7" s="121"/>
-[...2 lines deleted...]
-      <c r="J7" s="105">
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="87">
         <f>+Sheet1!G18</f>
-        <v>46326</v>
-[...1 lines deleted...]
-      <c r="K7" s="122"/>
+        <v>46691</v>
+      </c>
+      <c r="K7" s="79"/>
     </row>
     <row r="8" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="153"/>
-[...7 lines deleted...]
-      <c r="F8" s="115" t="s">
+      <c r="A8" s="119"/>
+      <c r="B8" s="120"/>
+      <c r="C8" s="196" t="str">
+        <f>IF(Sept!C8="","",Sept!C8)</f>
+        <v/>
+      </c>
+      <c r="D8" s="196"/>
+      <c r="E8" s="197"/>
+      <c r="F8" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="G8" s="121"/>
-[...2 lines deleted...]
-      <c r="J8" s="104" t="str">
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="86" t="str">
         <f>+Sheet1!L18</f>
-        <v>10/01/2026 thru 10/31/2026</v>
-[...1 lines deleted...]
-      <c r="K8" s="122"/>
+        <v>10/01/2027 thru 10/31/2027</v>
+      </c>
+      <c r="K8" s="79"/>
     </row>
     <row r="9" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="145" t="s">
+      <c r="A9" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="146"/>
-[...6 lines deleted...]
-      <c r="F9" s="115" t="s">
+      <c r="B9" s="112"/>
+      <c r="C9" s="196" t="str">
+        <f>IF(Sept!C9="","",Sept!C9)</f>
+        <v/>
+      </c>
+      <c r="D9" s="196"/>
+      <c r="E9" s="197"/>
+      <c r="F9" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="121"/>
-[...6 lines deleted...]
-      <c r="K9" s="122"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="88" t="str">
+        <f>IF(Sept!J9="","",Sept!J9)</f>
+        <v/>
+      </c>
+      <c r="K9" s="79"/>
     </row>
     <row r="10" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="145" t="s">
+      <c r="A10" s="111" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="146"/>
-[...6 lines deleted...]
-      <c r="F10" s="115" t="s">
+      <c r="B10" s="112"/>
+      <c r="C10" s="218" t="str">
+        <f>IF(Sept!C10="","",Sept!C10)</f>
+        <v/>
+      </c>
+      <c r="D10" s="218"/>
+      <c r="E10" s="219"/>
+      <c r="F10" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="121"/>
+      <c r="G10" s="77"/>
       <c r="H10" s="1"/>
-      <c r="I10" s="57"/>
-[...4 lines deleted...]
-      <c r="K10" s="122"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="88" t="str">
+        <f>IF(Sept!J10="","",Sept!J10)</f>
+        <v/>
+      </c>
+      <c r="K10" s="79"/>
     </row>
     <row r="11" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="111" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="146"/>
-[...6 lines deleted...]
-      <c r="F11" s="115" t="s">
+      <c r="B11" s="112"/>
+      <c r="C11" s="196" t="str">
+        <f>IF(Sept!C11="","",Sept!C11)</f>
+        <v/>
+      </c>
+      <c r="D11" s="196"/>
+      <c r="E11" s="197"/>
+      <c r="F11" s="50" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
-      <c r="I11" s="57"/>
-[...4 lines deleted...]
-      <c r="K11" s="108"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="88" t="str">
+        <f>IF(Sept!J11="","",Sept!J11)</f>
+        <v/>
+      </c>
+      <c r="K11" s="90"/>
     </row>
     <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="18"/>
-[...9 lines deleted...]
-      <c r="K12" s="19"/>
+      <c r="A12" s="16"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
     </row>
     <row r="13" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="55"/>
-[...9 lines deleted...]
-      <c r="K13" s="17"/>
+      <c r="A13" s="52"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
     </row>
     <row r="14" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="20"/>
-[...8 lines deleted...]
-      <c r="K14" s="20"/>
     </row>
     <row r="15" spans="1:11" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="21"/>
+      <c r="A15" s="18"/>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="234" t="str">
-[...4 lines deleted...]
-      <c r="D16" s="158" t="s">
+      <c r="B16" s="202" t="str">
+        <f>IF(Sept!B16="","",Sept!B16)</f>
+        <v/>
+      </c>
+      <c r="C16" s="216"/>
+      <c r="D16" s="124" t="s">
         <v>13</v>
       </c>
-      <c r="E16" s="161" t="s">
+      <c r="E16" s="127" t="s">
         <v>37</v>
       </c>
-      <c r="F16" s="180" t="s">
+      <c r="F16" s="146" t="s">
         <v>36</v>
       </c>
-      <c r="G16" s="181"/>
-[...1 lines deleted...]
-      <c r="I16" s="164" t="s">
+      <c r="G16" s="147"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="J16" s="165"/>
-      <c r="K16" s="170" t="s">
+      <c r="J16" s="131"/>
+      <c r="K16" s="136" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="234" t="str">
-[...11 lines deleted...]
-      <c r="K17" s="171"/>
+      <c r="B17" s="198" t="str">
+        <f>IF(Sept!B17="","",Sept!B17)</f>
+        <v/>
+      </c>
+      <c r="C17" s="217"/>
+      <c r="D17" s="125"/>
+      <c r="E17" s="128"/>
+      <c r="F17" s="148"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="150"/>
+      <c r="I17" s="132"/>
+      <c r="J17" s="133"/>
+      <c r="K17" s="137"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="253" t="str">
-[...11 lines deleted...]
-      <c r="K18" s="172"/>
+      <c r="B18" s="220" t="str">
+        <f>IF(Sept!B18="","",Sept!B18)</f>
+        <v/>
+      </c>
+      <c r="C18" s="221"/>
+      <c r="D18" s="126"/>
+      <c r="E18" s="129"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="152"/>
+      <c r="H18" s="153"/>
+      <c r="I18" s="134"/>
+      <c r="J18" s="135"/>
+      <c r="K18" s="138"/>
     </row>
     <row r="19" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="173" t="s">
+      <c r="B19" s="139" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="174"/>
-[...10 lines deleted...]
-      <c r="H19" s="177">
+      <c r="C19" s="140"/>
+      <c r="D19" s="54">
+        <f>Sept!D19</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="55">
+        <f>SUM(F19)+Sept!E19</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="214"/>
+      <c r="G19" s="215"/>
+      <c r="H19" s="143">
         <f>SUM(F31)</f>
         <v>0</v>
       </c>
-      <c r="I19" s="256"/>
-[...1 lines deleted...]
-      <c r="K19" s="23" t="s">
+      <c r="I19" s="223"/>
+      <c r="J19" s="224"/>
+      <c r="K19" s="20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="173" t="s">
+      <c r="B20" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="174"/>
-[...10 lines deleted...]
-      <c r="H20" s="34" t="s">
+      <c r="C20" s="140"/>
+      <c r="D20" s="54">
+        <f>Sept!D20</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="55">
+        <f>SUM(F20)+Sept!E20</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="214"/>
+      <c r="G20" s="215"/>
+      <c r="H20" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="I20" s="194" t="s">
+      <c r="I20" s="160" t="s">
         <v>68</v>
       </c>
-      <c r="J20" s="165"/>
-      <c r="K20" s="24"/>
+      <c r="J20" s="131"/>
+      <c r="K20" s="21"/>
     </row>
     <row r="21" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="173" t="s">
+      <c r="B21" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="C21" s="174"/>
-[...13 lines deleted...]
-      <c r="K21" s="25"/>
+      <c r="C21" s="140"/>
+      <c r="D21" s="54">
+        <f>Sept!D21</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="55">
+        <f>SUM(F21)+Sept!E21</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="214"/>
+      <c r="G21" s="215"/>
+      <c r="H21" s="32"/>
+      <c r="I21" s="134"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="22"/>
     </row>
     <row r="22" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="173" t="s">
+      <c r="B22" s="139" t="s">
         <v>42</v>
       </c>
-      <c r="C22" s="174"/>
-[...13 lines deleted...]
-      <c r="K22" s="25" t="s">
+      <c r="C22" s="140"/>
+      <c r="D22" s="54">
+        <f>Sept!D22</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="55">
+        <f>SUM(F22)+Sept!E22</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="214"/>
+      <c r="G22" s="215"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="258"/>
+      <c r="J22" s="259"/>
+      <c r="K22" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>13</v>
       </c>
-      <c r="B23" s="173" t="s">
+      <c r="B23" s="139" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="192"/>
-[...13 lines deleted...]
-      <c r="K23" s="84" t="str">
+      <c r="C23" s="158"/>
+      <c r="D23" s="54">
+        <f>Sept!D23</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="55">
+        <f>SUM(F23)+Sept!E23</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="214"/>
+      <c r="G23" s="215"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="258"/>
+      <c r="J23" s="259"/>
+      <c r="K23" s="68" t="str">
         <f>+C10</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>14</v>
       </c>
-      <c r="B24" s="173" t="s">
+      <c r="B24" s="139" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="192"/>
-[...13 lines deleted...]
-      <c r="K24" s="26"/>
+      <c r="C24" s="158"/>
+      <c r="D24" s="54">
+        <f>Sept!D24</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="55">
+        <f>SUM(F24)+Sept!E24</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="214"/>
+      <c r="G24" s="215"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="258"/>
+      <c r="J24" s="259"/>
+      <c r="K24" s="23"/>
     </row>
     <row r="25" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>16</v>
       </c>
-      <c r="B25" s="173" t="s">
+      <c r="B25" s="139" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="192"/>
-[...13 lines deleted...]
-      <c r="K25" s="25" t="s">
+      <c r="C25" s="158"/>
+      <c r="D25" s="54">
+        <f>Sept!D25</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="55">
+        <f>SUM(F25)+Sept!E25</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="214"/>
+      <c r="G25" s="215"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="258"/>
+      <c r="J25" s="259"/>
+      <c r="K25" s="22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>17</v>
       </c>
-      <c r="B26" s="173" t="s">
+      <c r="B26" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="192"/>
-[...13 lines deleted...]
-      <c r="K26" s="84" t="str">
+      <c r="C26" s="158"/>
+      <c r="D26" s="54">
+        <f>Sept!D26</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="55">
+        <f>SUM(F26)+Sept!E26</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="214"/>
+      <c r="G26" s="215"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="258"/>
+      <c r="J26" s="259"/>
+      <c r="K26" s="68" t="str">
         <f>+B16</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>18</v>
       </c>
-      <c r="B27" s="173" t="s">
+      <c r="B27" s="139" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="192"/>
-[...13 lines deleted...]
-      <c r="K27" s="25"/>
+      <c r="C27" s="158"/>
+      <c r="D27" s="54">
+        <f>Sept!D27</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="55">
+        <f>SUM(F27)+Sept!E27</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="214"/>
+      <c r="G27" s="215"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="258"/>
+      <c r="J27" s="259"/>
+      <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="173" t="s">
+      <c r="B28" s="139" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="192"/>
-[...13 lines deleted...]
-      <c r="K28" s="26" t="s">
+      <c r="C28" s="158"/>
+      <c r="D28" s="54">
+        <f>Sept!D28</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="55">
+        <f>SUM(F28)+Sept!E28</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="214"/>
+      <c r="G28" s="215"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="258"/>
+      <c r="J28" s="259"/>
+      <c r="K28" s="23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="145" t="s">
+      <c r="B29" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="193"/>
-      <c r="D29" s="60">
+      <c r="C29" s="159"/>
+      <c r="D29" s="56">
         <f>SUM(D19:D28)</f>
         <v>0</v>
       </c>
-      <c r="E29" s="60">
+      <c r="E29" s="56">
         <f>SUM(E19:E28)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="195">
+      <c r="F29" s="161">
         <f>SUM(F19:G28)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="196"/>
-[...3 lines deleted...]
-      <c r="K29" s="86">
+      <c r="G29" s="162"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="258"/>
+      <c r="J29" s="259"/>
+      <c r="K29" s="70">
         <f>F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="197" t="s">
+      <c r="B30" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="C30" s="198"/>
-[...13 lines deleted...]
-      <c r="K30" s="27"/>
+      <c r="C30" s="164"/>
+      <c r="D30" s="54">
+        <f>Sept!D30</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="55">
+        <f>ROUND(SUM(F30),2)+Sept!E30</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="214"/>
+      <c r="G30" s="215"/>
+      <c r="H30" s="33"/>
+      <c r="I30" s="258"/>
+      <c r="J30" s="259"/>
+      <c r="K30" s="24"/>
     </row>
     <row r="31" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="145" t="s">
+      <c r="B31" s="111" t="s">
         <v>53</v>
       </c>
-      <c r="C31" s="193"/>
-      <c r="D31" s="60">
+      <c r="C31" s="159"/>
+      <c r="D31" s="56">
         <f>SUM(D29:D30)</f>
         <v>0</v>
       </c>
-      <c r="E31" s="60">
+      <c r="E31" s="56">
         <f>SUM(E29:E30)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="195">
+      <c r="F31" s="161">
         <f>SUM(F29:G30)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="196"/>
-[...3 lines deleted...]
-      <c r="K31" s="27" t="s">
+      <c r="G31" s="162"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="258"/>
+      <c r="J31" s="259"/>
+      <c r="K31" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="199" t="s">
+      <c r="B32" s="139" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="200"/>
-[...13 lines deleted...]
-      <c r="K32" s="28" t="s">
+      <c r="C32" s="158"/>
+      <c r="D32" s="54">
+        <f>Sept!D32</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="55">
+        <f>SUM(F32)+Sept!E32</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="214"/>
+      <c r="G32" s="215"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="258"/>
+      <c r="J32" s="259"/>
+      <c r="K32" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
-      <c r="B33" s="203" t="s">
+      <c r="B33" s="167" t="s">
         <v>8</v>
       </c>
-      <c r="C33" s="204"/>
-      <c r="D33" s="60">
+      <c r="C33" s="168"/>
+      <c r="D33" s="56">
         <f>SUM(D31:D32)</f>
         <v>0</v>
       </c>
-      <c r="E33" s="60">
+      <c r="E33" s="56">
         <f>SUM(E31:E32)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="195">
+      <c r="F33" s="161">
         <f>SUM(F31:G32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="196"/>
-[...3 lines deleted...]
-      <c r="K33" s="28"/>
+      <c r="G33" s="162"/>
+      <c r="H33" s="34"/>
+      <c r="I33" s="260"/>
+      <c r="J33" s="261"/>
+      <c r="K33" s="25"/>
     </row>
     <row r="34" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="205" t="s">
+      <c r="A34" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="206"/>
-[...4 lines deleted...]
-      <c r="G34" s="208" t="s">
+      <c r="B34" s="170"/>
+      <c r="C34" s="170"/>
+      <c r="D34" s="170"/>
+      <c r="E34" s="170"/>
+      <c r="F34" s="171"/>
+      <c r="G34" s="172" t="s">
         <v>50</v>
       </c>
-      <c r="H34" s="209"/>
-[...2 lines deleted...]
-      <c r="K34" s="210"/>
+      <c r="H34" s="173"/>
+      <c r="I34" s="173"/>
+      <c r="J34" s="173"/>
+      <c r="K34" s="174"/>
     </row>
     <row r="35" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="29"/>
-[...9 lines deleted...]
-      <c r="K35" s="49"/>
+      <c r="A35" s="26"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="47"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="46"/>
     </row>
     <row r="36" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="218" t="s">
+      <c r="A36" s="182" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="219"/>
-[...4 lines deleted...]
-      <c r="G36" s="221" t="s">
+      <c r="B36" s="183"/>
+      <c r="C36" s="183"/>
+      <c r="D36" s="183"/>
+      <c r="E36" s="183"/>
+      <c r="F36" s="184"/>
+      <c r="G36" s="185" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="222"/>
-[...2 lines deleted...]
-      <c r="K36" s="223"/>
+      <c r="H36" s="186"/>
+      <c r="I36" s="186"/>
+      <c r="J36" s="186"/>
+      <c r="K36" s="187"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="224" t="s">
+      <c r="A37" s="188" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="225"/>
-[...4 lines deleted...]
-      <c r="G37" s="221" t="s">
+      <c r="B37" s="189"/>
+      <c r="C37" s="189"/>
+      <c r="D37" s="189"/>
+      <c r="E37" s="189"/>
+      <c r="F37" s="190"/>
+      <c r="G37" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="H37" s="222"/>
-[...2 lines deleted...]
-      <c r="K37" s="223"/>
+      <c r="H37" s="186"/>
+      <c r="I37" s="186"/>
+      <c r="J37" s="186"/>
+      <c r="K37" s="187"/>
     </row>
     <row r="38" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="227" t="s">
+      <c r="A38" s="191" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="228"/>
-[...4 lines deleted...]
-      <c r="G38" s="221" t="s">
+      <c r="B38" s="192"/>
+      <c r="C38" s="192"/>
+      <c r="D38" s="192"/>
+      <c r="E38" s="192"/>
+      <c r="F38" s="257"/>
+      <c r="G38" s="185" t="s">
         <v>10</v>
       </c>
-      <c r="H38" s="222"/>
-[...2 lines deleted...]
-      <c r="K38" s="223"/>
+      <c r="H38" s="186"/>
+      <c r="I38" s="186"/>
+      <c r="J38" s="186"/>
+      <c r="K38" s="187"/>
     </row>
     <row r="39" spans="1:11" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="211" t="s">
+      <c r="A39" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="212"/>
-      <c r="C39" s="244" t="s">
+      <c r="B39" s="176"/>
+      <c r="C39" s="210" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="245"/>
-[...2 lines deleted...]
-      <c r="G39" s="255" t="s">
+      <c r="D39" s="211"/>
+      <c r="E39" s="211"/>
+      <c r="F39" s="212"/>
+      <c r="G39" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="H39" s="216"/>
-[...2 lines deleted...]
-      <c r="K39" s="217"/>
+      <c r="H39" s="180"/>
+      <c r="I39" s="180"/>
+      <c r="J39" s="180"/>
+      <c r="K39" s="181"/>
     </row>
     <row r="40" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="12" t="s">
+      <c r="A40" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B40" s="30"/>
-[...9 lines deleted...]
-        <v>69</v>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27" t="str">
+        <f>+Oct!K40</f>
+        <v>Form Date: 9/21/2026</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="c5Sw1fK2OU1OEmchvi7hCqqvERL25p0aEFzJo5yat4a6FFpHOAxnUeVCeBvh65vl7qyWbI50POCYaEzogT5eYQ==" saltValue="SrBqff0JCulyA2h3Nxx7NA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="rtv3y29Tc5pIgYJV6mGFdQxiswMbEaQCVKvv6d7dNDJKNiSkk4JbM9ufVWBiioWoRFqmJztq1FaRg6JQBWC5/Q==" saltValue="3Z2obfGV+x2BnD0fZzPJMw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="67">
     <mergeCell ref="I22:J33"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="I20:J21"/>
     <mergeCell ref="G39:K39"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="G34:K34"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="G36:K36"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="G37:K37"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="G38:K38"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="B24:C24"/>
@@ -9093,1237 +8869,1225 @@
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="K16:K18"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:D18"/>
     <mergeCell ref="E16:E18"/>
     <mergeCell ref="F16:H18"/>
     <mergeCell ref="I16:J18"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
   </mergeCells>
-  <conditionalFormatting sqref="F19:G28">
-[...8 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.62" right="0.22" top="0.18" bottom="0.18" header="0.18" footer="0.18"/>
   <pageSetup scale="73" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5B068C6-2E83-4573-ACB2-E2350E8E04D6}">
-  <dimension ref="C1:L24"/>
+  <dimension ref="A1:L24"/>
   <sheetViews>
-    <sheetView topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="K2" sqref="K2"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F30" sqref="F30:G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="18" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="12.88671875" style="87" customWidth="1"/>
+    <col min="7" max="7" width="12.88671875" style="71" customWidth="1"/>
     <col min="8" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="13.5546875" customWidth="1"/>
     <col min="11" max="11" width="3" customWidth="1"/>
-    <col min="12" max="12" width="30.33203125" style="89" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="30.33203125" style="73" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="3:12" x14ac:dyDescent="0.25">
-      <c r="G1" s="87">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A1" s="110" t="s">
+        <v>115</v>
+      </c>
+      <c r="G1" s="71">
         <v>44920</v>
       </c>
-      <c r="J1" s="87">
+      <c r="J1" s="71">
         <v>44893</v>
       </c>
-      <c r="K1">
-[...2 lines deleted...]
-      <c r="L1" s="89" t="str">
+      <c r="L1" s="73" t="str">
         <f t="shared" ref="L1" si="0">"From "&amp;TEXT(J1,"mm/dd/yyyy")&amp;" thru "&amp;TEXT(G1,"mm/dd/yyyy")</f>
         <v>From 11/28/2022 thru 12/25/2022</v>
       </c>
     </row>
-    <row r="5" spans="3:12" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="G5" s="90" t="s">
+    <row r="5" spans="1:12" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G5" s="74" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="74" t="s">
+        <v>71</v>
+      </c>
+      <c r="I5" s="74" t="s">
+        <v>72</v>
+      </c>
+      <c r="J5" s="74" t="s">
         <v>70</v>
       </c>
-      <c r="H5" s="90" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="90" t="s">
+      <c r="L5" s="74" t="s">
         <v>73</v>
       </c>
-      <c r="J5" s="90" t="s">
-[...8 lines deleted...]
-        <v>45961</v>
+    </row>
+    <row r="6" spans="1:12" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C6" s="72">
+        <v>46326</v>
+      </c>
+      <c r="G6" s="97">
+        <v>46326</v>
       </c>
       <c r="H6">
         <v>31</v>
       </c>
       <c r="I6">
         <f>+H6-1</f>
         <v>30</v>
       </c>
-      <c r="J6" s="87">
+      <c r="J6" s="71">
         <f>+G6-I6</f>
-        <v>45931</v>
-[...1 lines deleted...]
-      <c r="L6" s="92" t="str">
+        <v>46296</v>
+      </c>
+      <c r="L6" s="76" t="str">
         <f>TEXT(J6,"mm/dd/yyyy")&amp;" thru "&amp;TEXT(G6,"mm/dd/yyyy")</f>
-        <v>10/01/2025 thru 10/31/2025</v>
-[...6 lines deleted...]
-      <c r="G7" s="91">
+        <v>10/01/2026 thru 10/31/2026</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C7" s="72">
+        <v>46356</v>
+      </c>
+      <c r="G7" s="75">
         <f t="shared" ref="G7:G18" si="1">+G6+H7</f>
-        <v>45991</v>
+        <v>46356</v>
       </c>
       <c r="H7">
         <v>30</v>
       </c>
       <c r="I7">
         <f>+H7-1</f>
         <v>29</v>
       </c>
-      <c r="J7" s="87">
+      <c r="J7" s="71">
         <f>+G7-I7</f>
-        <v>45962</v>
-[...1 lines deleted...]
-      <c r="L7" s="92" t="str">
+        <v>46327</v>
+      </c>
+      <c r="L7" s="76" t="str">
         <f>TEXT(J7,"mm/dd/yyyy")&amp;" thru "&amp;TEXT(G7,"mm/dd/yyyy")</f>
-        <v>11/01/2025 thru 11/30/2025</v>
-[...6 lines deleted...]
-      <c r="G8" s="91">
+        <v>11/01/2026 thru 11/30/2026</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C8" s="72">
+        <v>46387</v>
+      </c>
+      <c r="G8" s="75">
         <f t="shared" si="1"/>
-        <v>46022</v>
+        <v>46387</v>
       </c>
       <c r="H8">
         <v>31</v>
       </c>
       <c r="I8">
         <f t="shared" ref="I8:I18" si="2">+H8-1</f>
         <v>30</v>
       </c>
-      <c r="J8" s="87">
+      <c r="J8" s="71">
         <f t="shared" ref="J8:J18" si="3">+G8-I8</f>
-        <v>45992</v>
-[...1 lines deleted...]
-      <c r="L8" s="92" t="str">
+        <v>46357</v>
+      </c>
+      <c r="L8" s="76" t="str">
         <f t="shared" ref="L8:L18" si="4">TEXT(J8,"mm/dd/yyyy")&amp;" thru "&amp;TEXT(G8,"mm/dd/yyyy")</f>
-        <v>12/01/2025 thru 12/31/2025</v>
-[...6 lines deleted...]
-      <c r="G9" s="91">
+        <v>12/01/2026 thru 12/31/2026</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C9" s="72">
+        <v>46418</v>
+      </c>
+      <c r="G9" s="75">
         <f t="shared" si="1"/>
-        <v>46053</v>
+        <v>46418</v>
       </c>
       <c r="H9">
         <v>31</v>
       </c>
       <c r="I9">
         <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="J9" s="87">
+      <c r="J9" s="71">
         <f t="shared" si="3"/>
-        <v>46023</v>
-[...1 lines deleted...]
-      <c r="L9" s="92" t="str">
+        <v>46388</v>
+      </c>
+      <c r="L9" s="76" t="str">
         <f t="shared" si="4"/>
-        <v>01/01/2026 thru 01/31/2026</v>
-[...6 lines deleted...]
-      <c r="G10" s="91">
+        <v>01/01/2027 thru 01/31/2027</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C10" s="72">
+        <v>46446</v>
+      </c>
+      <c r="G10" s="75">
         <f t="shared" si="1"/>
-        <v>46081</v>
-[...1 lines deleted...]
-      <c r="H10" s="132">
+        <v>46446</v>
+      </c>
+      <c r="H10" s="98">
         <v>28</v>
       </c>
       <c r="I10">
         <f t="shared" si="2"/>
         <v>27</v>
       </c>
-      <c r="J10" s="87">
+      <c r="J10" s="71">
         <f t="shared" si="3"/>
-        <v>46054</v>
-[...1 lines deleted...]
-      <c r="L10" s="92" t="str">
+        <v>46419</v>
+      </c>
+      <c r="L10" s="76" t="str">
         <f t="shared" si="4"/>
-        <v>02/01/2026 thru 02/28/2026</v>
-[...6 lines deleted...]
-      <c r="G11" s="91">
+        <v>02/01/2027 thru 02/28/2027</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C11" s="72">
+        <v>46477</v>
+      </c>
+      <c r="G11" s="75">
         <f t="shared" si="1"/>
-        <v>46112</v>
+        <v>46477</v>
       </c>
       <c r="H11">
         <v>31</v>
       </c>
       <c r="I11">
         <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="J11" s="87">
+      <c r="J11" s="71">
         <f t="shared" si="3"/>
-        <v>46082</v>
-[...1 lines deleted...]
-      <c r="L11" s="92" t="str">
+        <v>46447</v>
+      </c>
+      <c r="L11" s="76" t="str">
         <f t="shared" si="4"/>
-        <v>03/01/2026 thru 03/31/2026</v>
-[...6 lines deleted...]
-      <c r="G12" s="91">
+        <v>03/01/2027 thru 03/31/2027</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C12" s="72">
+        <v>46507</v>
+      </c>
+      <c r="G12" s="75">
         <f t="shared" si="1"/>
-        <v>46142</v>
+        <v>46507</v>
       </c>
       <c r="H12">
         <v>30</v>
       </c>
       <c r="I12">
         <f t="shared" si="2"/>
         <v>29</v>
       </c>
-      <c r="J12" s="87">
+      <c r="J12" s="71">
         <f t="shared" si="3"/>
-        <v>46113</v>
-[...1 lines deleted...]
-      <c r="L12" s="92" t="str">
+        <v>46478</v>
+      </c>
+      <c r="L12" s="76" t="str">
         <f t="shared" si="4"/>
-        <v>04/01/2026 thru 04/30/2026</v>
-[...6 lines deleted...]
-      <c r="G13" s="91">
+        <v>04/01/2027 thru 04/30/2027</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C13" s="72">
+        <v>46538</v>
+      </c>
+      <c r="G13" s="75">
         <f t="shared" si="1"/>
-        <v>46173</v>
+        <v>46538</v>
       </c>
       <c r="H13">
         <v>31</v>
       </c>
       <c r="I13">
         <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="J13" s="87">
+      <c r="J13" s="71">
         <f t="shared" si="3"/>
-        <v>46143</v>
-[...1 lines deleted...]
-      <c r="L13" s="92" t="str">
+        <v>46508</v>
+      </c>
+      <c r="L13" s="76" t="str">
         <f t="shared" si="4"/>
-        <v>05/01/2026 thru 05/31/2026</v>
-[...6 lines deleted...]
-      <c r="G14" s="91">
+        <v>05/01/2027 thru 05/31/2027</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C14" s="72">
+        <v>46568</v>
+      </c>
+      <c r="G14" s="75">
         <f t="shared" si="1"/>
-        <v>46203</v>
+        <v>46568</v>
       </c>
       <c r="H14">
         <v>30</v>
       </c>
       <c r="I14">
         <f t="shared" si="2"/>
         <v>29</v>
       </c>
-      <c r="J14" s="87">
+      <c r="J14" s="71">
         <f t="shared" si="3"/>
-        <v>46174</v>
-[...1 lines deleted...]
-      <c r="L14" s="92" t="str">
+        <v>46539</v>
+      </c>
+      <c r="L14" s="76" t="str">
         <f t="shared" si="4"/>
-        <v>06/01/2026 thru 06/30/2026</v>
-[...6 lines deleted...]
-      <c r="G15" s="91">
+        <v>06/01/2027 thru 06/30/2027</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C15" s="72">
+        <v>46599</v>
+      </c>
+      <c r="G15" s="75">
         <f t="shared" si="1"/>
-        <v>46234</v>
+        <v>46599</v>
       </c>
       <c r="H15">
         <v>31</v>
       </c>
       <c r="I15">
         <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="J15" s="87">
+      <c r="J15" s="71">
         <f t="shared" si="3"/>
-        <v>46204</v>
-[...1 lines deleted...]
-      <c r="L15" s="92" t="str">
+        <v>46569</v>
+      </c>
+      <c r="L15" s="76" t="str">
         <f t="shared" si="4"/>
-        <v>07/01/2026 thru 07/31/2026</v>
-[...6 lines deleted...]
-      <c r="G16" s="91">
+        <v>07/01/2027 thru 07/31/2027</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C16" s="72">
+        <v>46630</v>
+      </c>
+      <c r="G16" s="75">
         <f t="shared" si="1"/>
-        <v>46265</v>
+        <v>46630</v>
       </c>
       <c r="H16">
         <v>31</v>
       </c>
       <c r="I16">
         <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="J16" s="87">
+      <c r="J16" s="71">
         <f t="shared" si="3"/>
-        <v>46235</v>
-[...1 lines deleted...]
-      <c r="L16" s="92" t="str">
+        <v>46600</v>
+      </c>
+      <c r="L16" s="76" t="str">
         <f t="shared" si="4"/>
-        <v>08/01/2026 thru 08/31/2026</v>
+        <v>08/01/2027 thru 08/31/2027</v>
       </c>
     </row>
     <row r="17" spans="3:12" x14ac:dyDescent="0.25">
-      <c r="C17" s="88">
-[...2 lines deleted...]
-      <c r="G17" s="91">
+      <c r="C17" s="72">
+        <v>46660</v>
+      </c>
+      <c r="G17" s="75">
         <f t="shared" si="1"/>
-        <v>46295</v>
+        <v>46660</v>
       </c>
       <c r="H17">
         <v>30</v>
       </c>
       <c r="I17">
         <f t="shared" si="2"/>
         <v>29</v>
       </c>
-      <c r="J17" s="87">
+      <c r="J17" s="71">
         <f t="shared" si="3"/>
-        <v>46266</v>
-[...1 lines deleted...]
-      <c r="L17" s="92" t="str">
+        <v>46631</v>
+      </c>
+      <c r="L17" s="76" t="str">
         <f t="shared" si="4"/>
-        <v>09/01/2026 thru 09/30/2026</v>
+        <v>09/01/2027 thru 09/30/2027</v>
       </c>
     </row>
     <row r="18" spans="3:12" x14ac:dyDescent="0.25">
-      <c r="C18" s="88">
-[...2 lines deleted...]
-      <c r="G18" s="91">
+      <c r="C18" s="262" t="s">
+        <v>121</v>
+      </c>
+      <c r="G18" s="75">
         <f t="shared" si="1"/>
-        <v>46326</v>
+        <v>46691</v>
       </c>
       <c r="H18">
         <v>31</v>
       </c>
       <c r="I18">
         <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="J18" s="87">
+      <c r="J18" s="71">
         <f t="shared" si="3"/>
+        <v>46661</v>
+      </c>
+      <c r="L18" s="76" t="str">
+        <f t="shared" si="4"/>
+        <v>10/01/2027 thru 10/31/2027</v>
+      </c>
+    </row>
+    <row r="19" spans="3:12" x14ac:dyDescent="0.25">
+      <c r="C19" s="72"/>
+    </row>
+    <row r="20" spans="3:12" x14ac:dyDescent="0.25">
+      <c r="C20" s="72"/>
+    </row>
+    <row r="21" spans="3:12" x14ac:dyDescent="0.25">
+      <c r="C21" s="72"/>
+    </row>
+    <row r="22" spans="3:12" x14ac:dyDescent="0.25">
+      <c r="C22" s="72"/>
+      <c r="G22" s="71">
+        <v>46204</v>
+      </c>
+      <c r="H22" s="71">
+        <v>46568</v>
+      </c>
+      <c r="I22" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="3:12" x14ac:dyDescent="0.25">
+      <c r="C23" s="72"/>
+    </row>
+    <row r="24" spans="3:12" x14ac:dyDescent="0.25">
+      <c r="C24" s="72"/>
+      <c r="G24" s="71">
         <v>46296</v>
       </c>
-      <c r="L18" s="92" t="str">
-[...11 lines deleted...]
-      <c r="I22" t="s">
+      <c r="H24" s="71">
+        <v>46660</v>
+      </c>
+      <c r="I24" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="24" spans="3:12" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="RzEIf0ZmAN6Y/WarBxq8df8Jh7u+ATScKcTKndTW50+LljfsZZDOTcUorcZ1hplnIAoKK9C5e7xU6GpGnuRiuQ==" saltValue="CMCG4DVj+zBl0TVBuyJrYg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1C7AB0F-D0C8-4287-B5C7-5BB72FBBF404}">
   <sheetPr>
     <tabColor rgb="FF002060"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M40"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.6640625" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="16.6640625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="22.6640625" style="12" customWidth="1"/>
+    <col min="4" max="5" width="23.88671875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" style="12" customWidth="1"/>
+    <col min="8" max="8" width="4" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="12" customWidth="1"/>
+    <col min="10" max="10" width="24.5546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="19.44140625" style="12" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="12"/>
-[...11 lines deleted...]
-      <c r="K1" s="11" t="s">
+      <c r="A1" s="11"/>
+      <c r="B1" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="10" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="115" t="s">
+        <v>34</v>
+      </c>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
+    </row>
+    <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="116" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
+    </row>
+    <row r="4" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="E4" s="41"/>
+    </row>
+    <row r="5" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="14"/>
+      <c r="B5" s="15"/>
+      <c r="F5" s="14"/>
+    </row>
+    <row r="6" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="117" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="118"/>
+      <c r="C6" s="113" t="s">
+        <v>77</v>
+      </c>
+      <c r="D6" s="113"/>
+      <c r="E6" s="113"/>
+      <c r="F6" s="50" t="s">
+        <v>61</v>
+      </c>
+      <c r="G6" s="77"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="91" t="s">
+        <v>112</v>
+      </c>
+      <c r="K6" s="92"/>
+    </row>
+    <row r="7" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="111" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="112"/>
+      <c r="C7" s="113" t="s">
+        <v>110</v>
+      </c>
+      <c r="D7" s="113"/>
+      <c r="E7" s="113"/>
+      <c r="F7" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="100" t="s">
+        <v>118</v>
+      </c>
+      <c r="K7" s="99"/>
+    </row>
+    <row r="8" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="119"/>
+      <c r="B8" s="120"/>
+      <c r="C8" s="113" t="s">
+        <v>78</v>
+      </c>
+      <c r="D8" s="113"/>
+      <c r="E8" s="113"/>
+      <c r="F8" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="100" t="s">
+        <v>119</v>
+      </c>
+      <c r="K8" s="99"/>
+    </row>
+    <row r="9" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="111" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="112"/>
+      <c r="C9" s="121" t="s">
+        <v>82</v>
+      </c>
+      <c r="D9" s="121"/>
+      <c r="E9" s="121"/>
+      <c r="F9" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="91" t="s">
         <v>79</v>
       </c>
-    </row>
-[...40 lines deleted...]
-      <c r="C6" s="147" t="s">
+      <c r="K9" s="92"/>
+    </row>
+    <row r="10" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="111" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="112"/>
+      <c r="C10" s="121" t="s">
+        <v>111</v>
+      </c>
+      <c r="D10" s="121"/>
+      <c r="E10" s="121"/>
+      <c r="F10" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="77"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="D6" s="147"/>
-[...89 lines deleted...]
-      <c r="J10" s="125" t="s">
+      <c r="K10" s="92"/>
+    </row>
+    <row r="11" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="111" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="112"/>
+      <c r="C11" s="121" t="s">
         <v>83</v>
       </c>
-      <c r="K10" s="126"/>
-[...11 lines deleted...]
-      <c r="F11" s="115" t="s">
+      <c r="D11" s="121"/>
+      <c r="E11" s="121"/>
+      <c r="F11" s="50" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
-      <c r="I11" s="57"/>
-[...3 lines deleted...]
-      <c r="K11" s="126"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="91" t="s">
+        <v>81</v>
+      </c>
+      <c r="K11" s="92"/>
     </row>
     <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="18"/>
-[...9 lines deleted...]
-      <c r="K12" s="19"/>
+      <c r="A12" s="16"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
     </row>
     <row r="13" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="118"/>
-[...9 lines deleted...]
-      <c r="K13" s="17"/>
+      <c r="A13" s="52"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
     </row>
     <row r="14" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="20"/>
-[...8 lines deleted...]
-      <c r="K14" s="20"/>
     </row>
     <row r="15" spans="1:11" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="21"/>
+      <c r="A15" s="18">
+        <v>27</v>
+      </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="156" t="s">
-[...3 lines deleted...]
-      <c r="D16" s="158" t="s">
+      <c r="B16" s="122" t="s">
+        <v>86</v>
+      </c>
+      <c r="C16" s="123"/>
+      <c r="D16" s="124" t="s">
         <v>13</v>
       </c>
-      <c r="E16" s="161" t="s">
+      <c r="E16" s="127" t="s">
         <v>37</v>
       </c>
-      <c r="F16" s="180" t="s">
+      <c r="F16" s="146" t="s">
         <v>36</v>
       </c>
-      <c r="G16" s="181"/>
-[...1 lines deleted...]
-      <c r="I16" s="164" t="s">
+      <c r="G16" s="147"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="J16" s="165"/>
-      <c r="K16" s="170" t="s">
+      <c r="J16" s="131"/>
+      <c r="K16" s="136" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="156" t="s">
-[...11 lines deleted...]
-      <c r="M17" s="22"/>
+      <c r="B17" s="122" t="s">
+        <v>117</v>
+      </c>
+      <c r="C17" s="123"/>
+      <c r="D17" s="125"/>
+      <c r="E17" s="128"/>
+      <c r="F17" s="148"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="150"/>
+      <c r="I17" s="132"/>
+      <c r="J17" s="133"/>
+      <c r="K17" s="137"/>
+      <c r="M17" s="19"/>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="156" t="s">
-[...10 lines deleted...]
-      <c r="K18" s="172"/>
+      <c r="B18" s="122" t="s">
+        <v>116</v>
+      </c>
+      <c r="C18" s="123"/>
+      <c r="D18" s="126"/>
+      <c r="E18" s="129"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="152"/>
+      <c r="H18" s="153"/>
+      <c r="I18" s="134"/>
+      <c r="J18" s="135"/>
+      <c r="K18" s="138"/>
     </row>
     <row r="19" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="173" t="s">
+      <c r="B19" s="139" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="174"/>
-      <c r="D19" s="137">
+      <c r="C19" s="140"/>
+      <c r="D19" s="102">
         <v>1000</v>
       </c>
-      <c r="E19" s="59">
+      <c r="E19" s="55">
         <v>868</v>
       </c>
-      <c r="F19" s="175">
+      <c r="F19" s="141">
         <v>145.15</v>
       </c>
-      <c r="G19" s="176"/>
-      <c r="H19" s="177">
+      <c r="G19" s="142"/>
+      <c r="H19" s="143">
         <f>SUM(F31)</f>
         <v>581.15</v>
       </c>
-      <c r="I19" s="178"/>
-[...1 lines deleted...]
-      <c r="K19" s="23" t="s">
+      <c r="I19" s="144"/>
+      <c r="J19" s="145"/>
+      <c r="K19" s="20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="173" t="s">
+      <c r="B20" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="174"/>
-      <c r="D20" s="137">
+      <c r="C20" s="140"/>
+      <c r="D20" s="102">
         <v>500</v>
       </c>
-      <c r="E20" s="59">
+      <c r="E20" s="55">
         <v>398</v>
       </c>
-      <c r="F20" s="175">
+      <c r="F20" s="141">
         <v>125</v>
       </c>
-      <c r="G20" s="176"/>
-      <c r="H20" s="109" t="s">
+      <c r="G20" s="142"/>
+      <c r="H20" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="I20" s="194" t="s">
-[...3 lines deleted...]
-      <c r="K20" s="31"/>
+      <c r="I20" s="160" t="s">
+        <v>76</v>
+      </c>
+      <c r="J20" s="131"/>
+      <c r="K20" s="28"/>
     </row>
     <row r="21" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="173" t="s">
+      <c r="B21" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="C21" s="174"/>
-      <c r="D21" s="137">
+      <c r="C21" s="140"/>
+      <c r="D21" s="102">
         <v>250</v>
       </c>
-      <c r="E21" s="59">
+      <c r="E21" s="55">
         <f t="shared" ref="E21:E26" si="0">SUM(F21)</f>
         <v>251</v>
       </c>
-      <c r="F21" s="175">
+      <c r="F21" s="141">
         <v>251</v>
       </c>
-      <c r="G21" s="176"/>
-[...3 lines deleted...]
-      <c r="K21" s="38"/>
+      <c r="G21" s="142"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="134"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="35"/>
     </row>
     <row r="22" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="173" t="s">
+      <c r="B22" s="139" t="s">
         <v>42</v>
       </c>
-      <c r="C22" s="174"/>
-      <c r="D22" s="137">
+      <c r="C22" s="140"/>
+      <c r="D22" s="102">
         <v>300</v>
       </c>
-      <c r="E22" s="59">
+      <c r="E22" s="55">
         <f t="shared" si="0"/>
         <v>60</v>
       </c>
-      <c r="F22" s="175">
+      <c r="F22" s="141">
         <v>60</v>
       </c>
-      <c r="G22" s="176"/>
-[...5 lines deleted...]
-      <c r="K22" s="25" t="s">
+      <c r="G22" s="142"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="154" t="s">
+        <v>113</v>
+      </c>
+      <c r="J22" s="155"/>
+      <c r="K22" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>13</v>
       </c>
-      <c r="B23" s="173" t="s">
+      <c r="B23" s="139" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="192"/>
-[...1 lines deleted...]
-      <c r="E23" s="59">
+      <c r="C23" s="158"/>
+      <c r="D23" s="102"/>
+      <c r="E23" s="55">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F23" s="175"/>
-[...5 lines deleted...]
-        <v>92</v>
+      <c r="F23" s="141"/>
+      <c r="G23" s="142"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="154"/>
+      <c r="J23" s="155"/>
+      <c r="K23" s="96" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>14</v>
       </c>
-      <c r="B24" s="173" t="s">
+      <c r="B24" s="139" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="192"/>
-[...1 lines deleted...]
-      <c r="E24" s="59">
+      <c r="C24" s="158"/>
+      <c r="D24" s="102"/>
+      <c r="E24" s="55">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F24" s="175"/>
-[...4 lines deleted...]
-      <c r="K24" s="26"/>
+      <c r="F24" s="141"/>
+      <c r="G24" s="142"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="154"/>
+      <c r="J24" s="155"/>
+      <c r="K24" s="23"/>
     </row>
     <row r="25" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>16</v>
       </c>
-      <c r="B25" s="173" t="s">
+      <c r="B25" s="139" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="192"/>
-[...1 lines deleted...]
-      <c r="E25" s="59">
+      <c r="C25" s="158"/>
+      <c r="D25" s="102"/>
+      <c r="E25" s="55">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F25" s="175"/>
-[...4 lines deleted...]
-      <c r="K25" s="25" t="s">
+      <c r="F25" s="141"/>
+      <c r="G25" s="142"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="154"/>
+      <c r="J25" s="155"/>
+      <c r="K25" s="22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>17</v>
       </c>
-      <c r="B26" s="173" t="s">
+      <c r="B26" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="192"/>
-[...1 lines deleted...]
-      <c r="E26" s="59">
+      <c r="C26" s="158"/>
+      <c r="D26" s="102"/>
+      <c r="E26" s="55">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F26" s="175"/>
-[...5 lines deleted...]
-        <v>92</v>
+      <c r="F26" s="141"/>
+      <c r="G26" s="142"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="154"/>
+      <c r="J26" s="155"/>
+      <c r="K26" s="96" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>18</v>
       </c>
-      <c r="B27" s="173" t="s">
+      <c r="B27" s="139" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="192"/>
-[...1 lines deleted...]
-      <c r="E27" s="59">
+      <c r="C27" s="158"/>
+      <c r="D27" s="102"/>
+      <c r="E27" s="55">
         <f>SUM(F27)</f>
         <v>0</v>
       </c>
-      <c r="F27" s="175"/>
-[...4 lines deleted...]
-      <c r="K27" s="25"/>
+      <c r="F27" s="141"/>
+      <c r="G27" s="142"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="154"/>
+      <c r="J27" s="155"/>
+      <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="173" t="s">
+      <c r="B28" s="139" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="192"/>
-[...1 lines deleted...]
-      <c r="E28" s="59">
+      <c r="C28" s="158"/>
+      <c r="D28" s="102"/>
+      <c r="E28" s="55">
         <f>SUM(F28)</f>
         <v>0</v>
       </c>
-      <c r="F28" s="175"/>
-[...4 lines deleted...]
-      <c r="K28" s="26" t="s">
+      <c r="F28" s="141"/>
+      <c r="G28" s="142"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="154"/>
+      <c r="J28" s="155"/>
+      <c r="K28" s="23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="145" t="s">
+      <c r="B29" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="193"/>
-      <c r="D29" s="60">
+      <c r="C29" s="159"/>
+      <c r="D29" s="56">
         <f>SUM(D19:D28)</f>
         <v>2050</v>
       </c>
-      <c r="E29" s="60">
+      <c r="E29" s="56">
         <f>SUM(E19:E28)</f>
         <v>1577</v>
       </c>
-      <c r="F29" s="195">
+      <c r="F29" s="161">
         <f>SUM(F19:G28)</f>
         <v>581.15</v>
       </c>
-      <c r="G29" s="196"/>
-[...4 lines deleted...]
-        <v>92</v>
+      <c r="G29" s="162"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="154"/>
+      <c r="J29" s="155"/>
+      <c r="K29" s="96" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="197" t="s">
+      <c r="B30" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="C30" s="198"/>
-[...1 lines deleted...]
-      <c r="E30" s="62">
+      <c r="C30" s="164"/>
+      <c r="D30" s="102"/>
+      <c r="E30" s="58">
         <f>ROUND(SUM(F30),2)</f>
         <v>0</v>
       </c>
-      <c r="F30" s="175"/>
-[...4 lines deleted...]
-      <c r="K30" s="27"/>
+      <c r="F30" s="141"/>
+      <c r="G30" s="142"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="154"/>
+      <c r="J30" s="155"/>
+      <c r="K30" s="24"/>
     </row>
     <row r="31" spans="1:13" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="145" t="s">
+      <c r="B31" s="111" t="s">
         <v>53</v>
       </c>
-      <c r="C31" s="193"/>
-      <c r="D31" s="60">
+      <c r="C31" s="159"/>
+      <c r="D31" s="56">
         <f>SUM(D29:D30)</f>
         <v>2050</v>
       </c>
-      <c r="E31" s="60">
+      <c r="E31" s="56">
         <f>SUM(E29:E30)</f>
         <v>1577</v>
       </c>
-      <c r="F31" s="195">
+      <c r="F31" s="161">
         <f>SUM(F29:G30)</f>
         <v>581.15</v>
       </c>
-      <c r="G31" s="196"/>
-[...3 lines deleted...]
-      <c r="K31" s="27" t="s">
+      <c r="G31" s="162"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="154"/>
+      <c r="J31" s="155"/>
+      <c r="K31" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="199" t="s">
+      <c r="B32" s="139" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="200"/>
-[...1 lines deleted...]
-      <c r="E32" s="62">
+      <c r="C32" s="158"/>
+      <c r="D32" s="57"/>
+      <c r="E32" s="58">
         <f>SUM(F32)</f>
         <v>0</v>
       </c>
-      <c r="F32" s="201"/>
-[...4 lines deleted...]
-      <c r="K32" s="28" t="s">
+      <c r="F32" s="165"/>
+      <c r="G32" s="166"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="154"/>
+      <c r="J32" s="155"/>
+      <c r="K32" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
-      <c r="B33" s="203" t="s">
+      <c r="B33" s="167" t="s">
         <v>8</v>
       </c>
-      <c r="C33" s="204"/>
-      <c r="D33" s="60">
+      <c r="C33" s="168"/>
+      <c r="D33" s="56">
         <f>SUM(D31:D32)</f>
         <v>2050</v>
       </c>
-      <c r="E33" s="60">
+      <c r="E33" s="56">
         <f>SUM(E31:E32)</f>
         <v>1577</v>
       </c>
-      <c r="F33" s="195">
+      <c r="F33" s="161">
         <f>SUM(F31:G32)</f>
         <v>581.15</v>
       </c>
-      <c r="G33" s="196"/>
-[...3 lines deleted...]
-      <c r="K33" s="28"/>
+      <c r="G33" s="162"/>
+      <c r="H33" s="51"/>
+      <c r="I33" s="156"/>
+      <c r="J33" s="157"/>
+      <c r="K33" s="25"/>
     </row>
     <row r="34" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="205" t="s">
+      <c r="A34" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="206"/>
-[...8 lines deleted...]
-      <c r="K34" s="210"/>
+      <c r="B34" s="170"/>
+      <c r="C34" s="170"/>
+      <c r="D34" s="170"/>
+      <c r="E34" s="170"/>
+      <c r="F34" s="171"/>
+      <c r="G34" s="172"/>
+      <c r="H34" s="173"/>
+      <c r="I34" s="173"/>
+      <c r="J34" s="173"/>
+      <c r="K34" s="174"/>
     </row>
     <row r="35" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="29"/>
-[...9 lines deleted...]
-      <c r="K35" s="112"/>
+      <c r="A35" s="26"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="47"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="46"/>
     </row>
     <row r="36" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="218" t="s">
+      <c r="A36" s="182" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="219"/>
-[...4 lines deleted...]
-      <c r="G36" s="221" t="s">
+      <c r="B36" s="183"/>
+      <c r="C36" s="183"/>
+      <c r="D36" s="183"/>
+      <c r="E36" s="183"/>
+      <c r="F36" s="184"/>
+      <c r="G36" s="185" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="222"/>
-[...2 lines deleted...]
-      <c r="K36" s="223"/>
+      <c r="H36" s="186"/>
+      <c r="I36" s="186"/>
+      <c r="J36" s="186"/>
+      <c r="K36" s="187"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="224" t="s">
+      <c r="A37" s="188" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="225"/>
-[...4 lines deleted...]
-      <c r="G37" s="221" t="s">
+      <c r="B37" s="189"/>
+      <c r="C37" s="189"/>
+      <c r="D37" s="189"/>
+      <c r="E37" s="189"/>
+      <c r="F37" s="190"/>
+      <c r="G37" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="H37" s="222"/>
-[...2 lines deleted...]
-      <c r="K37" s="223"/>
+      <c r="H37" s="186"/>
+      <c r="I37" s="186"/>
+      <c r="J37" s="186"/>
+      <c r="K37" s="187"/>
     </row>
     <row r="38" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="227" t="s">
+      <c r="A38" s="191" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="228"/>
-[...4 lines deleted...]
-      <c r="G38" s="221" t="s">
+      <c r="B38" s="192"/>
+      <c r="C38" s="193"/>
+      <c r="D38" s="193"/>
+      <c r="E38" s="193"/>
+      <c r="F38" s="194"/>
+      <c r="G38" s="185" t="s">
         <v>10</v>
       </c>
-      <c r="H38" s="222"/>
-[...2 lines deleted...]
-      <c r="K38" s="223"/>
+      <c r="H38" s="186"/>
+      <c r="I38" s="186"/>
+      <c r="J38" s="186"/>
+      <c r="K38" s="187"/>
     </row>
     <row r="39" spans="1:11" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="211" t="s">
+      <c r="A39" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="212"/>
-      <c r="C39" s="213" t="s">
+      <c r="B39" s="176"/>
+      <c r="C39" s="177" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="214"/>
-[...2 lines deleted...]
-      <c r="G39" s="216" t="s">
+      <c r="D39" s="178"/>
+      <c r="E39" s="178"/>
+      <c r="F39" s="179"/>
+      <c r="G39" s="180" t="s">
         <v>19</v>
       </c>
-      <c r="H39" s="216"/>
-[...2 lines deleted...]
-      <c r="K39" s="217"/>
+      <c r="H39" s="180"/>
+      <c r="I39" s="180"/>
+      <c r="J39" s="180"/>
+      <c r="K39" s="181"/>
     </row>
     <row r="40" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="12" t="s">
+      <c r="A40" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B40" s="30"/>
-[...9 lines deleted...]
-        <v>77</v>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="OWUYl6gaQN06nnfRzngPNRb3QPOiC0j9ybZmjIH3V2M6yx2w8fLLTrwJJGkvRjswiKFu4GKTWf9ygtj1GlRjBQ==" saltValue="mKuk0HhZCA0qHQpe9ZODNw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="HqqbeIird9MLrnu8O2I6PANLMh0Xk7v3wU4r3XnfutlaXZsRB51VJfCYQhSfzwXkpTKThC761Z7Pk53sdRaxvA==" saltValue="ZiqMy01rRtqPuUQKoVn6TQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="67">
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="G39:K39"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="G36:K36"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="G37:K37"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="G38:K38"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="G34:K34"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="I20:J21"/>
     <mergeCell ref="B21:C21"/>
@@ -10350,817 +10114,799 @@
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="H19:J19"/>
     <mergeCell ref="F16:H18"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:D18"/>
     <mergeCell ref="E16:E18"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
   </mergeCells>
   <conditionalFormatting sqref="F19:G28">
-    <cfRule type="expression" dxfId="19" priority="3">
+    <cfRule type="expression" dxfId="3" priority="3">
       <formula>D19&lt;E19</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F30:G30">
-    <cfRule type="expression" dxfId="18" priority="2">
+    <cfRule type="expression" dxfId="2" priority="2">
       <formula>D30&lt;E30</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F32:G32">
-    <cfRule type="expression" dxfId="17" priority="1">
+    <cfRule type="expression" dxfId="1" priority="1">
       <formula>D32&lt;E32</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.62" right="0.22" top="0.18" bottom="0.18" header="0.18" footer="0.18"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45652CDD-FB2A-43AB-8F23-4AB2227F1298}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M40"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.6640625" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="16.6640625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="22.6640625" style="12" customWidth="1"/>
+    <col min="4" max="5" width="23.88671875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" style="12" customWidth="1"/>
+    <col min="8" max="8" width="4" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="12" customWidth="1"/>
+    <col min="10" max="10" width="24.5546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18" style="12" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="12"/>
-[...12 lines deleted...]
-        <v>116</v>
+      <c r="A1" s="11"/>
+      <c r="B1" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="10" t="s">
+        <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="115" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="149"/>
-[...6 lines deleted...]
-      <c r="J2" s="149"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
     </row>
     <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="150" t="s">
+      <c r="B3" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="150"/>
-[...6 lines deleted...]
-      <c r="J3" s="150"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="E4" s="82"/>
+      <c r="E4" s="41"/>
     </row>
     <row r="5" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="15"/>
-[...2 lines deleted...]
-      <c r="F5" s="15"/>
+      <c r="A5" s="14"/>
+      <c r="B5" s="15"/>
+      <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="151" t="s">
+      <c r="A6" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="152"/>
-[...3 lines deleted...]
-      <c r="F6" s="93" t="s">
+      <c r="B6" s="118"/>
+      <c r="C6" s="195"/>
+      <c r="D6" s="195"/>
+      <c r="E6" s="195"/>
+      <c r="F6" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="G6" s="94"/>
+      <c r="G6" s="77"/>
       <c r="H6" s="1"/>
-      <c r="I6" s="57"/>
-[...1 lines deleted...]
-      <c r="K6" s="98"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="81"/>
     </row>
     <row r="7" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="145" t="s">
+      <c r="A7" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="146"/>
-[...3 lines deleted...]
-      <c r="F7" s="93" t="s">
+      <c r="B7" s="112"/>
+      <c r="C7" s="196"/>
+      <c r="D7" s="196"/>
+      <c r="E7" s="197"/>
+      <c r="F7" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="G7" s="94"/>
-[...2 lines deleted...]
-      <c r="J7" s="99">
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="82">
         <f>+Sheet1!G6</f>
-        <v>45961</v>
-[...1 lines deleted...]
-      <c r="K7" s="96"/>
+        <v>46326</v>
+      </c>
+      <c r="K7" s="79"/>
     </row>
     <row r="8" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="153"/>
-[...4 lines deleted...]
-      <c r="F8" s="93" t="s">
+      <c r="A8" s="119"/>
+      <c r="B8" s="120"/>
+      <c r="C8" s="196"/>
+      <c r="D8" s="196"/>
+      <c r="E8" s="197"/>
+      <c r="F8" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="G8" s="94"/>
-[...2 lines deleted...]
-      <c r="J8" s="104" t="str">
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="86" t="str">
         <f>+Sheet1!L6</f>
-        <v>10/01/2025 thru 10/31/2025</v>
-[...1 lines deleted...]
-      <c r="K8" s="96"/>
+        <v>10/01/2026 thru 10/31/2026</v>
+      </c>
+      <c r="K8" s="79"/>
     </row>
     <row r="9" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="145" t="s">
+      <c r="A9" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="146"/>
-[...1 lines deleted...]
-      <c r="F9" s="93" t="s">
+      <c r="B9" s="112"/>
+      <c r="C9" s="108"/>
+      <c r="F9" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="94"/>
-[...3 lines deleted...]
-      <c r="K9" s="107"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="86"/>
+      <c r="K9" s="89"/>
     </row>
     <row r="10" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="145" t="s">
+      <c r="A10" s="111" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="146"/>
-[...3 lines deleted...]
-      <c r="F10" s="93" t="s">
+      <c r="B10" s="112"/>
+      <c r="C10" s="204"/>
+      <c r="D10" s="204"/>
+      <c r="E10" s="204"/>
+      <c r="F10" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="94"/>
+      <c r="G10" s="77"/>
       <c r="H10" s="1"/>
-      <c r="I10" s="57"/>
-[...1 lines deleted...]
-      <c r="K10" s="107"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="86"/>
+      <c r="K10" s="89"/>
     </row>
     <row r="11" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="111" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="146"/>
-[...3 lines deleted...]
-      <c r="F11" s="79" t="s">
+      <c r="B11" s="112"/>
+      <c r="C11" s="196"/>
+      <c r="D11" s="196"/>
+      <c r="E11" s="197"/>
+      <c r="F11" s="50" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
-      <c r="I11" s="57"/>
-[...1 lines deleted...]
-      <c r="K11" s="107"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="86"/>
+      <c r="K11" s="89"/>
     </row>
     <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="18"/>
-[...25 lines deleted...]
-      <c r="A14" s="12" t="s">
+      <c r="A12" s="16"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+    </row>
+    <row r="13" spans="1:11" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="52"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+    </row>
+    <row r="14" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="20"/>
-[...8 lines deleted...]
-      <c r="K14" s="20"/>
+      <c r="J14" s="109"/>
     </row>
     <row r="15" spans="1:11" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="21"/>
+      <c r="A15" s="18"/>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="234"/>
-[...1 lines deleted...]
-      <c r="D16" s="158" t="s">
+      <c r="B16" s="202"/>
+      <c r="C16" s="203"/>
+      <c r="D16" s="124" t="s">
         <v>13</v>
       </c>
-      <c r="E16" s="161" t="s">
+      <c r="E16" s="127" t="s">
         <v>37</v>
       </c>
-      <c r="F16" s="180" t="s">
+      <c r="F16" s="146" t="s">
         <v>36</v>
       </c>
-      <c r="G16" s="181"/>
-[...1 lines deleted...]
-      <c r="I16" s="164" t="s">
+      <c r="G16" s="147"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="J16" s="165"/>
-      <c r="K16" s="170" t="s">
+      <c r="J16" s="131"/>
+      <c r="K16" s="136" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="234"/>
-[...9 lines deleted...]
-      <c r="M17" s="22"/>
+      <c r="B17" s="198"/>
+      <c r="C17" s="199"/>
+      <c r="D17" s="125"/>
+      <c r="E17" s="128"/>
+      <c r="F17" s="148"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="150"/>
+      <c r="I17" s="132"/>
+      <c r="J17" s="133"/>
+      <c r="K17" s="137"/>
+      <c r="M17" s="19"/>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="236"/>
-[...8 lines deleted...]
-      <c r="K18" s="172"/>
+      <c r="B18" s="200"/>
+      <c r="C18" s="201"/>
+      <c r="D18" s="126"/>
+      <c r="E18" s="129"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="152"/>
+      <c r="H18" s="153"/>
+      <c r="I18" s="134"/>
+      <c r="J18" s="135"/>
+      <c r="K18" s="138"/>
     </row>
     <row r="19" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="173" t="s">
+      <c r="B19" s="139" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="174"/>
-[...1 lines deleted...]
-      <c r="E19" s="59">
+      <c r="C19" s="140"/>
+      <c r="D19" s="54"/>
+      <c r="E19" s="55">
         <f>SUM(F19)</f>
         <v>0</v>
       </c>
-      <c r="F19" s="201"/>
-[...1 lines deleted...]
-      <c r="H19" s="177">
+      <c r="F19" s="165"/>
+      <c r="G19" s="166"/>
+      <c r="H19" s="143">
         <f>SUM(F31)</f>
         <v>0</v>
       </c>
-      <c r="I19" s="178"/>
-[...1 lines deleted...]
-      <c r="K19" s="23" t="s">
+      <c r="I19" s="144"/>
+      <c r="J19" s="145"/>
+      <c r="K19" s="20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="173" t="s">
+      <c r="B20" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="174"/>
-[...1 lines deleted...]
-      <c r="E20" s="59">
+      <c r="C20" s="140"/>
+      <c r="D20" s="54"/>
+      <c r="E20" s="55">
         <f t="shared" ref="E20:E26" si="0">SUM(F20)</f>
         <v>0</v>
       </c>
-      <c r="F20" s="201"/>
-[...1 lines deleted...]
-      <c r="H20" s="73" t="s">
+      <c r="F20" s="165"/>
+      <c r="G20" s="166"/>
+      <c r="H20" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="I20" s="164" t="s">
-[...3 lines deleted...]
-      <c r="K20" s="31"/>
+      <c r="I20" s="130" t="s">
+        <v>76</v>
+      </c>
+      <c r="J20" s="205"/>
+      <c r="K20" s="28"/>
     </row>
     <row r="21" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="173" t="s">
+      <c r="B21" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="C21" s="174"/>
-[...1 lines deleted...]
-      <c r="E21" s="59">
+      <c r="C21" s="140"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F21" s="201"/>
-[...4 lines deleted...]
-      <c r="K21" s="38"/>
+      <c r="F21" s="165"/>
+      <c r="G21" s="166"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="206"/>
+      <c r="J21" s="207"/>
+      <c r="K21" s="35"/>
     </row>
     <row r="22" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="173" t="s">
+      <c r="B22" s="139" t="s">
         <v>42</v>
       </c>
-      <c r="C22" s="174"/>
-[...1 lines deleted...]
-      <c r="E22" s="59">
+      <c r="C22" s="140"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="55">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F22" s="201"/>
-[...4 lines deleted...]
-      <c r="K22" s="25" t="s">
+      <c r="F22" s="165"/>
+      <c r="G22" s="166"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="208"/>
+      <c r="J22" s="133"/>
+      <c r="K22" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>13</v>
       </c>
-      <c r="B23" s="173" t="s">
+      <c r="B23" s="139" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="192"/>
-[...1 lines deleted...]
-      <c r="E23" s="59">
+      <c r="C23" s="158"/>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F23" s="201"/>
-[...4 lines deleted...]
-      <c r="K23" s="84">
+      <c r="F23" s="165"/>
+      <c r="G23" s="166"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="208"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="68">
         <f>+C10</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>14</v>
       </c>
-      <c r="B24" s="173" t="s">
+      <c r="B24" s="139" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="192"/>
-[...1 lines deleted...]
-      <c r="E24" s="59">
+      <c r="C24" s="158"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="55">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F24" s="201"/>
-[...4 lines deleted...]
-      <c r="K24" s="26"/>
+      <c r="F24" s="165"/>
+      <c r="G24" s="166"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="208"/>
+      <c r="J24" s="133"/>
+      <c r="K24" s="23"/>
     </row>
     <row r="25" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>16</v>
       </c>
-      <c r="B25" s="173" t="s">
+      <c r="B25" s="139" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="192"/>
-[...1 lines deleted...]
-      <c r="E25" s="59">
+      <c r="C25" s="158"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="55">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F25" s="201"/>
-[...4 lines deleted...]
-      <c r="K25" s="25" t="s">
+      <c r="F25" s="165"/>
+      <c r="G25" s="166"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="208"/>
+      <c r="J25" s="133"/>
+      <c r="K25" s="22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>17</v>
       </c>
-      <c r="B26" s="173" t="s">
+      <c r="B26" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="192"/>
-[...1 lines deleted...]
-      <c r="E26" s="59">
+      <c r="C26" s="158"/>
+      <c r="D26" s="54"/>
+      <c r="E26" s="55">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F26" s="201"/>
-[...4 lines deleted...]
-      <c r="K26" s="84">
+      <c r="F26" s="165"/>
+      <c r="G26" s="166"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="208"/>
+      <c r="J26" s="133"/>
+      <c r="K26" s="68">
         <f>+B16</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>18</v>
       </c>
-      <c r="B27" s="173" t="s">
+      <c r="B27" s="139" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="192"/>
-[...1 lines deleted...]
-      <c r="E27" s="59">
+      <c r="C27" s="158"/>
+      <c r="D27" s="54"/>
+      <c r="E27" s="55">
         <f>SUM(F27)</f>
         <v>0</v>
       </c>
-      <c r="F27" s="201"/>
-[...4 lines deleted...]
-      <c r="K27" s="25"/>
+      <c r="F27" s="165"/>
+      <c r="G27" s="166"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="208"/>
+      <c r="J27" s="133"/>
+      <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="173" t="s">
+      <c r="B28" s="139" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="192"/>
-[...1 lines deleted...]
-      <c r="E28" s="59">
+      <c r="C28" s="158"/>
+      <c r="D28" s="54"/>
+      <c r="E28" s="55">
         <f>SUM(F28)</f>
         <v>0</v>
       </c>
-      <c r="F28" s="201"/>
-[...4 lines deleted...]
-      <c r="K28" s="26" t="s">
+      <c r="F28" s="165"/>
+      <c r="G28" s="166"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="208"/>
+      <c r="J28" s="133"/>
+      <c r="K28" s="23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="145" t="s">
+      <c r="B29" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="193"/>
-      <c r="D29" s="60">
+      <c r="C29" s="159"/>
+      <c r="D29" s="56">
         <f>SUM(D19:D28)</f>
         <v>0</v>
       </c>
-      <c r="E29" s="60">
+      <c r="E29" s="56">
         <f>SUM(E19:E28)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="195">
+      <c r="F29" s="161">
         <f>SUM(F19:G28)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="196"/>
-[...3 lines deleted...]
-      <c r="K29" s="85">
+      <c r="G29" s="162"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="208"/>
+      <c r="J29" s="133"/>
+      <c r="K29" s="69">
         <f>F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="197" t="s">
+      <c r="B30" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="C30" s="198"/>
-[...1 lines deleted...]
-      <c r="E30" s="143">
+      <c r="C30" s="164"/>
+      <c r="D30" s="54"/>
+      <c r="E30" s="107">
         <f>+ROUND(SUM(F30),2)</f>
         <v>0</v>
       </c>
-      <c r="F30" s="201"/>
-[...4 lines deleted...]
-      <c r="K30" s="27"/>
+      <c r="F30" s="165"/>
+      <c r="G30" s="166"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="208"/>
+      <c r="J30" s="133"/>
+      <c r="K30" s="24"/>
     </row>
     <row r="31" spans="1:13" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="145" t="s">
+      <c r="B31" s="111" t="s">
         <v>53</v>
       </c>
-      <c r="C31" s="193"/>
-      <c r="D31" s="60">
+      <c r="C31" s="159"/>
+      <c r="D31" s="56">
         <f>SUM(D29:D30)</f>
         <v>0</v>
       </c>
-      <c r="E31" s="60">
+      <c r="E31" s="56">
         <f>SUM(E29:E30)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="195">
+      <c r="F31" s="161">
         <f>SUM(F29:G30)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="196"/>
-[...3 lines deleted...]
-      <c r="K31" s="27" t="s">
+      <c r="G31" s="162"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="208"/>
+      <c r="J31" s="133"/>
+      <c r="K31" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="199" t="s">
+      <c r="B32" s="139" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="200"/>
-[...1 lines deleted...]
-      <c r="E32" s="62">
+      <c r="C32" s="158"/>
+      <c r="D32" s="57"/>
+      <c r="E32" s="58">
         <f>SUM(F32)</f>
         <v>0</v>
       </c>
-      <c r="F32" s="201"/>
-[...4 lines deleted...]
-      <c r="K32" s="28" t="s">
+      <c r="F32" s="165"/>
+      <c r="G32" s="166"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="208"/>
+      <c r="J32" s="133"/>
+      <c r="K32" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
-      <c r="B33" s="203" t="s">
+      <c r="B33" s="167" t="s">
         <v>8</v>
       </c>
-      <c r="C33" s="204"/>
-      <c r="D33" s="60">
+      <c r="C33" s="168"/>
+      <c r="D33" s="56">
         <f>SUM(D31:D32)</f>
         <v>0</v>
       </c>
-      <c r="E33" s="60">
+      <c r="E33" s="56">
         <f>SUM(E31:E32)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="195">
+      <c r="F33" s="161">
         <f>SUM(F31:G32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="196"/>
-[...3 lines deleted...]
-      <c r="K33" s="28"/>
+      <c r="G33" s="162"/>
+      <c r="H33" s="51"/>
+      <c r="I33" s="209"/>
+      <c r="J33" s="135"/>
+      <c r="K33" s="25"/>
     </row>
     <row r="34" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="205" t="s">
+      <c r="A34" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="206"/>
-[...4 lines deleted...]
-      <c r="G34" s="208" t="s">
+      <c r="B34" s="170"/>
+      <c r="C34" s="170"/>
+      <c r="D34" s="170"/>
+      <c r="E34" s="170"/>
+      <c r="F34" s="171"/>
+      <c r="G34" s="172" t="s">
         <v>50</v>
       </c>
-      <c r="H34" s="209"/>
-[...2 lines deleted...]
-      <c r="K34" s="210"/>
+      <c r="H34" s="173"/>
+      <c r="I34" s="173"/>
+      <c r="J34" s="173"/>
+      <c r="K34" s="174"/>
     </row>
     <row r="35" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="29"/>
-[...9 lines deleted...]
-      <c r="K35" s="76"/>
+      <c r="A35" s="26"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="47"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="46"/>
     </row>
     <row r="36" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="218" t="s">
+      <c r="A36" s="182" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="219"/>
-[...4 lines deleted...]
-      <c r="G36" s="221" t="s">
+      <c r="B36" s="183"/>
+      <c r="C36" s="183"/>
+      <c r="D36" s="183"/>
+      <c r="E36" s="183"/>
+      <c r="F36" s="184"/>
+      <c r="G36" s="185" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="222"/>
-[...2 lines deleted...]
-      <c r="K36" s="223"/>
+      <c r="H36" s="186"/>
+      <c r="I36" s="186"/>
+      <c r="J36" s="186"/>
+      <c r="K36" s="187"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="224" t="s">
+      <c r="A37" s="188" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="225"/>
-[...4 lines deleted...]
-      <c r="G37" s="221" t="s">
+      <c r="B37" s="189"/>
+      <c r="C37" s="189"/>
+      <c r="D37" s="189"/>
+      <c r="E37" s="189"/>
+      <c r="F37" s="190"/>
+      <c r="G37" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="H37" s="222"/>
-[...2 lines deleted...]
-      <c r="K37" s="223"/>
+      <c r="H37" s="186"/>
+      <c r="I37" s="186"/>
+      <c r="J37" s="186"/>
+      <c r="K37" s="187"/>
     </row>
     <row r="38" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="227" t="s">
+      <c r="A38" s="191" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="228"/>
-[...4 lines deleted...]
-      <c r="G38" s="221" t="s">
+      <c r="B38" s="192"/>
+      <c r="C38" s="193"/>
+      <c r="D38" s="193"/>
+      <c r="E38" s="193"/>
+      <c r="F38" s="194"/>
+      <c r="G38" s="185" t="s">
         <v>10</v>
       </c>
-      <c r="H38" s="222"/>
-[...2 lines deleted...]
-      <c r="K38" s="223"/>
+      <c r="H38" s="186"/>
+      <c r="I38" s="186"/>
+      <c r="J38" s="186"/>
+      <c r="K38" s="187"/>
     </row>
     <row r="39" spans="1:11" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="211" t="s">
+      <c r="A39" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="212"/>
-      <c r="C39" s="244" t="s">
+      <c r="B39" s="176"/>
+      <c r="C39" s="210" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="245"/>
-[...2 lines deleted...]
-      <c r="G39" s="216" t="s">
+      <c r="D39" s="211"/>
+      <c r="E39" s="211"/>
+      <c r="F39" s="212"/>
+      <c r="G39" s="180" t="s">
         <v>19</v>
       </c>
-      <c r="H39" s="216"/>
-[...2 lines deleted...]
-      <c r="K39" s="217"/>
+      <c r="H39" s="180"/>
+      <c r="I39" s="180"/>
+      <c r="J39" s="180"/>
+      <c r="K39" s="181"/>
     </row>
     <row r="40" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="12" t="s">
+      <c r="A40" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B40" s="30"/>
-[...9 lines deleted...]
-        <v>117</v>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="LvmORr2QQQtzw7QH+QX33uKNCIUM/HW9txy40EjIdHfoHlIqMP26vN2/mIaByKIMJ/J1YdNAUqozYAlkm+MSfg==" saltValue="OGYkGmtQHEAzcXbnsPELTQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="MH4znsRjlo1nL1iUKs2gN0FCuIfr7RDKrnUN2oXMuMUQGjOrrEqb0/zUdsDgd1G7vMEgne6wdhXsqYiY1p5D8A==" saltValue="AdYf2KIvSZaRJnBzNlVNlQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="66">
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="G39:K39"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="G36:K36"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="G37:K37"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="G38:K38"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="G34:K34"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="F22:G22"/>
     <mergeCell ref="I22:J33"/>
     <mergeCell ref="B23:C23"/>
@@ -11186,883 +10932,863 @@
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="K16:K18"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:D18"/>
     <mergeCell ref="E16:E18"/>
     <mergeCell ref="F16:H18"/>
     <mergeCell ref="I16:J18"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
   </mergeCells>
   <conditionalFormatting sqref="F32:G32">
-    <cfRule type="expression" dxfId="16" priority="1">
+    <cfRule type="expression" dxfId="0" priority="1">
       <formula>D32&lt;E32</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.62" right="0.22" top="0.18" bottom="0.18" header="0.18" footer="0.18"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M40"/>
   <sheetViews>
-    <sheetView zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="96" zoomScaleNormal="96" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.6640625" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="16.6640625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="22.6640625" style="12" customWidth="1"/>
+    <col min="4" max="5" width="23.88671875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" style="12" customWidth="1"/>
+    <col min="8" max="8" width="4" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="12" customWidth="1"/>
+    <col min="10" max="10" width="24.5546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="20.33203125" style="12" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="12"/>
-[...13 lines deleted...]
-        <v>FY - 2026</v>
+      <c r="A1" s="11"/>
+      <c r="B1" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="10" t="str">
+        <f>+Oct!K1</f>
+        <v>FY - 2027</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="115" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="149"/>
-[...6 lines deleted...]
-      <c r="J2" s="149"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
     </row>
     <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="150" t="s">
+      <c r="B3" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="150"/>
-[...6 lines deleted...]
-      <c r="J3" s="150"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="E4" s="44"/>
+      <c r="E4" s="41"/>
     </row>
     <row r="5" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="15"/>
-[...2 lines deleted...]
-      <c r="F5" s="15"/>
+      <c r="A5" s="14"/>
+      <c r="B5" s="15"/>
+      <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="151" t="s">
+      <c r="A6" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="152"/>
-[...6 lines deleted...]
-      <c r="F6" s="93" t="s">
+      <c r="B6" s="118"/>
+      <c r="C6" s="196" t="str">
+        <f>IF(Oct!C6="","",Oct!C6)</f>
+        <v/>
+      </c>
+      <c r="D6" s="196"/>
+      <c r="E6" s="197"/>
+      <c r="F6" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="G6" s="94"/>
+      <c r="G6" s="77"/>
       <c r="H6" s="1"/>
-      <c r="I6" s="57"/>
-[...1 lines deleted...]
-      <c r="K6" s="98"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="81"/>
     </row>
     <row r="7" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="145" t="s">
+      <c r="A7" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="146"/>
-[...6 lines deleted...]
-      <c r="F7" s="93" t="s">
+      <c r="B7" s="112"/>
+      <c r="C7" s="196" t="str">
+        <f>IF(Oct!C7="","",Oct!C7)</f>
+        <v/>
+      </c>
+      <c r="D7" s="196"/>
+      <c r="E7" s="197"/>
+      <c r="F7" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="G7" s="94"/>
-[...2 lines deleted...]
-      <c r="J7" s="105">
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="87">
         <f>+Sheet1!G7</f>
-        <v>45991</v>
-[...1 lines deleted...]
-      <c r="K7" s="96"/>
+        <v>46356</v>
+      </c>
+      <c r="K7" s="79"/>
     </row>
     <row r="8" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="153"/>
-[...7 lines deleted...]
-      <c r="F8" s="93" t="s">
+      <c r="A8" s="119"/>
+      <c r="B8" s="120"/>
+      <c r="C8" s="196" t="str">
+        <f>IF(Oct!C8="","",Oct!C8)</f>
+        <v/>
+      </c>
+      <c r="D8" s="196"/>
+      <c r="E8" s="197"/>
+      <c r="F8" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="G8" s="94"/>
-[...2 lines deleted...]
-      <c r="J8" s="104" t="str">
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="86" t="str">
         <f>+Sheet1!L7</f>
-        <v>11/01/2025 thru 11/30/2025</v>
-[...1 lines deleted...]
-      <c r="K8" s="96"/>
+        <v>11/01/2026 thru 11/30/2026</v>
+      </c>
+      <c r="K8" s="79"/>
     </row>
     <row r="9" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="145" t="s">
+      <c r="A9" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="146"/>
-[...6 lines deleted...]
-      <c r="F9" s="93" t="s">
+      <c r="B9" s="112"/>
+      <c r="C9" s="213" t="str">
+        <f>IF(Oct!C9="","",Oct!C9)</f>
+        <v/>
+      </c>
+      <c r="D9" s="196"/>
+      <c r="E9" s="197"/>
+      <c r="F9" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="94"/>
-[...6 lines deleted...]
-      <c r="K9" s="96"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="86" t="str">
+        <f>IF(Oct!J9="","",Oct!J9)</f>
+        <v/>
+      </c>
+      <c r="K9" s="79"/>
     </row>
     <row r="10" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="145" t="s">
+      <c r="A10" s="111" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="146"/>
-[...6 lines deleted...]
-      <c r="F10" s="93" t="s">
+      <c r="B10" s="112"/>
+      <c r="C10" s="204" t="str">
+        <f>IF(Oct!C10="","",Oct!C10)</f>
+        <v/>
+      </c>
+      <c r="D10" s="204"/>
+      <c r="E10" s="204"/>
+      <c r="F10" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="94"/>
+      <c r="G10" s="77"/>
       <c r="H10" s="1"/>
-      <c r="I10" s="57"/>
-[...4 lines deleted...]
-      <c r="K10" s="107"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="86" t="str">
+        <f>IF(Oct!J10="","",Oct!J10)</f>
+        <v/>
+      </c>
+      <c r="K10" s="89"/>
     </row>
     <row r="11" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="111" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="146"/>
-[...6 lines deleted...]
-      <c r="F11" s="53" t="s">
+      <c r="B11" s="112"/>
+      <c r="C11" s="196" t="str">
+        <f>IF(Oct!C11="","",Oct!C11)</f>
+        <v/>
+      </c>
+      <c r="D11" s="196"/>
+      <c r="E11" s="197"/>
+      <c r="F11" s="50" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
-      <c r="I11" s="57"/>
-[...4 lines deleted...]
-      <c r="K11" s="107"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="86" t="str">
+        <f>IF(Oct!J11="","",Oct!J11)</f>
+        <v/>
+      </c>
+      <c r="K11" s="89"/>
     </row>
     <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="18"/>
-[...9 lines deleted...]
-      <c r="K12" s="19"/>
+      <c r="A12" s="16"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
     </row>
     <row r="13" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="55"/>
-[...9 lines deleted...]
-      <c r="K13" s="17"/>
+      <c r="A13" s="52"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
     </row>
     <row r="14" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="20"/>
-[...8 lines deleted...]
-      <c r="K14" s="20"/>
     </row>
     <row r="15" spans="1:11" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="21"/>
+      <c r="A15" s="18"/>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="234" t="str">
-[...4 lines deleted...]
-      <c r="D16" s="158" t="s">
+      <c r="B16" s="202" t="str">
+        <f>IF(Oct!B16="","",Oct!B16)</f>
+        <v/>
+      </c>
+      <c r="C16" s="216"/>
+      <c r="D16" s="124" t="s">
         <v>13</v>
       </c>
-      <c r="E16" s="161" t="s">
+      <c r="E16" s="127" t="s">
         <v>37</v>
       </c>
-      <c r="F16" s="180" t="s">
+      <c r="F16" s="146" t="s">
         <v>36</v>
       </c>
-      <c r="G16" s="181"/>
-[...1 lines deleted...]
-      <c r="I16" s="164" t="s">
+      <c r="G16" s="147"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="J16" s="165"/>
-      <c r="K16" s="170" t="s">
+      <c r="J16" s="131"/>
+      <c r="K16" s="136" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="234" t="str">
-[...12 lines deleted...]
-      <c r="M17" s="22"/>
+      <c r="B17" s="198" t="str">
+        <f>IF(Oct!B17="","",Oct!B17)</f>
+        <v/>
+      </c>
+      <c r="C17" s="217"/>
+      <c r="D17" s="125"/>
+      <c r="E17" s="128"/>
+      <c r="F17" s="148"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="150"/>
+      <c r="I17" s="132"/>
+      <c r="J17" s="133"/>
+      <c r="K17" s="137"/>
+      <c r="M17" s="19"/>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="236" t="str">
-[...11 lines deleted...]
-      <c r="K18" s="172"/>
+      <c r="B18" s="200" t="str">
+        <f>IF(Oct!B18="","",Oct!B18)</f>
+        <v/>
+      </c>
+      <c r="C18" s="201"/>
+      <c r="D18" s="126"/>
+      <c r="E18" s="129"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="152"/>
+      <c r="H18" s="153"/>
+      <c r="I18" s="134"/>
+      <c r="J18" s="135"/>
+      <c r="K18" s="138"/>
     </row>
     <row r="19" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="173" t="s">
+      <c r="B19" s="139" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="174"/>
-[...10 lines deleted...]
-      <c r="H19" s="177">
+      <c r="C19" s="140"/>
+      <c r="D19" s="54">
+        <f>Oct!D19</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="55">
+        <f>SUM(F19)+Oct!E19</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="214"/>
+      <c r="G19" s="215"/>
+      <c r="H19" s="143">
         <f>SUM(F31)</f>
         <v>0</v>
       </c>
-      <c r="I19" s="178"/>
-[...1 lines deleted...]
-      <c r="K19" s="23" t="s">
+      <c r="I19" s="144"/>
+      <c r="J19" s="145"/>
+      <c r="K19" s="20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="173" t="s">
+      <c r="B20" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="174"/>
-[...10 lines deleted...]
-      <c r="H20" s="45" t="s">
+      <c r="C20" s="140"/>
+      <c r="D20" s="54">
+        <f>Oct!D20</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="55">
+        <f>SUM(F20)+Oct!E20</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="214"/>
+      <c r="G20" s="215"/>
+      <c r="H20" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="I20" s="194" t="s">
-[...3 lines deleted...]
-      <c r="K20" s="31"/>
+      <c r="I20" s="160" t="s">
+        <v>76</v>
+      </c>
+      <c r="J20" s="131"/>
+      <c r="K20" s="28"/>
     </row>
     <row r="21" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="173" t="s">
+      <c r="B21" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="C21" s="174"/>
-[...13 lines deleted...]
-      <c r="K21" s="38"/>
+      <c r="C21" s="140"/>
+      <c r="D21" s="54">
+        <f>Oct!D21</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="55">
+        <f>SUM(F21)+Oct!E21</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="214"/>
+      <c r="G21" s="215"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="134"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="35"/>
     </row>
     <row r="22" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="173" t="s">
+      <c r="B22" s="139" t="s">
         <v>42</v>
       </c>
-      <c r="C22" s="174"/>
-[...13 lines deleted...]
-      <c r="K22" s="25" t="s">
+      <c r="C22" s="140"/>
+      <c r="D22" s="54">
+        <f>Oct!D22</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="55">
+        <f>SUM(F22)+Oct!E22</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="214"/>
+      <c r="G22" s="215"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="208"/>
+      <c r="J22" s="133"/>
+      <c r="K22" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>13</v>
       </c>
-      <c r="B23" s="173" t="s">
+      <c r="B23" s="139" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="192"/>
-[...13 lines deleted...]
-      <c r="K23" s="84" t="str">
+      <c r="C23" s="158"/>
+      <c r="D23" s="54">
+        <f>Oct!D23</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="55">
+        <f>SUM(F23)+Oct!E23</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="214"/>
+      <c r="G23" s="215"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="208"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="68" t="str">
         <f>+C10</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>14</v>
       </c>
-      <c r="B24" s="173" t="s">
+      <c r="B24" s="139" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="192"/>
-[...13 lines deleted...]
-      <c r="K24" s="26"/>
+      <c r="C24" s="158"/>
+      <c r="D24" s="54">
+        <f>Oct!D24</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="55">
+        <f>SUM(F24)+Oct!E24</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="214"/>
+      <c r="G24" s="215"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="208"/>
+      <c r="J24" s="133"/>
+      <c r="K24" s="23"/>
     </row>
     <row r="25" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>16</v>
       </c>
-      <c r="B25" s="173" t="s">
+      <c r="B25" s="139" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="192"/>
-[...13 lines deleted...]
-      <c r="K25" s="25" t="s">
+      <c r="C25" s="158"/>
+      <c r="D25" s="54">
+        <f>Oct!D25</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="55">
+        <f>SUM(F25)+Oct!E25</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="214"/>
+      <c r="G25" s="215"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="208"/>
+      <c r="J25" s="133"/>
+      <c r="K25" s="22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>17</v>
       </c>
-      <c r="B26" s="173" t="s">
+      <c r="B26" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="192"/>
-[...13 lines deleted...]
-      <c r="K26" s="84" t="str">
+      <c r="C26" s="158"/>
+      <c r="D26" s="54">
+        <f>Oct!D26</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="55">
+        <f>SUM(F26)+Oct!E26</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="214"/>
+      <c r="G26" s="215"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="208"/>
+      <c r="J26" s="133"/>
+      <c r="K26" s="68" t="str">
         <f>+B16</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>18</v>
       </c>
-      <c r="B27" s="173" t="s">
+      <c r="B27" s="139" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="192"/>
-[...13 lines deleted...]
-      <c r="K27" s="25"/>
+      <c r="C27" s="158"/>
+      <c r="D27" s="54">
+        <f>Oct!D27</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="55">
+        <f>SUM(F27)+Oct!E27</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="214"/>
+      <c r="G27" s="215"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="208"/>
+      <c r="J27" s="133"/>
+      <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="173" t="s">
+      <c r="B28" s="139" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="192"/>
-[...13 lines deleted...]
-      <c r="K28" s="26" t="s">
+      <c r="C28" s="158"/>
+      <c r="D28" s="54">
+        <f>Oct!D28</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="55">
+        <f>SUM(F28)+Oct!E28</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="214"/>
+      <c r="G28" s="215"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="208"/>
+      <c r="J28" s="133"/>
+      <c r="K28" s="23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="145" t="s">
+      <c r="B29" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="193"/>
-      <c r="D29" s="60">
+      <c r="C29" s="159"/>
+      <c r="D29" s="56">
         <f>SUM(D19:D28)</f>
         <v>0</v>
       </c>
-      <c r="E29" s="60">
+      <c r="E29" s="56">
         <f>SUM(E19:E28)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="195">
+      <c r="F29" s="161">
         <f>SUM(F19:G28)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="196"/>
-[...3 lines deleted...]
-      <c r="K29" s="85">
+      <c r="G29" s="162"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="208"/>
+      <c r="J29" s="133"/>
+      <c r="K29" s="69">
         <f>F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="197" t="s">
+      <c r="B30" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="C30" s="198"/>
-[...13 lines deleted...]
-      <c r="K30" s="27"/>
+      <c r="C30" s="164"/>
+      <c r="D30" s="54">
+        <f>Oct!D30</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="107">
+        <f>+ROUND(SUM(F30),2)+Oct!E30</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="214"/>
+      <c r="G30" s="215"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="208"/>
+      <c r="J30" s="133"/>
+      <c r="K30" s="24"/>
     </row>
     <row r="31" spans="1:13" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="145" t="s">
+      <c r="B31" s="111" t="s">
         <v>53</v>
       </c>
-      <c r="C31" s="193"/>
-      <c r="D31" s="60">
+      <c r="C31" s="159"/>
+      <c r="D31" s="56">
         <f>SUM(D29:D30)</f>
         <v>0</v>
       </c>
-      <c r="E31" s="60">
+      <c r="E31" s="56">
         <f>SUM(E29:E30)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="195">
+      <c r="F31" s="161">
         <f>SUM(F29:G30)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="196"/>
-[...3 lines deleted...]
-      <c r="K31" s="27" t="s">
+      <c r="G31" s="162"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="208"/>
+      <c r="J31" s="133"/>
+      <c r="K31" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="199" t="s">
+      <c r="B32" s="139" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="200"/>
-[...13 lines deleted...]
-      <c r="K32" s="28" t="s">
+      <c r="C32" s="158"/>
+      <c r="D32" s="54">
+        <f>Oct!D32</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="55">
+        <f>SUM(F32)+Oct!E32</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="214"/>
+      <c r="G32" s="215"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="208"/>
+      <c r="J32" s="133"/>
+      <c r="K32" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
-      <c r="B33" s="203" t="s">
+      <c r="B33" s="167" t="s">
         <v>8</v>
       </c>
-      <c r="C33" s="204"/>
-      <c r="D33" s="60">
+      <c r="C33" s="168"/>
+      <c r="D33" s="56">
         <f>SUM(D31:D32)</f>
         <v>0</v>
       </c>
-      <c r="E33" s="60">
+      <c r="E33" s="56">
         <f>SUM(E31:E32)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="195">
+      <c r="F33" s="161">
         <f>SUM(F31:G32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="196"/>
-[...3 lines deleted...]
-      <c r="K33" s="28"/>
+      <c r="G33" s="162"/>
+      <c r="H33" s="51"/>
+      <c r="I33" s="209"/>
+      <c r="J33" s="135"/>
+      <c r="K33" s="25"/>
     </row>
     <row r="34" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="205" t="s">
+      <c r="A34" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="206"/>
-[...4 lines deleted...]
-      <c r="G34" s="208" t="s">
+      <c r="B34" s="170"/>
+      <c r="C34" s="170"/>
+      <c r="D34" s="170"/>
+      <c r="E34" s="170"/>
+      <c r="F34" s="171"/>
+      <c r="G34" s="172" t="s">
         <v>50</v>
       </c>
-      <c r="H34" s="209"/>
-[...2 lines deleted...]
-      <c r="K34" s="210"/>
+      <c r="H34" s="173"/>
+      <c r="I34" s="173"/>
+      <c r="J34" s="173"/>
+      <c r="K34" s="174"/>
     </row>
     <row r="35" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="29"/>
-[...9 lines deleted...]
-      <c r="K35" s="49"/>
+      <c r="A35" s="26"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="47"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="46"/>
     </row>
     <row r="36" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="218" t="s">
+      <c r="A36" s="182" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="219"/>
-[...4 lines deleted...]
-      <c r="G36" s="221" t="s">
+      <c r="B36" s="183"/>
+      <c r="C36" s="183"/>
+      <c r="D36" s="183"/>
+      <c r="E36" s="183"/>
+      <c r="F36" s="184"/>
+      <c r="G36" s="185" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="222"/>
-[...2 lines deleted...]
-      <c r="K36" s="223"/>
+      <c r="H36" s="186"/>
+      <c r="I36" s="186"/>
+      <c r="J36" s="186"/>
+      <c r="K36" s="187"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="224" t="s">
+      <c r="A37" s="188" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="225"/>
-[...4 lines deleted...]
-      <c r="G37" s="221" t="s">
+      <c r="B37" s="189"/>
+      <c r="C37" s="189"/>
+      <c r="D37" s="189"/>
+      <c r="E37" s="189"/>
+      <c r="F37" s="190"/>
+      <c r="G37" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="H37" s="222"/>
-[...2 lines deleted...]
-      <c r="K37" s="223"/>
+      <c r="H37" s="186"/>
+      <c r="I37" s="186"/>
+      <c r="J37" s="186"/>
+      <c r="K37" s="187"/>
     </row>
     <row r="38" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="227" t="s">
+      <c r="A38" s="191" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="228"/>
-[...4 lines deleted...]
-      <c r="G38" s="221" t="s">
+      <c r="B38" s="192"/>
+      <c r="C38" s="193"/>
+      <c r="D38" s="193"/>
+      <c r="E38" s="193"/>
+      <c r="F38" s="194"/>
+      <c r="G38" s="185" t="s">
         <v>10</v>
       </c>
-      <c r="H38" s="222"/>
-[...2 lines deleted...]
-      <c r="K38" s="223"/>
+      <c r="H38" s="186"/>
+      <c r="I38" s="186"/>
+      <c r="J38" s="186"/>
+      <c r="K38" s="187"/>
     </row>
     <row r="39" spans="1:11" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="211" t="s">
+      <c r="A39" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="212"/>
-      <c r="C39" s="244" t="s">
+      <c r="B39" s="176"/>
+      <c r="C39" s="210" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="245"/>
-[...2 lines deleted...]
-      <c r="G39" s="216" t="s">
+      <c r="D39" s="211"/>
+      <c r="E39" s="211"/>
+      <c r="F39" s="212"/>
+      <c r="G39" s="180" t="s">
         <v>19</v>
       </c>
-      <c r="H39" s="216"/>
-[...2 lines deleted...]
-      <c r="K39" s="217"/>
+      <c r="H39" s="180"/>
+      <c r="I39" s="180"/>
+      <c r="J39" s="180"/>
+      <c r="K39" s="181"/>
     </row>
     <row r="40" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="12" t="s">
+      <c r="A40" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B40" s="30"/>
-[...10 lines deleted...]
-        <v>Form Date: 5/13/2025</v>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27" t="str">
+        <f>+Oct!K40</f>
+        <v>Form Date: 9/21/2026</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="q4xbS9zLJQEsQvOUMPjcL0PmZOgs4Sdt7zIq9tZ1Xo4m6jWEMztkc7b3wKIo1UD5t8QS4Wuy7doo4upGfdj3rg==" saltValue="5StjePrGYXydGW3kj4dDkA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="7/t7ijRrmDAKIZ9E9zm0nc4RTycPk1RUBlScxWXRE1nATgeEW3OXd1PS8l38LatY2c5ercWiKjhUzgOxw7YIqA==" saltValue="qasl3bm3MHMzlDUEzW9ARg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="67">
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="G39:K39"/>
     <mergeCell ref="G38:K38"/>
     <mergeCell ref="G37:K37"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="G34:K34"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="G36:K36"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="I22:J33"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="K16:K18"/>
     <mergeCell ref="F23:G23"/>
@@ -12101,866 +11827,846 @@
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="C10:E10"/>
   </mergeCells>
   <pageMargins left="0.62" right="0.22" top="0.18" bottom="0.18" header="0.18" footer="0.18"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K40"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.6640625" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="16.6640625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="22.6640625" style="12" customWidth="1"/>
+    <col min="4" max="5" width="23.88671875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" style="12" customWidth="1"/>
+    <col min="8" max="8" width="4" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="12" customWidth="1"/>
+    <col min="10" max="10" width="24.5546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18" style="12" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="12"/>
-[...13 lines deleted...]
-        <v>FY - 2026</v>
+      <c r="A1" s="11"/>
+      <c r="B1" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="10" t="str">
+        <f>+Oct!K1</f>
+        <v>FY - 2027</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="115" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="149"/>
-[...6 lines deleted...]
-      <c r="J2" s="149"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
     </row>
     <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="150" t="s">
+      <c r="B3" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="150"/>
-[...6 lines deleted...]
-      <c r="J3" s="150"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="E4" s="44"/>
+      <c r="E4" s="41"/>
     </row>
     <row r="5" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="15"/>
-[...2 lines deleted...]
-      <c r="F5" s="15"/>
+      <c r="A5" s="14"/>
+      <c r="B5" s="15"/>
+      <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="151" t="s">
+      <c r="A6" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="152"/>
-[...6 lines deleted...]
-      <c r="F6" s="93" t="s">
+      <c r="B6" s="118"/>
+      <c r="C6" s="196" t="str">
+        <f>IF(Nov!C6="","",Nov!C6)</f>
+        <v/>
+      </c>
+      <c r="D6" s="196"/>
+      <c r="E6" s="197"/>
+      <c r="F6" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="G6" s="94"/>
+      <c r="G6" s="77"/>
       <c r="H6" s="1"/>
-      <c r="I6" s="57"/>
-[...1 lines deleted...]
-      <c r="K6" s="98"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="81"/>
     </row>
     <row r="7" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="145" t="s">
+      <c r="A7" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="146"/>
-[...6 lines deleted...]
-      <c r="F7" s="93" t="s">
+      <c r="B7" s="112"/>
+      <c r="C7" s="196" t="str">
+        <f>IF(Nov!C7="","",Nov!C7)</f>
+        <v/>
+      </c>
+      <c r="D7" s="196"/>
+      <c r="E7" s="197"/>
+      <c r="F7" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="G7" s="94"/>
-[...2 lines deleted...]
-      <c r="J7" s="105">
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="87">
         <f>+Sheet1!G8</f>
-        <v>46022</v>
-[...1 lines deleted...]
-      <c r="K7" s="96"/>
+        <v>46387</v>
+      </c>
+      <c r="K7" s="79"/>
     </row>
     <row r="8" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="153"/>
-[...7 lines deleted...]
-      <c r="F8" s="93" t="s">
+      <c r="A8" s="119"/>
+      <c r="B8" s="120"/>
+      <c r="C8" s="196" t="str">
+        <f>IF(Nov!C8="","",Nov!C8)</f>
+        <v/>
+      </c>
+      <c r="D8" s="196"/>
+      <c r="E8" s="197"/>
+      <c r="F8" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="G8" s="94"/>
-[...2 lines deleted...]
-      <c r="J8" s="104" t="str">
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="86" t="str">
         <f>+Sheet1!L8</f>
-        <v>12/01/2025 thru 12/31/2025</v>
-[...1 lines deleted...]
-      <c r="K8" s="96"/>
+        <v>12/01/2026 thru 12/31/2026</v>
+      </c>
+      <c r="K8" s="79"/>
     </row>
     <row r="9" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="145" t="s">
+      <c r="A9" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="146"/>
-[...6 lines deleted...]
-      <c r="F9" s="93" t="s">
+      <c r="B9" s="112"/>
+      <c r="C9" s="196" t="str">
+        <f>IF(Nov!C9="","",Nov!C9)</f>
+        <v/>
+      </c>
+      <c r="D9" s="196"/>
+      <c r="E9" s="197"/>
+      <c r="F9" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="94"/>
-[...6 lines deleted...]
-      <c r="K9" s="96"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="88" t="str">
+        <f>IF(Nov!J9="","",Nov!J9)</f>
+        <v/>
+      </c>
+      <c r="K9" s="79"/>
     </row>
     <row r="10" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="145" t="s">
+      <c r="A10" s="111" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="146"/>
-[...6 lines deleted...]
-      <c r="F10" s="93" t="s">
+      <c r="B10" s="112"/>
+      <c r="C10" s="218" t="str">
+        <f>IF(Nov!C10="","",Nov!C10)</f>
+        <v/>
+      </c>
+      <c r="D10" s="218"/>
+      <c r="E10" s="219"/>
+      <c r="F10" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="94"/>
+      <c r="G10" s="77"/>
       <c r="H10" s="1"/>
-      <c r="I10" s="57"/>
-[...4 lines deleted...]
-      <c r="K10" s="96"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="88" t="str">
+        <f>IF(Nov!J10="","",Nov!J10)</f>
+        <v/>
+      </c>
+      <c r="K10" s="79"/>
     </row>
     <row r="11" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="111" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="146"/>
-[...6 lines deleted...]
-      <c r="F11" s="53" t="s">
+      <c r="B11" s="112"/>
+      <c r="C11" s="196" t="str">
+        <f>IF(Nov!C11="","",Nov!C11)</f>
+        <v/>
+      </c>
+      <c r="D11" s="196"/>
+      <c r="E11" s="197"/>
+      <c r="F11" s="50" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
-      <c r="I11" s="57"/>
-[...4 lines deleted...]
-      <c r="K11" s="108"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="88" t="str">
+        <f>IF(Nov!J11="","",Nov!J11)</f>
+        <v/>
+      </c>
+      <c r="K11" s="90"/>
     </row>
     <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="18"/>
-[...9 lines deleted...]
-      <c r="K12" s="19"/>
+      <c r="A12" s="16"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
     </row>
     <row r="13" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="55"/>
-[...9 lines deleted...]
-      <c r="K13" s="17"/>
+      <c r="A13" s="52"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
     </row>
     <row r="14" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="20"/>
-[...8 lines deleted...]
-      <c r="K14" s="20"/>
     </row>
     <row r="15" spans="1:11" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="21"/>
+      <c r="A15" s="18"/>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="234" t="str">
-[...4 lines deleted...]
-      <c r="D16" s="158" t="s">
+      <c r="B16" s="202" t="str">
+        <f>IF(Nov!B16="","",Nov!B16)</f>
+        <v/>
+      </c>
+      <c r="C16" s="216"/>
+      <c r="D16" s="124" t="s">
         <v>13</v>
       </c>
-      <c r="E16" s="161" t="s">
+      <c r="E16" s="127" t="s">
         <v>37</v>
       </c>
-      <c r="F16" s="180" t="s">
+      <c r="F16" s="146" t="s">
         <v>36</v>
       </c>
-      <c r="G16" s="181"/>
-[...1 lines deleted...]
-      <c r="I16" s="164" t="s">
+      <c r="G16" s="147"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="J16" s="165"/>
-      <c r="K16" s="170" t="s">
+      <c r="J16" s="131"/>
+      <c r="K16" s="136" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="234" t="str">
-[...11 lines deleted...]
-      <c r="K17" s="171"/>
+      <c r="B17" s="198" t="str">
+        <f>IF(Nov!B17="","",Nov!B17)</f>
+        <v/>
+      </c>
+      <c r="C17" s="217"/>
+      <c r="D17" s="125"/>
+      <c r="E17" s="128"/>
+      <c r="F17" s="148"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="150"/>
+      <c r="I17" s="132"/>
+      <c r="J17" s="133"/>
+      <c r="K17" s="137"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="253" t="str">
-[...11 lines deleted...]
-      <c r="K18" s="172"/>
+      <c r="B18" s="220" t="str">
+        <f>IF(Nov!B18="","",Nov!B18)</f>
+        <v/>
+      </c>
+      <c r="C18" s="221"/>
+      <c r="D18" s="126"/>
+      <c r="E18" s="129"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="152"/>
+      <c r="H18" s="153"/>
+      <c r="I18" s="134"/>
+      <c r="J18" s="135"/>
+      <c r="K18" s="138"/>
     </row>
     <row r="19" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="173" t="s">
+      <c r="B19" s="139" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="174"/>
-[...10 lines deleted...]
-      <c r="H19" s="42">
+      <c r="C19" s="140"/>
+      <c r="D19" s="54">
+        <f>Nov!D19</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="55">
+        <f>SUM(F19)+Nov!E19</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="214"/>
+      <c r="G19" s="215"/>
+      <c r="H19" s="39">
         <f>SUM(F31)</f>
         <v>0</v>
       </c>
-      <c r="I19" s="178">
+      <c r="I19" s="144">
         <f>SUM(F31)</f>
         <v>0</v>
       </c>
-      <c r="J19" s="179"/>
-      <c r="K19" s="23" t="s">
+      <c r="J19" s="145"/>
+      <c r="K19" s="20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="173" t="s">
+      <c r="B20" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="174"/>
-[...15 lines deleted...]
-      <c r="K20" s="24"/>
+      <c r="C20" s="140"/>
+      <c r="D20" s="54">
+        <f>Nov!D20</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="55">
+        <f>SUM(F20)+Nov!E20</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="214"/>
+      <c r="G20" s="215"/>
+      <c r="H20" s="40"/>
+      <c r="I20" s="160" t="s">
+        <v>76</v>
+      </c>
+      <c r="J20" s="131"/>
+      <c r="K20" s="21"/>
     </row>
     <row r="21" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="173" t="s">
+      <c r="B21" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="C21" s="174"/>
-[...13 lines deleted...]
-      <c r="K21" s="25"/>
+      <c r="C21" s="140"/>
+      <c r="D21" s="54">
+        <f>Nov!D21</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="55">
+        <f>SUM(F21)+Nov!E21</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="214"/>
+      <c r="G21" s="215"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="134"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="22"/>
     </row>
     <row r="22" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="173" t="s">
+      <c r="B22" s="139" t="s">
         <v>42</v>
       </c>
-      <c r="C22" s="174"/>
-[...13 lines deleted...]
-      <c r="K22" s="25" t="s">
+      <c r="C22" s="140"/>
+      <c r="D22" s="54">
+        <f>Nov!D22</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="55">
+        <f>SUM(F22)+Nov!E22</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="214"/>
+      <c r="G22" s="215"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="208"/>
+      <c r="J22" s="133"/>
+      <c r="K22" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>13</v>
       </c>
-      <c r="B23" s="173" t="s">
+      <c r="B23" s="139" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="192"/>
-[...13 lines deleted...]
-      <c r="K23" s="84" t="str">
+      <c r="C23" s="158"/>
+      <c r="D23" s="54">
+        <f>Nov!D23</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="55">
+        <f>SUM(F23)+Nov!E23</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="214"/>
+      <c r="G23" s="215"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="208"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="68" t="str">
         <f>+C10</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>14</v>
       </c>
-      <c r="B24" s="173" t="s">
+      <c r="B24" s="139" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="192"/>
-[...13 lines deleted...]
-      <c r="K24" s="26"/>
+      <c r="C24" s="158"/>
+      <c r="D24" s="54">
+        <f>Nov!D24</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="55">
+        <f>SUM(F24)+Nov!E24</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="214"/>
+      <c r="G24" s="215"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="208"/>
+      <c r="J24" s="133"/>
+      <c r="K24" s="23"/>
     </row>
     <row r="25" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>16</v>
       </c>
-      <c r="B25" s="173" t="s">
+      <c r="B25" s="139" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="192"/>
-[...13 lines deleted...]
-      <c r="K25" s="25" t="s">
+      <c r="C25" s="158"/>
+      <c r="D25" s="54">
+        <f>Nov!D25</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="55">
+        <f>SUM(F25)+Nov!E25</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="214"/>
+      <c r="G25" s="215"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="208"/>
+      <c r="J25" s="133"/>
+      <c r="K25" s="22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>17</v>
       </c>
-      <c r="B26" s="173" t="s">
+      <c r="B26" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="192"/>
-[...13 lines deleted...]
-      <c r="K26" s="84" t="str">
+      <c r="C26" s="158"/>
+      <c r="D26" s="54">
+        <f>Nov!D26</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="55">
+        <f>SUM(F26)+Nov!E26</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="214"/>
+      <c r="G26" s="215"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="208"/>
+      <c r="J26" s="133"/>
+      <c r="K26" s="68" t="str">
         <f>+B16</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>18</v>
       </c>
-      <c r="B27" s="173" t="s">
+      <c r="B27" s="139" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="192"/>
-[...13 lines deleted...]
-      <c r="K27" s="25"/>
+      <c r="C27" s="158"/>
+      <c r="D27" s="54">
+        <f>Nov!D27</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="55">
+        <f>SUM(F27)+Nov!E27</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="214"/>
+      <c r="G27" s="215"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="208"/>
+      <c r="J27" s="133"/>
+      <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="173" t="s">
+      <c r="B28" s="139" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="192"/>
-[...13 lines deleted...]
-      <c r="K28" s="26" t="s">
+      <c r="C28" s="158"/>
+      <c r="D28" s="54">
+        <f>Nov!D28</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="55">
+        <f>SUM(F28)+Nov!E28</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="214"/>
+      <c r="G28" s="215"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="208"/>
+      <c r="J28" s="133"/>
+      <c r="K28" s="23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="145" t="s">
+      <c r="B29" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="193"/>
-      <c r="D29" s="60">
+      <c r="C29" s="159"/>
+      <c r="D29" s="56">
         <f>SUM(D19:D28)</f>
         <v>0</v>
       </c>
-      <c r="E29" s="60">
+      <c r="E29" s="56">
         <f>SUM(E19:E28)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="195">
+      <c r="F29" s="161">
         <f>SUM(F19:G28)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="196"/>
-[...3 lines deleted...]
-      <c r="K29" s="86">
+      <c r="G29" s="162"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="208"/>
+      <c r="J29" s="133"/>
+      <c r="K29" s="70">
         <f>F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="197" t="s">
+      <c r="B30" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="C30" s="198"/>
-[...13 lines deleted...]
-      <c r="K30" s="27"/>
+      <c r="C30" s="164"/>
+      <c r="D30" s="54">
+        <f>Nov!D30</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="55">
+        <f>ROUND(SUM(F30),2)+Nov!E30</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="214"/>
+      <c r="G30" s="215"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="208"/>
+      <c r="J30" s="133"/>
+      <c r="K30" s="24"/>
     </row>
     <row r="31" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="145" t="s">
+      <c r="B31" s="111" t="s">
         <v>53</v>
       </c>
-      <c r="C31" s="193"/>
-      <c r="D31" s="60">
+      <c r="C31" s="159"/>
+      <c r="D31" s="56">
         <f>SUM(D29:D30)</f>
         <v>0</v>
       </c>
-      <c r="E31" s="60">
+      <c r="E31" s="56">
         <f>SUM(E29:E30)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="195">
+      <c r="F31" s="161">
         <f>SUM(F29:G30)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="196"/>
-[...3 lines deleted...]
-      <c r="K31" s="27" t="s">
+      <c r="G31" s="162"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="208"/>
+      <c r="J31" s="133"/>
+      <c r="K31" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="199" t="s">
+      <c r="B32" s="139" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="200"/>
-[...13 lines deleted...]
-      <c r="K32" s="28" t="s">
+      <c r="C32" s="158"/>
+      <c r="D32" s="54">
+        <f>Nov!D32</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="55">
+        <f>SUM(F32)+Nov!E32</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="214"/>
+      <c r="G32" s="215"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="208"/>
+      <c r="J32" s="133"/>
+      <c r="K32" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
-      <c r="B33" s="203" t="s">
+      <c r="B33" s="167" t="s">
         <v>8</v>
       </c>
-      <c r="C33" s="204"/>
-      <c r="D33" s="60">
+      <c r="C33" s="168"/>
+      <c r="D33" s="56">
         <f>SUM(D31:D32)</f>
         <v>0</v>
       </c>
-      <c r="E33" s="60">
+      <c r="E33" s="56">
         <f>SUM(E31:E32)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="195">
+      <c r="F33" s="161">
         <f>SUM(F31:G32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="196"/>
-[...3 lines deleted...]
-      <c r="K33" s="28"/>
+      <c r="G33" s="162"/>
+      <c r="H33" s="51"/>
+      <c r="I33" s="209"/>
+      <c r="J33" s="135"/>
+      <c r="K33" s="25"/>
     </row>
     <row r="34" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="205" t="s">
+      <c r="A34" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="206"/>
-[...4 lines deleted...]
-      <c r="G34" s="208" t="s">
+      <c r="B34" s="170"/>
+      <c r="C34" s="170"/>
+      <c r="D34" s="170"/>
+      <c r="E34" s="170"/>
+      <c r="F34" s="171"/>
+      <c r="G34" s="172" t="s">
         <v>50</v>
       </c>
-      <c r="H34" s="209"/>
-[...2 lines deleted...]
-      <c r="K34" s="210"/>
+      <c r="H34" s="173"/>
+      <c r="I34" s="173"/>
+      <c r="J34" s="173"/>
+      <c r="K34" s="174"/>
     </row>
     <row r="35" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="29"/>
-[...9 lines deleted...]
-      <c r="K35" s="49"/>
+      <c r="A35" s="26"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="47"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="46"/>
     </row>
     <row r="36" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="218" t="s">
+      <c r="A36" s="182" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="219"/>
-[...4 lines deleted...]
-      <c r="G36" s="221" t="s">
+      <c r="B36" s="183"/>
+      <c r="C36" s="183"/>
+      <c r="D36" s="183"/>
+      <c r="E36" s="183"/>
+      <c r="F36" s="184"/>
+      <c r="G36" s="185" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="222"/>
-[...2 lines deleted...]
-      <c r="K36" s="223"/>
+      <c r="H36" s="186"/>
+      <c r="I36" s="186"/>
+      <c r="J36" s="186"/>
+      <c r="K36" s="187"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="224" t="s">
+      <c r="A37" s="188" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="225"/>
-[...4 lines deleted...]
-      <c r="G37" s="221" t="s">
+      <c r="B37" s="189"/>
+      <c r="C37" s="189"/>
+      <c r="D37" s="189"/>
+      <c r="E37" s="189"/>
+      <c r="F37" s="190"/>
+      <c r="G37" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="H37" s="222"/>
-[...2 lines deleted...]
-      <c r="K37" s="223"/>
+      <c r="H37" s="186"/>
+      <c r="I37" s="186"/>
+      <c r="J37" s="186"/>
+      <c r="K37" s="187"/>
     </row>
     <row r="38" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="227" t="s">
+      <c r="A38" s="191" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="228"/>
-[...4 lines deleted...]
-      <c r="G38" s="221" t="s">
+      <c r="B38" s="192"/>
+      <c r="C38" s="193"/>
+      <c r="D38" s="193"/>
+      <c r="E38" s="193"/>
+      <c r="F38" s="194"/>
+      <c r="G38" s="185" t="s">
         <v>10</v>
       </c>
-      <c r="H38" s="222"/>
-[...2 lines deleted...]
-      <c r="K38" s="223"/>
+      <c r="H38" s="186"/>
+      <c r="I38" s="186"/>
+      <c r="J38" s="186"/>
+      <c r="K38" s="187"/>
     </row>
     <row r="39" spans="1:11" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="211" t="s">
+      <c r="A39" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="212"/>
-      <c r="C39" s="244" t="s">
+      <c r="B39" s="176"/>
+      <c r="C39" s="210" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="245"/>
-[...2 lines deleted...]
-      <c r="G39" s="255" t="s">
+      <c r="D39" s="211"/>
+      <c r="E39" s="211"/>
+      <c r="F39" s="212"/>
+      <c r="G39" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="H39" s="216"/>
-[...2 lines deleted...]
-      <c r="K39" s="217"/>
+      <c r="H39" s="180"/>
+      <c r="I39" s="180"/>
+      <c r="J39" s="180"/>
+      <c r="K39" s="181"/>
     </row>
     <row r="40" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="12" t="s">
+      <c r="A40" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B40" s="30"/>
-[...10 lines deleted...]
-        <v>Form Date: 5/13/2025</v>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27" t="str">
+        <f>+Oct!K40</f>
+        <v>Form Date: 9/21/2026</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Gz07ohvmTVTQNcEbDfTWCTLYWKRKAFBvkFgjPVH/TfNWGRoH6I8yg9iQw4CGVabkIW3r6o78HrQcT4JviF5vYw==" saltValue="Fqs0fYVlKqeR6cdvonSATA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="XE7fHyVSR2veWlj5S/Lps6PvF9HlKhCO7gY4EFArSFKc+MVxrEZ9JuqoORf6GxzfLfdCM7FMVaSe6rAOlYQB+A==" saltValue="N81I7/poGEoswC7MkzA1pQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="67">
     <mergeCell ref="G39:K39"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="G34:K34"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="G36:K36"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="G37:K37"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="G38:K38"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="I22:J33"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="I19:J19"/>
@@ -13001,868 +12707,848 @@
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="F22:G22"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J11" r:id="rId1" display="Sue.Jones@tn.gov" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.62" right="0.22" top="0.18" bottom="0.18" header="0.18" footer="0.18"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K40"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.6640625" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="16.6640625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="22.6640625" style="12" customWidth="1"/>
+    <col min="4" max="5" width="23.88671875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" style="12" customWidth="1"/>
+    <col min="8" max="8" width="4" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="12" customWidth="1"/>
+    <col min="10" max="10" width="24.5546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18" style="12" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="12"/>
-[...13 lines deleted...]
-        <v>FY - 2026</v>
+      <c r="A1" s="11"/>
+      <c r="B1" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="10" t="str">
+        <f>+Oct!K1</f>
+        <v>FY - 2027</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="115" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="149"/>
-[...6 lines deleted...]
-      <c r="J2" s="149"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
     </row>
     <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="14" t="s">
+      <c r="A3" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B3" s="150" t="s">
+      <c r="B3" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="150"/>
-[...6 lines deleted...]
-      <c r="J3" s="150"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="E4" s="44"/>
+      <c r="E4" s="41"/>
     </row>
     <row r="5" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="15"/>
-[...2 lines deleted...]
-      <c r="F5" s="15"/>
+      <c r="A5" s="14"/>
+      <c r="B5" s="15"/>
+      <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="151" t="s">
+      <c r="A6" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="152"/>
-[...6 lines deleted...]
-      <c r="F6" s="93" t="s">
+      <c r="B6" s="118"/>
+      <c r="C6" s="196" t="str">
+        <f>IF(Dec!C6="","",Dec!C6)</f>
+        <v/>
+      </c>
+      <c r="D6" s="196"/>
+      <c r="E6" s="197"/>
+      <c r="F6" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="G6" s="94"/>
+      <c r="G6" s="77"/>
       <c r="H6" s="1"/>
-      <c r="I6" s="57"/>
-[...1 lines deleted...]
-      <c r="K6" s="98"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="81"/>
     </row>
     <row r="7" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="145" t="s">
+      <c r="A7" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="146"/>
-[...6 lines deleted...]
-      <c r="F7" s="93" t="s">
+      <c r="B7" s="112"/>
+      <c r="C7" s="196" t="str">
+        <f>IF(Dec!C7="","",Dec!C7)</f>
+        <v/>
+      </c>
+      <c r="D7" s="196"/>
+      <c r="E7" s="197"/>
+      <c r="F7" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="G7" s="94"/>
-[...2 lines deleted...]
-      <c r="J7" s="105">
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="87">
         <f>+Sheet1!G9</f>
-        <v>46053</v>
-[...1 lines deleted...]
-      <c r="K7" s="96"/>
+        <v>46418</v>
+      </c>
+      <c r="K7" s="79"/>
     </row>
     <row r="8" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="153"/>
-[...7 lines deleted...]
-      <c r="F8" s="93" t="s">
+      <c r="A8" s="119"/>
+      <c r="B8" s="120"/>
+      <c r="C8" s="196" t="str">
+        <f>IF(Dec!C8="","",Dec!C8)</f>
+        <v/>
+      </c>
+      <c r="D8" s="196"/>
+      <c r="E8" s="197"/>
+      <c r="F8" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="G8" s="94"/>
-[...2 lines deleted...]
-      <c r="J8" s="104" t="str">
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="86" t="str">
         <f>+Sheet1!L9</f>
-        <v>01/01/2026 thru 01/31/2026</v>
-[...1 lines deleted...]
-      <c r="K8" s="96"/>
+        <v>01/01/2027 thru 01/31/2027</v>
+      </c>
+      <c r="K8" s="79"/>
     </row>
     <row r="9" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="145" t="s">
+      <c r="A9" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="146"/>
-[...6 lines deleted...]
-      <c r="F9" s="93" t="s">
+      <c r="B9" s="112"/>
+      <c r="C9" s="196" t="str">
+        <f>IF(Dec!C9="","",Dec!C9)</f>
+        <v/>
+      </c>
+      <c r="D9" s="196"/>
+      <c r="E9" s="197"/>
+      <c r="F9" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="94"/>
-[...6 lines deleted...]
-      <c r="K9" s="96"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="88" t="str">
+        <f>IF(Dec!J9="","",Dec!J9)</f>
+        <v/>
+      </c>
+      <c r="K9" s="79"/>
     </row>
     <row r="10" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="145" t="s">
+      <c r="A10" s="111" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="146"/>
-[...6 lines deleted...]
-      <c r="F10" s="93" t="s">
+      <c r="B10" s="112"/>
+      <c r="C10" s="218" t="str">
+        <f>IF(Dec!C10="","",Dec!C10)</f>
+        <v/>
+      </c>
+      <c r="D10" s="218"/>
+      <c r="E10" s="219"/>
+      <c r="F10" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="94"/>
+      <c r="G10" s="77"/>
       <c r="H10" s="1"/>
-      <c r="I10" s="57"/>
-[...4 lines deleted...]
-      <c r="K10" s="96"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="88" t="str">
+        <f>IF(Dec!J10="","",Dec!J10)</f>
+        <v/>
+      </c>
+      <c r="K10" s="79"/>
     </row>
     <row r="11" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="111" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="146"/>
-[...6 lines deleted...]
-      <c r="F11" s="53" t="s">
+      <c r="B11" s="112"/>
+      <c r="C11" s="196" t="str">
+        <f>IF(Dec!C11="","",Dec!C11)</f>
+        <v/>
+      </c>
+      <c r="D11" s="196"/>
+      <c r="E11" s="197"/>
+      <c r="F11" s="50" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
-      <c r="I11" s="57"/>
-[...4 lines deleted...]
-      <c r="K11" s="108"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="88" t="str">
+        <f>IF(Dec!J11="","",Dec!J11)</f>
+        <v/>
+      </c>
+      <c r="K11" s="90"/>
     </row>
     <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="18"/>
-[...9 lines deleted...]
-      <c r="K12" s="19"/>
+      <c r="A12" s="16"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
     </row>
     <row r="13" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="55"/>
-[...9 lines deleted...]
-      <c r="K13" s="17"/>
+      <c r="A13" s="52"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
     </row>
     <row r="14" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="20"/>
-[...8 lines deleted...]
-      <c r="K14" s="20"/>
     </row>
     <row r="15" spans="1:11" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="21"/>
+      <c r="A15" s="18"/>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="234" t="str">
-[...4 lines deleted...]
-      <c r="D16" s="158" t="s">
+      <c r="B16" s="202" t="str">
+        <f>IF(Dec!B16="","",Dec!B16)</f>
+        <v/>
+      </c>
+      <c r="C16" s="216"/>
+      <c r="D16" s="124" t="s">
         <v>13</v>
       </c>
-      <c r="E16" s="161" t="s">
+      <c r="E16" s="127" t="s">
         <v>37</v>
       </c>
-      <c r="F16" s="180" t="s">
+      <c r="F16" s="146" t="s">
         <v>36</v>
       </c>
-      <c r="G16" s="181"/>
-[...1 lines deleted...]
-      <c r="I16" s="164" t="s">
+      <c r="G16" s="147"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="J16" s="165"/>
-      <c r="K16" s="170" t="s">
+      <c r="J16" s="131"/>
+      <c r="K16" s="136" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="234" t="str">
-[...11 lines deleted...]
-      <c r="K17" s="171"/>
+      <c r="B17" s="198" t="str">
+        <f>IF(Dec!B17="","",Dec!B17)</f>
+        <v/>
+      </c>
+      <c r="C17" s="217"/>
+      <c r="D17" s="125"/>
+      <c r="E17" s="128"/>
+      <c r="F17" s="148"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="150"/>
+      <c r="I17" s="132"/>
+      <c r="J17" s="133"/>
+      <c r="K17" s="137"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="253" t="str">
-[...11 lines deleted...]
-      <c r="K18" s="172"/>
+      <c r="B18" s="220" t="str">
+        <f>IF(Dec!B18="","",Dec!B18)</f>
+        <v/>
+      </c>
+      <c r="C18" s="221"/>
+      <c r="D18" s="126"/>
+      <c r="E18" s="129"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="152"/>
+      <c r="H18" s="153"/>
+      <c r="I18" s="134"/>
+      <c r="J18" s="135"/>
+      <c r="K18" s="138"/>
     </row>
     <row r="19" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="173" t="s">
+      <c r="B19" s="139" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="174"/>
-[...10 lines deleted...]
-      <c r="H19" s="177">
+      <c r="C19" s="140"/>
+      <c r="D19" s="54">
+        <f>Dec!D19</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="55">
+        <f>SUM(F19)+Dec!E19</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="214"/>
+      <c r="G19" s="215"/>
+      <c r="H19" s="143">
         <f>SUM(F31)</f>
         <v>0</v>
       </c>
-      <c r="I19" s="256"/>
-[...1 lines deleted...]
-      <c r="K19" s="23" t="s">
+      <c r="I19" s="223"/>
+      <c r="J19" s="224"/>
+      <c r="K19" s="20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="173" t="s">
+      <c r="B20" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="174"/>
-[...10 lines deleted...]
-      <c r="H20" s="39" t="s">
+      <c r="C20" s="140"/>
+      <c r="D20" s="54">
+        <f>Dec!D20</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="55">
+        <f>SUM(F20)+Dec!E20</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="214"/>
+      <c r="G20" s="215"/>
+      <c r="H20" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="I20" s="194" t="s">
-[...3 lines deleted...]
-      <c r="K20" s="24"/>
+      <c r="I20" s="160" t="s">
+        <v>76</v>
+      </c>
+      <c r="J20" s="131"/>
+      <c r="K20" s="21"/>
     </row>
     <row r="21" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="173" t="s">
+      <c r="B21" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="C21" s="174"/>
-[...13 lines deleted...]
-      <c r="K21" s="25"/>
+      <c r="C21" s="140"/>
+      <c r="D21" s="54">
+        <f>Dec!D21</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="55">
+        <f>SUM(F21)+Dec!E21</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="214"/>
+      <c r="G21" s="215"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="134"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="22"/>
     </row>
     <row r="22" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="173" t="s">
+      <c r="B22" s="139" t="s">
         <v>42</v>
       </c>
-      <c r="C22" s="174"/>
-[...13 lines deleted...]
-      <c r="K22" s="25" t="s">
+      <c r="C22" s="140"/>
+      <c r="D22" s="54">
+        <f>Dec!D22</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="55">
+        <f>SUM(F22)+Dec!E22</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="214"/>
+      <c r="G22" s="215"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="208"/>
+      <c r="J22" s="133"/>
+      <c r="K22" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>13</v>
       </c>
-      <c r="B23" s="173" t="s">
+      <c r="B23" s="139" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="192"/>
-[...13 lines deleted...]
-      <c r="K23" s="84" t="str">
+      <c r="C23" s="158"/>
+      <c r="D23" s="54">
+        <f>Dec!D23</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="55">
+        <f>SUM(F23)+Dec!E23</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="214"/>
+      <c r="G23" s="215"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="208"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="68" t="str">
         <f>+C10</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>14</v>
       </c>
-      <c r="B24" s="173" t="s">
+      <c r="B24" s="139" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="192"/>
-[...13 lines deleted...]
-      <c r="K24" s="26"/>
+      <c r="C24" s="158"/>
+      <c r="D24" s="54">
+        <f>Dec!D24</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="55">
+        <f>SUM(F24)+Dec!E24</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="214"/>
+      <c r="G24" s="215"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="208"/>
+      <c r="J24" s="133"/>
+      <c r="K24" s="23"/>
     </row>
     <row r="25" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>16</v>
       </c>
-      <c r="B25" s="173" t="s">
+      <c r="B25" s="139" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="192"/>
-[...13 lines deleted...]
-      <c r="K25" s="25" t="s">
+      <c r="C25" s="158"/>
+      <c r="D25" s="54">
+        <f>Dec!D25</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="55">
+        <f>SUM(F25)+Dec!E25</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="214"/>
+      <c r="G25" s="215"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="208"/>
+      <c r="J25" s="133"/>
+      <c r="K25" s="22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>17</v>
       </c>
-      <c r="B26" s="173" t="s">
+      <c r="B26" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="192"/>
-[...13 lines deleted...]
-      <c r="K26" s="84" t="str">
+      <c r="C26" s="158"/>
+      <c r="D26" s="54">
+        <f>Dec!D26</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="55">
+        <f>SUM(F26)+Dec!E26</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="214"/>
+      <c r="G26" s="215"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="208"/>
+      <c r="J26" s="133"/>
+      <c r="K26" s="68" t="str">
         <f>+B16</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>18</v>
       </c>
-      <c r="B27" s="173" t="s">
+      <c r="B27" s="139" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="192"/>
-[...13 lines deleted...]
-      <c r="K27" s="25"/>
+      <c r="C27" s="158"/>
+      <c r="D27" s="54">
+        <f>Dec!D27</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="55">
+        <f>SUM(F27)+Dec!E27</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="214"/>
+      <c r="G27" s="215"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="208"/>
+      <c r="J27" s="133"/>
+      <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="173" t="s">
+      <c r="B28" s="139" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="192"/>
-[...13 lines deleted...]
-      <c r="K28" s="26" t="s">
+      <c r="C28" s="158"/>
+      <c r="D28" s="54">
+        <f>Dec!D28</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="55">
+        <f>SUM(F28)+Dec!E28</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="214"/>
+      <c r="G28" s="215"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="208"/>
+      <c r="J28" s="133"/>
+      <c r="K28" s="23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="145" t="s">
+      <c r="B29" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="193"/>
-      <c r="D29" s="60">
+      <c r="C29" s="159"/>
+      <c r="D29" s="56">
         <f>SUM(D19:D28)</f>
         <v>0</v>
       </c>
-      <c r="E29" s="60">
+      <c r="E29" s="56">
         <f>SUM(E19:E28)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="195">
+      <c r="F29" s="161">
         <f>SUM(F19:G28)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="196"/>
-[...3 lines deleted...]
-      <c r="K29" s="86">
+      <c r="G29" s="162"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="208"/>
+      <c r="J29" s="133"/>
+      <c r="K29" s="70">
         <f>F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="197" t="s">
+      <c r="B30" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="C30" s="198"/>
-[...13 lines deleted...]
-      <c r="K30" s="27"/>
+      <c r="C30" s="164"/>
+      <c r="D30" s="54">
+        <f>Dec!D30</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="55">
+        <f>ROUND(SUM(F30),2)+Dec!E30</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="214"/>
+      <c r="G30" s="215"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="208"/>
+      <c r="J30" s="133"/>
+      <c r="K30" s="24"/>
     </row>
     <row r="31" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="145" t="s">
+      <c r="B31" s="111" t="s">
         <v>53</v>
       </c>
-      <c r="C31" s="193"/>
-      <c r="D31" s="60">
+      <c r="C31" s="159"/>
+      <c r="D31" s="56">
         <f>SUM(D29:D30)</f>
         <v>0</v>
       </c>
-      <c r="E31" s="60">
+      <c r="E31" s="56">
         <f>SUM(E29:E30)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="195">
+      <c r="F31" s="161">
         <f>SUM(F29:G30)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="196"/>
-[...3 lines deleted...]
-      <c r="K31" s="27" t="s">
+      <c r="G31" s="162"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="208"/>
+      <c r="J31" s="133"/>
+      <c r="K31" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="199" t="s">
+      <c r="B32" s="139" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="200"/>
-[...13 lines deleted...]
-      <c r="K32" s="28" t="s">
+      <c r="C32" s="158"/>
+      <c r="D32" s="54">
+        <f>Dec!D32</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="55">
+        <f>SUM(F32)+Dec!E32</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="214"/>
+      <c r="G32" s="215"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="208"/>
+      <c r="J32" s="133"/>
+      <c r="K32" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
-      <c r="B33" s="203" t="s">
+      <c r="B33" s="167" t="s">
         <v>8</v>
       </c>
-      <c r="C33" s="204"/>
-      <c r="D33" s="60">
+      <c r="C33" s="168"/>
+      <c r="D33" s="56">
         <f>SUM(D31:D32)</f>
         <v>0</v>
       </c>
-      <c r="E33" s="60">
+      <c r="E33" s="56">
         <f>SUM(E31:E32)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="195">
+      <c r="F33" s="161">
         <f>SUM(F31:G32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="196"/>
-[...3 lines deleted...]
-      <c r="K33" s="28"/>
+      <c r="G33" s="162"/>
+      <c r="H33" s="51"/>
+      <c r="I33" s="209"/>
+      <c r="J33" s="135"/>
+      <c r="K33" s="25"/>
     </row>
     <row r="34" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="205" t="s">
+      <c r="A34" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="206"/>
-[...4 lines deleted...]
-      <c r="G34" s="208" t="s">
+      <c r="B34" s="170"/>
+      <c r="C34" s="170"/>
+      <c r="D34" s="170"/>
+      <c r="E34" s="170"/>
+      <c r="F34" s="171"/>
+      <c r="G34" s="172" t="s">
         <v>50</v>
       </c>
-      <c r="H34" s="209"/>
-[...2 lines deleted...]
-      <c r="K34" s="210"/>
+      <c r="H34" s="173"/>
+      <c r="I34" s="173"/>
+      <c r="J34" s="173"/>
+      <c r="K34" s="174"/>
     </row>
     <row r="35" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="29"/>
-[...9 lines deleted...]
-      <c r="K35" s="49"/>
+      <c r="A35" s="26"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="47"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="46"/>
     </row>
     <row r="36" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="218" t="s">
+      <c r="A36" s="182" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="219"/>
-[...4 lines deleted...]
-      <c r="G36" s="221" t="s">
+      <c r="B36" s="183"/>
+      <c r="C36" s="183"/>
+      <c r="D36" s="183"/>
+      <c r="E36" s="183"/>
+      <c r="F36" s="184"/>
+      <c r="G36" s="185" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="222"/>
-[...2 lines deleted...]
-      <c r="K36" s="223"/>
+      <c r="H36" s="186"/>
+      <c r="I36" s="186"/>
+      <c r="J36" s="186"/>
+      <c r="K36" s="187"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="224" t="s">
+      <c r="A37" s="188" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="225"/>
-[...4 lines deleted...]
-      <c r="G37" s="221" t="s">
+      <c r="B37" s="189"/>
+      <c r="C37" s="189"/>
+      <c r="D37" s="189"/>
+      <c r="E37" s="189"/>
+      <c r="F37" s="190"/>
+      <c r="G37" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="H37" s="222"/>
-[...2 lines deleted...]
-      <c r="K37" s="223"/>
+      <c r="H37" s="186"/>
+      <c r="I37" s="186"/>
+      <c r="J37" s="186"/>
+      <c r="K37" s="187"/>
     </row>
     <row r="38" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="227" t="s">
+      <c r="A38" s="191" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="228"/>
-[...4 lines deleted...]
-      <c r="G38" s="221" t="s">
+      <c r="B38" s="192"/>
+      <c r="C38" s="193"/>
+      <c r="D38" s="193"/>
+      <c r="E38" s="193"/>
+      <c r="F38" s="194"/>
+      <c r="G38" s="185" t="s">
         <v>10</v>
       </c>
-      <c r="H38" s="222"/>
-[...2 lines deleted...]
-      <c r="K38" s="223"/>
+      <c r="H38" s="186"/>
+      <c r="I38" s="186"/>
+      <c r="J38" s="186"/>
+      <c r="K38" s="187"/>
     </row>
     <row r="39" spans="1:11" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="211" t="s">
+      <c r="A39" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="212"/>
-      <c r="C39" s="244" t="s">
+      <c r="B39" s="176"/>
+      <c r="C39" s="210" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="245"/>
-[...2 lines deleted...]
-      <c r="G39" s="255" t="s">
+      <c r="D39" s="211"/>
+      <c r="E39" s="211"/>
+      <c r="F39" s="212"/>
+      <c r="G39" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="H39" s="216"/>
-[...2 lines deleted...]
-      <c r="K39" s="217"/>
+      <c r="H39" s="180"/>
+      <c r="I39" s="180"/>
+      <c r="J39" s="180"/>
+      <c r="K39" s="181"/>
     </row>
     <row r="40" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="12" t="s">
+      <c r="A40" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B40" s="30"/>
-[...10 lines deleted...]
-        <v>Form Date: 5/13/2025</v>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27" t="str">
+        <f>+Oct!K40</f>
+        <v>Form Date: 9/21/2026</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="MDnitA2dpFmUNG/TVLvXDzqQe/AQkdt4WzylMPmyCY09yI2ULPwGLiwm0so6zTzraOAuzvNhd0U1YL66iYduZw==" saltValue="VeR3rXfZ5qbHHzv24/yWsQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="mAfjkG+CHAp1irjJG/q3PiCNqmD0XpsEDgRrr/PsjcVUnGFdctDA4idudZ91eU4GcPgz2XQQNkmEbMvLLLmbBg==" saltValue="9RXjEFgDLWB/2UxG2rwxwg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="67">
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="G39:K39"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="G34:K34"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="G36:K36"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="G37:K37"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="G38:K38"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="I22:J33"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="B26:C26"/>
@@ -13900,865 +13586,845 @@
     <mergeCell ref="E16:E18"/>
     <mergeCell ref="F16:H18"/>
     <mergeCell ref="I16:J18"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
   </mergeCells>
   <pageMargins left="0.62" right="0.22" top="0.18" bottom="0.18" header="0.18" footer="0.18"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K40"/>
   <sheetViews>
-    <sheetView topLeftCell="A11" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.6640625" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="16.6640625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="22.6640625" style="12" customWidth="1"/>
+    <col min="4" max="5" width="23.88671875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" style="12" customWidth="1"/>
+    <col min="8" max="8" width="4" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="12" customWidth="1"/>
+    <col min="10" max="10" width="24.5546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18" style="12" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="12"/>
-[...13 lines deleted...]
-        <v>FY - 2026</v>
+      <c r="A1" s="11"/>
+      <c r="B1" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="10" t="str">
+        <f>+Oct!K1</f>
+        <v>FY - 2027</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="115" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="149"/>
-[...6 lines deleted...]
-      <c r="J2" s="149"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
     </row>
     <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="150" t="s">
+      <c r="B3" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="150"/>
-[...6 lines deleted...]
-      <c r="J3" s="150"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="E4" s="44"/>
+      <c r="E4" s="41"/>
     </row>
     <row r="5" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="15"/>
-[...2 lines deleted...]
-      <c r="F5" s="15"/>
+      <c r="A5" s="14"/>
+      <c r="B5" s="15"/>
+      <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="151" t="s">
+      <c r="A6" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="152"/>
-[...6 lines deleted...]
-      <c r="F6" s="93" t="s">
+      <c r="B6" s="118"/>
+      <c r="C6" s="196" t="str">
+        <f>IF(Jan!C6="","",Jan!C6)</f>
+        <v/>
+      </c>
+      <c r="D6" s="196"/>
+      <c r="E6" s="197"/>
+      <c r="F6" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="G6" s="94"/>
+      <c r="G6" s="77"/>
       <c r="H6" s="1"/>
-      <c r="I6" s="57"/>
-[...1 lines deleted...]
-      <c r="K6" s="98"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="81"/>
     </row>
     <row r="7" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="145" t="s">
+      <c r="A7" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="146"/>
-[...6 lines deleted...]
-      <c r="F7" s="93" t="s">
+      <c r="B7" s="112"/>
+      <c r="C7" s="196" t="str">
+        <f>IF(Jan!C7="","",Jan!C7)</f>
+        <v/>
+      </c>
+      <c r="D7" s="196"/>
+      <c r="E7" s="197"/>
+      <c r="F7" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="G7" s="94"/>
-[...2 lines deleted...]
-      <c r="J7" s="105">
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="87">
         <f>+Sheet1!G10</f>
-        <v>46081</v>
-[...1 lines deleted...]
-      <c r="K7" s="100"/>
+        <v>46446</v>
+      </c>
+      <c r="K7" s="83"/>
     </row>
     <row r="8" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="153"/>
-[...7 lines deleted...]
-      <c r="F8" s="93" t="s">
+      <c r="A8" s="119"/>
+      <c r="B8" s="120"/>
+      <c r="C8" s="196" t="str">
+        <f>IF(Jan!C8="","",Jan!C8)</f>
+        <v/>
+      </c>
+      <c r="D8" s="196"/>
+      <c r="E8" s="197"/>
+      <c r="F8" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="G8" s="94"/>
-[...2 lines deleted...]
-      <c r="J8" s="104" t="str">
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="86" t="str">
         <f>+Sheet1!L10</f>
-        <v>02/01/2026 thru 02/28/2026</v>
-[...1 lines deleted...]
-      <c r="K8" s="96"/>
+        <v>02/01/2027 thru 02/28/2027</v>
+      </c>
+      <c r="K8" s="79"/>
     </row>
     <row r="9" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="145" t="s">
+      <c r="A9" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="146"/>
-[...6 lines deleted...]
-      <c r="F9" s="93" t="s">
+      <c r="B9" s="112"/>
+      <c r="C9" s="196" t="str">
+        <f>IF(Jan!C9="","",Jan!C9)</f>
+        <v/>
+      </c>
+      <c r="D9" s="196"/>
+      <c r="E9" s="197"/>
+      <c r="F9" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="94"/>
-[...6 lines deleted...]
-      <c r="K9" s="96"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="88" t="str">
+        <f>IF(Jan!J9="","",Jan!J9)</f>
+        <v/>
+      </c>
+      <c r="K9" s="79"/>
     </row>
     <row r="10" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="145" t="s">
+      <c r="A10" s="111" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="146"/>
-[...6 lines deleted...]
-      <c r="F10" s="93" t="s">
+      <c r="B10" s="112"/>
+      <c r="C10" s="218" t="str">
+        <f>IF(Jan!C10="","",Jan!C10)</f>
+        <v/>
+      </c>
+      <c r="D10" s="218"/>
+      <c r="E10" s="219"/>
+      <c r="F10" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="94"/>
+      <c r="G10" s="77"/>
       <c r="H10" s="1"/>
-      <c r="I10" s="57"/>
-[...4 lines deleted...]
-      <c r="K10" s="96"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="88" t="str">
+        <f>IF(Jan!J10="","",Jan!J10)</f>
+        <v/>
+      </c>
+      <c r="K10" s="79"/>
     </row>
     <row r="11" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="111" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="146"/>
-[...6 lines deleted...]
-      <c r="F11" s="53" t="s">
+      <c r="B11" s="112"/>
+      <c r="C11" s="196" t="str">
+        <f>IF(Jan!C11="","",Jan!C11)</f>
+        <v/>
+      </c>
+      <c r="D11" s="196"/>
+      <c r="E11" s="197"/>
+      <c r="F11" s="50" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
-      <c r="I11" s="57"/>
-[...4 lines deleted...]
-      <c r="K11" s="108"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="88" t="str">
+        <f>IF(Jan!J11="","",Jan!J11)</f>
+        <v/>
+      </c>
+      <c r="K11" s="90"/>
     </row>
     <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="18"/>
-[...9 lines deleted...]
-      <c r="K12" s="19"/>
+      <c r="A12" s="16"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
     </row>
     <row r="13" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="55"/>
-[...9 lines deleted...]
-      <c r="K13" s="17"/>
+      <c r="A13" s="52"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
     </row>
     <row r="14" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="20"/>
-[...8 lines deleted...]
-      <c r="K14" s="20"/>
     </row>
     <row r="15" spans="1:11" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="21"/>
+      <c r="A15" s="18"/>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="234" t="str">
-[...4 lines deleted...]
-      <c r="D16" s="259" t="s">
+      <c r="B16" s="202" t="str">
+        <f>IF(Jan!B16="","",Jan!B16)</f>
+        <v/>
+      </c>
+      <c r="C16" s="216"/>
+      <c r="D16" s="225" t="s">
         <v>13</v>
       </c>
-      <c r="E16" s="161" t="s">
+      <c r="E16" s="127" t="s">
         <v>37</v>
       </c>
-      <c r="F16" s="180" t="s">
+      <c r="F16" s="146" t="s">
         <v>36</v>
       </c>
-      <c r="G16" s="181"/>
-[...1 lines deleted...]
-      <c r="I16" s="164" t="s">
+      <c r="G16" s="147"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="J16" s="239"/>
-      <c r="K16" s="170" t="s">
+      <c r="J16" s="205"/>
+      <c r="K16" s="136" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="234" t="str">
-[...11 lines deleted...]
-      <c r="K17" s="171"/>
+      <c r="B17" s="198" t="str">
+        <f>IF(Jan!B17="","",Jan!B17)</f>
+        <v/>
+      </c>
+      <c r="C17" s="217"/>
+      <c r="D17" s="226"/>
+      <c r="E17" s="128"/>
+      <c r="F17" s="148"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="150"/>
+      <c r="I17" s="228"/>
+      <c r="J17" s="229"/>
+      <c r="K17" s="137"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="253" t="str">
-[...11 lines deleted...]
-      <c r="K18" s="172"/>
+      <c r="B18" s="220" t="str">
+        <f>IF(Jan!B18="","",Jan!B18)</f>
+        <v/>
+      </c>
+      <c r="C18" s="221"/>
+      <c r="D18" s="227"/>
+      <c r="E18" s="129"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="152"/>
+      <c r="H18" s="153"/>
+      <c r="I18" s="206"/>
+      <c r="J18" s="207"/>
+      <c r="K18" s="138"/>
     </row>
     <row r="19" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="173" t="s">
+      <c r="B19" s="139" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="192"/>
-[...10 lines deleted...]
-      <c r="H19" s="264">
+      <c r="C19" s="158"/>
+      <c r="D19" s="54">
+        <f>Jan!D19</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="55">
+        <f>SUM(F19)+Jan!E19</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="214"/>
+      <c r="G19" s="215"/>
+      <c r="H19" s="230">
         <f>SUM(F31)</f>
         <v>0</v>
       </c>
-      <c r="I19" s="178"/>
-[...1 lines deleted...]
-      <c r="K19" s="23" t="s">
+      <c r="I19" s="144"/>
+      <c r="J19" s="145"/>
+      <c r="K19" s="20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="173" t="s">
+      <c r="B20" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="192"/>
-[...10 lines deleted...]
-      <c r="H20" s="39" t="s">
+      <c r="C20" s="158"/>
+      <c r="D20" s="54">
+        <f>Jan!D20</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="55">
+        <f>SUM(F20)+Jan!E20</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="214"/>
+      <c r="G20" s="215"/>
+      <c r="H20" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="I20" s="194" t="s">
-[...3 lines deleted...]
-      <c r="K20" s="31"/>
+      <c r="I20" s="160" t="s">
+        <v>76</v>
+      </c>
+      <c r="J20" s="131"/>
+      <c r="K20" s="28"/>
     </row>
     <row r="21" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="173" t="s">
+      <c r="B21" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="C21" s="192"/>
-[...13 lines deleted...]
-      <c r="K21" s="25"/>
+      <c r="C21" s="158"/>
+      <c r="D21" s="54">
+        <f>Jan!D21</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="55">
+        <f>SUM(F21)+Jan!E21</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="214"/>
+      <c r="G21" s="215"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="134"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="22"/>
     </row>
     <row r="22" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="173" t="s">
+      <c r="B22" s="139" t="s">
         <v>42</v>
       </c>
-      <c r="C22" s="192"/>
-[...13 lines deleted...]
-      <c r="K22" s="25" t="s">
+      <c r="C22" s="158"/>
+      <c r="D22" s="54">
+        <f>Jan!D22</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="55">
+        <f>SUM(F22)+Jan!E22</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="214"/>
+      <c r="G22" s="215"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="208"/>
+      <c r="J22" s="133"/>
+      <c r="K22" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>13</v>
       </c>
-      <c r="B23" s="173" t="s">
+      <c r="B23" s="139" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="192"/>
-[...13 lines deleted...]
-      <c r="K23" s="84" t="str">
+      <c r="C23" s="158"/>
+      <c r="D23" s="54">
+        <f>Jan!D23</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="55">
+        <f>SUM(F23)+Jan!E23</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="214"/>
+      <c r="G23" s="215"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="208"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="68" t="str">
         <f>+C10</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>14</v>
       </c>
-      <c r="B24" s="173" t="s">
+      <c r="B24" s="139" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="192"/>
-[...13 lines deleted...]
-      <c r="K24" s="26"/>
+      <c r="C24" s="158"/>
+      <c r="D24" s="54">
+        <f>Jan!D24</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="55">
+        <f>SUM(F24)+Jan!E24</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="214"/>
+      <c r="G24" s="215"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="208"/>
+      <c r="J24" s="133"/>
+      <c r="K24" s="23"/>
     </row>
     <row r="25" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>16</v>
       </c>
-      <c r="B25" s="173" t="s">
+      <c r="B25" s="139" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="192"/>
-[...13 lines deleted...]
-      <c r="K25" s="25" t="s">
+      <c r="C25" s="158"/>
+      <c r="D25" s="54">
+        <f>Jan!D25</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="55">
+        <f>SUM(F25)+Jan!E25</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="214"/>
+      <c r="G25" s="215"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="208"/>
+      <c r="J25" s="133"/>
+      <c r="K25" s="22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>17</v>
       </c>
-      <c r="B26" s="173" t="s">
+      <c r="B26" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="192"/>
-[...13 lines deleted...]
-      <c r="K26" s="84" t="str">
+      <c r="C26" s="158"/>
+      <c r="D26" s="54">
+        <f>Jan!D26</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="55">
+        <f>SUM(F26)+Jan!E26</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="214"/>
+      <c r="G26" s="215"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="208"/>
+      <c r="J26" s="133"/>
+      <c r="K26" s="68" t="str">
         <f>+B16</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>18</v>
       </c>
-      <c r="B27" s="173" t="s">
+      <c r="B27" s="139" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="192"/>
-[...13 lines deleted...]
-      <c r="K27" s="25"/>
+      <c r="C27" s="158"/>
+      <c r="D27" s="54">
+        <f>Jan!D27</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="55">
+        <f>SUM(F27)+Jan!E27</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="214"/>
+      <c r="G27" s="215"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="208"/>
+      <c r="J27" s="133"/>
+      <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="173" t="s">
+      <c r="B28" s="139" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="192"/>
-[...13 lines deleted...]
-      <c r="K28" s="26" t="s">
+      <c r="C28" s="158"/>
+      <c r="D28" s="54">
+        <f>Jan!D28</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="55">
+        <f>SUM(F28)+Jan!E28</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="214"/>
+      <c r="G28" s="215"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="208"/>
+      <c r="J28" s="133"/>
+      <c r="K28" s="23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="145" t="s">
+      <c r="B29" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="193"/>
-      <c r="D29" s="60">
+      <c r="C29" s="159"/>
+      <c r="D29" s="56">
         <f>SUM(D19:D28)</f>
         <v>0</v>
       </c>
-      <c r="E29" s="60">
+      <c r="E29" s="56">
         <f>SUM(E19:E28)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="195">
+      <c r="F29" s="161">
         <f>SUM(F19:G28)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="196"/>
-[...3 lines deleted...]
-      <c r="K29" s="86">
+      <c r="G29" s="162"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="208"/>
+      <c r="J29" s="133"/>
+      <c r="K29" s="70">
         <f>F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="197" t="s">
+      <c r="B30" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="C30" s="198"/>
-[...13 lines deleted...]
-      <c r="K30" s="27"/>
+      <c r="C30" s="164"/>
+      <c r="D30" s="54">
+        <f>Jan!D30</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="55">
+        <f>ROUND(SUM(F30),2)+Jan!E30</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="214"/>
+      <c r="G30" s="215"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="208"/>
+      <c r="J30" s="133"/>
+      <c r="K30" s="24"/>
     </row>
     <row r="31" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="145" t="s">
+      <c r="B31" s="111" t="s">
         <v>53</v>
       </c>
-      <c r="C31" s="193"/>
-      <c r="D31" s="60">
+      <c r="C31" s="159"/>
+      <c r="D31" s="56">
         <f>SUM(D29:D30)</f>
         <v>0</v>
       </c>
-      <c r="E31" s="60">
+      <c r="E31" s="56">
         <f>SUM(E29:E30)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="195">
+      <c r="F31" s="161">
         <f>SUM(F29:G30)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="196"/>
-[...3 lines deleted...]
-      <c r="K31" s="27" t="s">
+      <c r="G31" s="162"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="208"/>
+      <c r="J31" s="133"/>
+      <c r="K31" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="199" t="s">
+      <c r="B32" s="139" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="200"/>
-[...13 lines deleted...]
-      <c r="K32" s="28" t="s">
+      <c r="C32" s="158"/>
+      <c r="D32" s="54">
+        <f>Jan!D32</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="55">
+        <f>SUM(F32)+Jan!E32</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="214"/>
+      <c r="G32" s="215"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="208"/>
+      <c r="J32" s="133"/>
+      <c r="K32" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
-      <c r="B33" s="203" t="s">
+      <c r="B33" s="167" t="s">
         <v>8</v>
       </c>
-      <c r="C33" s="204"/>
-      <c r="D33" s="60">
+      <c r="C33" s="168"/>
+      <c r="D33" s="56">
         <f>SUM(D31:D32)</f>
         <v>0</v>
       </c>
-      <c r="E33" s="60">
+      <c r="E33" s="56">
         <f>SUM(E31:E32)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="195">
+      <c r="F33" s="161">
         <f>SUM(F31:G32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="196"/>
-[...3 lines deleted...]
-      <c r="K33" s="28"/>
+      <c r="G33" s="162"/>
+      <c r="H33" s="51"/>
+      <c r="I33" s="209"/>
+      <c r="J33" s="135"/>
+      <c r="K33" s="25"/>
     </row>
     <row r="34" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="205" t="s">
+      <c r="A34" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="206"/>
-[...4 lines deleted...]
-      <c r="G34" s="208" t="s">
+      <c r="B34" s="170"/>
+      <c r="C34" s="170"/>
+      <c r="D34" s="170"/>
+      <c r="E34" s="170"/>
+      <c r="F34" s="171"/>
+      <c r="G34" s="172" t="s">
         <v>50</v>
       </c>
-      <c r="H34" s="209"/>
-[...2 lines deleted...]
-      <c r="K34" s="210"/>
+      <c r="H34" s="173"/>
+      <c r="I34" s="173"/>
+      <c r="J34" s="173"/>
+      <c r="K34" s="174"/>
     </row>
     <row r="35" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="29"/>
-[...9 lines deleted...]
-      <c r="K35" s="49"/>
+      <c r="A35" s="26"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="47"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="46"/>
     </row>
     <row r="36" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="218" t="s">
+      <c r="A36" s="182" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="219"/>
-[...4 lines deleted...]
-      <c r="G36" s="221" t="s">
+      <c r="B36" s="183"/>
+      <c r="C36" s="183"/>
+      <c r="D36" s="183"/>
+      <c r="E36" s="183"/>
+      <c r="F36" s="184"/>
+      <c r="G36" s="185" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="222"/>
-[...2 lines deleted...]
-      <c r="K36" s="223"/>
+      <c r="H36" s="186"/>
+      <c r="I36" s="186"/>
+      <c r="J36" s="186"/>
+      <c r="K36" s="187"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="224" t="s">
+      <c r="A37" s="188" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="225"/>
-[...4 lines deleted...]
-      <c r="G37" s="221" t="s">
+      <c r="B37" s="189"/>
+      <c r="C37" s="189"/>
+      <c r="D37" s="189"/>
+      <c r="E37" s="189"/>
+      <c r="F37" s="190"/>
+      <c r="G37" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="H37" s="222"/>
-[...2 lines deleted...]
-      <c r="K37" s="223"/>
+      <c r="H37" s="186"/>
+      <c r="I37" s="186"/>
+      <c r="J37" s="186"/>
+      <c r="K37" s="187"/>
     </row>
     <row r="38" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="227" t="s">
+      <c r="A38" s="191" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="228"/>
-[...4 lines deleted...]
-      <c r="G38" s="221" t="s">
+      <c r="B38" s="192"/>
+      <c r="C38" s="193"/>
+      <c r="D38" s="193"/>
+      <c r="E38" s="193"/>
+      <c r="F38" s="194"/>
+      <c r="G38" s="185" t="s">
         <v>10</v>
       </c>
-      <c r="H38" s="222"/>
-[...2 lines deleted...]
-      <c r="K38" s="223"/>
+      <c r="H38" s="186"/>
+      <c r="I38" s="186"/>
+      <c r="J38" s="186"/>
+      <c r="K38" s="187"/>
     </row>
     <row r="39" spans="1:11" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="211" t="s">
+      <c r="A39" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="212"/>
-      <c r="C39" s="244" t="s">
+      <c r="B39" s="176"/>
+      <c r="C39" s="210" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="245"/>
-[...2 lines deleted...]
-      <c r="G39" s="255" t="s">
+      <c r="D39" s="211"/>
+      <c r="E39" s="211"/>
+      <c r="F39" s="212"/>
+      <c r="G39" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="H39" s="216"/>
-[...2 lines deleted...]
-      <c r="K39" s="217"/>
+      <c r="H39" s="180"/>
+      <c r="I39" s="180"/>
+      <c r="J39" s="180"/>
+      <c r="K39" s="181"/>
     </row>
     <row r="40" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="12" t="s">
+      <c r="A40" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B40" s="30"/>
-[...10 lines deleted...]
-        <v>Form Date: 5/13/2025</v>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27" t="str">
+        <f>+Oct!K40</f>
+        <v>Form Date: 9/21/2026</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Bh96e8tpfyiYefkhKBCUbiXmYJcjsUbEH76z4x4qEiknNTW/4FCvdD7g9IbqGusby0wY5oGZabyvAUkxxuqBzw==" saltValue="mjsz3nEUDo7qhrSZU/pALw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="MDqqv43SRrj5pAuO0uUfMrVoboKVKefS4tjjdCAVxrVHTGMnUPF406h4qq3iSfBQHHqmX1FzZfHmSmst/hlopg==" saltValue="mVBzw7WMNiIFe4XLErzdeQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="67">
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="G39:K39"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="G34:K34"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="G36:K36"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="G37:K37"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="G38:K38"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="I22:J33"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="B26:C26"/>
@@ -14796,862 +14462,845 @@
     <mergeCell ref="E16:E18"/>
     <mergeCell ref="F16:H18"/>
     <mergeCell ref="I16:J18"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
   </mergeCells>
   <pageMargins left="0.62" right="0.22" top="0.18" bottom="0.18" header="0.18" footer="0.18"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K40"/>
   <sheetViews>
-    <sheetView topLeftCell="A14" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.6640625" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="16.6640625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="22.6640625" style="12" customWidth="1"/>
+    <col min="4" max="5" width="23.88671875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" style="12" customWidth="1"/>
+    <col min="8" max="8" width="4" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="12" customWidth="1"/>
+    <col min="10" max="10" width="24.5546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18" style="12" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="12"/>
-[...13 lines deleted...]
-        <v>FY - 2026</v>
+      <c r="A1" s="11"/>
+      <c r="B1" s="252" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="252"/>
+      <c r="D1" s="252"/>
+      <c r="E1" s="252"/>
+      <c r="F1" s="252"/>
+      <c r="G1" s="252"/>
+      <c r="H1" s="252"/>
+      <c r="I1" s="252"/>
+      <c r="J1" s="252"/>
+      <c r="K1" s="59" t="str">
+        <f>+Oct!K1</f>
+        <v>FY - 2027</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="289" t="s">
+      <c r="B2" s="253" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="289"/>
-[...6 lines deleted...]
-      <c r="J2" s="289"/>
+      <c r="C2" s="253"/>
+      <c r="D2" s="253"/>
+      <c r="E2" s="253"/>
+      <c r="F2" s="253"/>
+      <c r="G2" s="253"/>
+      <c r="H2" s="253"/>
+      <c r="I2" s="253"/>
+      <c r="J2" s="253"/>
     </row>
     <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="290" t="s">
+      <c r="B3" s="254" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="290"/>
-[...6 lines deleted...]
-      <c r="J3" s="290"/>
+      <c r="C3" s="254"/>
+      <c r="D3" s="254"/>
+      <c r="E3" s="254"/>
+      <c r="F3" s="254"/>
+      <c r="G3" s="254"/>
+      <c r="H3" s="254"/>
+      <c r="I3" s="254"/>
+      <c r="J3" s="254"/>
     </row>
     <row r="4" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="E4" s="44"/>
+      <c r="E4" s="41"/>
     </row>
     <row r="5" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="15"/>
-[...2 lines deleted...]
-      <c r="F5" s="15"/>
+      <c r="A5" s="14"/>
+      <c r="B5" s="15"/>
+      <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="291" t="s">
+      <c r="A6" s="255" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="292"/>
-[...3 lines deleted...]
-      <c r="F6" s="101" t="s">
+      <c r="B6" s="256"/>
+      <c r="C6" s="196" t="str">
+        <f>IF(Feb!C6="","",Feb!C6)</f>
+        <v/>
+      </c>
+      <c r="D6" s="196"/>
+      <c r="E6" s="197"/>
+      <c r="F6" s="62" t="s">
         <v>61</v>
       </c>
-      <c r="G6" s="103"/>
-[...3 lines deleted...]
-      <c r="K6" s="98"/>
+      <c r="G6" s="85"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="81"/>
     </row>
     <row r="7" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="232" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="279"/>
-[...6 lines deleted...]
-      <c r="F7" s="101" t="s">
+      <c r="B7" s="243"/>
+      <c r="C7" s="196" t="str">
+        <f>IF(Feb!C7="","",Feb!C7)</f>
+        <v/>
+      </c>
+      <c r="D7" s="196"/>
+      <c r="E7" s="197"/>
+      <c r="F7" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="G7" s="103"/>
-[...2 lines deleted...]
-      <c r="J7" s="105">
+      <c r="G7" s="85"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="84"/>
+      <c r="J7" s="87">
         <f>+Sheet1!G11</f>
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="K7" s="96"/>
+        <v>46477</v>
+      </c>
+      <c r="K7" s="79"/>
     </row>
     <row r="8" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="286"/>
-[...7 lines deleted...]
-      <c r="F8" s="101" t="s">
+      <c r="A8" s="250"/>
+      <c r="B8" s="251"/>
+      <c r="C8" s="196" t="str">
+        <f>IF(Feb!C8="","",Feb!C8)</f>
+        <v/>
+      </c>
+      <c r="D8" s="196"/>
+      <c r="E8" s="197"/>
+      <c r="F8" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="G8" s="103"/>
-[...2 lines deleted...]
-      <c r="J8" s="104" t="str">
+      <c r="G8" s="85"/>
+      <c r="H8" s="85"/>
+      <c r="I8" s="84"/>
+      <c r="J8" s="86" t="str">
         <f>+Sheet1!L11</f>
-        <v>03/01/2026 thru 03/31/2026</v>
-[...1 lines deleted...]
-      <c r="K8" s="96"/>
+        <v>03/01/2027 thru 03/31/2027</v>
+      </c>
+      <c r="K8" s="79"/>
     </row>
     <row r="9" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="266" t="s">
+      <c r="A9" s="232" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="279"/>
-[...6 lines deleted...]
-      <c r="F9" s="101" t="s">
+      <c r="B9" s="243"/>
+      <c r="C9" s="196" t="str">
+        <f>IF(Feb!C9="","",Feb!C9)</f>
+        <v/>
+      </c>
+      <c r="D9" s="196"/>
+      <c r="E9" s="197"/>
+      <c r="F9" s="62" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="103"/>
-[...6 lines deleted...]
-      <c r="K9" s="96"/>
+      <c r="G9" s="85"/>
+      <c r="H9" s="85"/>
+      <c r="I9" s="84"/>
+      <c r="J9" s="88" t="str">
+        <f>IF(Feb!J9="","",Feb!J9)</f>
+        <v/>
+      </c>
+      <c r="K9" s="79"/>
     </row>
     <row r="10" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="266" t="s">
+      <c r="A10" s="232" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="279"/>
-[...6 lines deleted...]
-      <c r="F10" s="101" t="s">
+      <c r="B10" s="243"/>
+      <c r="C10" s="218" t="str">
+        <f>IF(Feb!C10="","",Feb!C10)</f>
+        <v/>
+      </c>
+      <c r="D10" s="218"/>
+      <c r="E10" s="219"/>
+      <c r="F10" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="103"/>
-[...6 lines deleted...]
-      <c r="K10" s="96"/>
+      <c r="G10" s="85"/>
+      <c r="H10" s="60"/>
+      <c r="I10" s="61"/>
+      <c r="J10" s="88" t="str">
+        <f>IF(Feb!J10="","",Feb!J10)</f>
+        <v/>
+      </c>
+      <c r="K10" s="79"/>
     </row>
     <row r="11" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="266" t="s">
+      <c r="A11" s="232" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="279"/>
-[...6 lines deleted...]
-      <c r="F11" s="66" t="s">
+      <c r="B11" s="243"/>
+      <c r="C11" s="196" t="str">
+        <f>IF(Feb!C11="","",Feb!C11)</f>
+        <v/>
+      </c>
+      <c r="D11" s="196"/>
+      <c r="E11" s="197"/>
+      <c r="F11" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="G11" s="64"/>
-[...6 lines deleted...]
-      <c r="K11" s="108"/>
+      <c r="G11" s="60"/>
+      <c r="H11" s="60"/>
+      <c r="I11" s="61"/>
+      <c r="J11" s="88" t="str">
+        <f>IF(Feb!J11="","",Feb!J11)</f>
+        <v/>
+      </c>
+      <c r="K11" s="90"/>
     </row>
     <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="18"/>
-[...9 lines deleted...]
-      <c r="K12" s="19"/>
+      <c r="A12" s="16"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
     </row>
     <row r="13" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="55"/>
-[...9 lines deleted...]
-      <c r="K13" s="17"/>
+      <c r="A13" s="52"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
     </row>
     <row r="14" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="20"/>
-[...8 lines deleted...]
-      <c r="K14" s="20"/>
     </row>
     <row r="15" spans="1:11" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="21"/>
+      <c r="A15" s="18"/>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="67" t="s">
+      <c r="A16" s="63" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="234" t="str">
-[...4 lines deleted...]
-      <c r="D16" s="239" t="s">
+      <c r="B16" s="202" t="str">
+        <f>IF(Feb!B16="","",Feb!B16)</f>
+        <v/>
+      </c>
+      <c r="C16" s="216"/>
+      <c r="D16" s="205" t="s">
         <v>13</v>
       </c>
-      <c r="E16" s="280" t="s">
+      <c r="E16" s="244" t="s">
         <v>37</v>
       </c>
-      <c r="F16" s="164" t="s">
+      <c r="F16" s="130" t="s">
         <v>36</v>
       </c>
-      <c r="G16" s="283"/>
-[...1 lines deleted...]
-      <c r="I16" s="164" t="s">
+      <c r="G16" s="247"/>
+      <c r="H16" s="205"/>
+      <c r="I16" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="J16" s="165"/>
-      <c r="K16" s="170" t="s">
+      <c r="J16" s="131"/>
+      <c r="K16" s="136" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="68" t="s">
+      <c r="A17" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="234" t="str">
-[...11 lines deleted...]
-      <c r="K17" s="171"/>
+      <c r="B17" s="198" t="str">
+        <f>IF(Feb!B17="","",Feb!B17)</f>
+        <v/>
+      </c>
+      <c r="C17" s="217"/>
+      <c r="D17" s="133"/>
+      <c r="E17" s="245"/>
+      <c r="F17" s="228"/>
+      <c r="G17" s="248"/>
+      <c r="H17" s="229"/>
+      <c r="I17" s="132"/>
+      <c r="J17" s="133"/>
+      <c r="K17" s="137"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="69" t="s">
+      <c r="A18" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="253" t="str">
-[...11 lines deleted...]
-      <c r="K18" s="172"/>
+      <c r="B18" s="220" t="str">
+        <f>IF(Feb!B18="","",Feb!B18)</f>
+        <v/>
+      </c>
+      <c r="C18" s="221"/>
+      <c r="D18" s="135"/>
+      <c r="E18" s="246"/>
+      <c r="F18" s="206"/>
+      <c r="G18" s="249"/>
+      <c r="H18" s="207"/>
+      <c r="I18" s="134"/>
+      <c r="J18" s="135"/>
+      <c r="K18" s="138"/>
     </row>
     <row r="19" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="70" t="s">
+      <c r="A19" s="66" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="272" t="s">
+      <c r="B19" s="238" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="273"/>
-[...10 lines deleted...]
-      <c r="H19" s="177">
+      <c r="C19" s="239"/>
+      <c r="D19" s="54">
+        <f>Feb!D19</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="54">
+        <f>SUM(F19)+Feb!E19</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="214"/>
+      <c r="G19" s="215"/>
+      <c r="H19" s="143">
         <f>SUM(F31)</f>
         <v>0</v>
       </c>
-      <c r="I19" s="256"/>
-[...1 lines deleted...]
-      <c r="K19" s="23" t="s">
+      <c r="I19" s="223"/>
+      <c r="J19" s="224"/>
+      <c r="K19" s="20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="70" t="s">
+      <c r="A20" s="66" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="272" t="s">
+      <c r="B20" s="238" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="273"/>
-[...10 lines deleted...]
-      <c r="H20" s="39" t="s">
+      <c r="C20" s="239"/>
+      <c r="D20" s="54">
+        <f>Feb!D20</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="54">
+        <f>SUM(F20)+Feb!E20</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="214"/>
+      <c r="G20" s="215"/>
+      <c r="H20" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="I20" s="194" t="s">
-[...3 lines deleted...]
-      <c r="K20" s="24"/>
+      <c r="I20" s="160" t="s">
+        <v>76</v>
+      </c>
+      <c r="J20" s="131"/>
+      <c r="K20" s="21"/>
     </row>
     <row r="21" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="71" t="s">
+      <c r="A21" s="66" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="272" t="s">
+      <c r="B21" s="238" t="s">
         <v>45</v>
       </c>
-      <c r="C21" s="273"/>
-[...13 lines deleted...]
-      <c r="K21" s="25"/>
+      <c r="C21" s="239"/>
+      <c r="D21" s="54">
+        <f>Feb!D21</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="54">
+        <f>SUM(F21)+Feb!E21</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="214"/>
+      <c r="G21" s="215"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="134"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="22"/>
     </row>
     <row r="22" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="70" t="s">
+      <c r="A22" s="66" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="272" t="s">
+      <c r="B22" s="238" t="s">
         <v>42</v>
       </c>
-      <c r="C22" s="273"/>
-[...13 lines deleted...]
-      <c r="K22" s="25" t="s">
+      <c r="C22" s="239"/>
+      <c r="D22" s="54">
+        <f>Feb!D22</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="54">
+        <f>SUM(F22)+Feb!E22</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="214"/>
+      <c r="G22" s="215"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="231"/>
+      <c r="J22" s="131"/>
+      <c r="K22" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="70">
+      <c r="A23" s="66">
         <v>13</v>
       </c>
-      <c r="B23" s="272" t="s">
+      <c r="B23" s="238" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="274"/>
-[...13 lines deleted...]
-      <c r="K23" s="84" t="str">
+      <c r="C23" s="240"/>
+      <c r="D23" s="54">
+        <f>Feb!D23</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="54">
+        <f>SUM(F23)+Feb!E23</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="214"/>
+      <c r="G23" s="215"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="208"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="68" t="str">
         <f>+C10</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="70">
+      <c r="A24" s="66">
         <v>14</v>
       </c>
-      <c r="B24" s="272" t="s">
+      <c r="B24" s="238" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="274"/>
-[...13 lines deleted...]
-      <c r="K24" s="26"/>
+      <c r="C24" s="240"/>
+      <c r="D24" s="54">
+        <f>Feb!D24</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="54">
+        <f>SUM(F24)+Feb!E24</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="214"/>
+      <c r="G24" s="215"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="208"/>
+      <c r="J24" s="133"/>
+      <c r="K24" s="23"/>
     </row>
     <row r="25" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="70">
+      <c r="A25" s="66">
         <v>16</v>
       </c>
-      <c r="B25" s="272" t="s">
+      <c r="B25" s="238" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="274"/>
-[...13 lines deleted...]
-      <c r="K25" s="25" t="s">
+      <c r="C25" s="240"/>
+      <c r="D25" s="54">
+        <f>Feb!D25</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="54">
+        <f>SUM(F25)+Feb!E25</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="214"/>
+      <c r="G25" s="215"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="208"/>
+      <c r="J25" s="133"/>
+      <c r="K25" s="22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="70">
+      <c r="A26" s="66">
         <v>17</v>
       </c>
-      <c r="B26" s="272" t="s">
+      <c r="B26" s="238" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="274"/>
-[...13 lines deleted...]
-      <c r="K26" s="84" t="str">
+      <c r="C26" s="240"/>
+      <c r="D26" s="54">
+        <f>Feb!D26</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="54">
+        <f>SUM(F26)+Feb!E26</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="214"/>
+      <c r="G26" s="215"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="208"/>
+      <c r="J26" s="133"/>
+      <c r="K26" s="68" t="str">
         <f>+B16</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="70">
+      <c r="A27" s="66">
         <v>18</v>
       </c>
-      <c r="B27" s="272" t="s">
+      <c r="B27" s="238" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="274"/>
-[...13 lines deleted...]
-      <c r="K27" s="25"/>
+      <c r="C27" s="240"/>
+      <c r="D27" s="54">
+        <f>Feb!D27</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="54">
+        <f>SUM(F27)+Feb!E27</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="214"/>
+      <c r="G27" s="215"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="208"/>
+      <c r="J27" s="133"/>
+      <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="70">
+      <c r="A28" s="66">
         <v>20</v>
       </c>
-      <c r="B28" s="272" t="s">
+      <c r="B28" s="238" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="274"/>
-[...13 lines deleted...]
-      <c r="K28" s="26" t="s">
+      <c r="C28" s="240"/>
+      <c r="D28" s="54">
+        <f>Feb!D28</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="54">
+        <f>SUM(F28)+Feb!E28</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="214"/>
+      <c r="G28" s="215"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="208"/>
+      <c r="J28" s="133"/>
+      <c r="K28" s="23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="70">
+      <c r="A29" s="66">
         <v>21</v>
       </c>
-      <c r="B29" s="266" t="s">
+      <c r="B29" s="232" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="267"/>
-      <c r="D29" s="72">
+      <c r="C29" s="233"/>
+      <c r="D29" s="67">
         <f>SUM(D19:D28)</f>
         <v>0</v>
       </c>
-      <c r="E29" s="72">
+      <c r="E29" s="67">
         <f>SUM(E19:E28)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="268">
+      <c r="F29" s="234">
         <f>SUM(F19:G28)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="269"/>
-[...3 lines deleted...]
-      <c r="K29" s="86">
+      <c r="G29" s="235"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="208"/>
+      <c r="J29" s="133"/>
+      <c r="K29" s="70">
         <f>F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="70">
+      <c r="A30" s="66">
         <v>22</v>
       </c>
-      <c r="B30" s="277" t="s">
+      <c r="B30" s="241" t="s">
         <v>30</v>
       </c>
-      <c r="C30" s="278"/>
-[...13 lines deleted...]
-      <c r="K30" s="27"/>
+      <c r="C30" s="242"/>
+      <c r="D30" s="54">
+        <f>Feb!D30</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="54">
+        <f>ROUND(SUM(F30),2)+Feb!E30</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="214"/>
+      <c r="G30" s="215"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="208"/>
+      <c r="J30" s="133"/>
+      <c r="K30" s="24"/>
     </row>
     <row r="31" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="70">
+      <c r="A31" s="66">
         <v>23</v>
       </c>
-      <c r="B31" s="266" t="s">
+      <c r="B31" s="232" t="s">
         <v>53</v>
       </c>
-      <c r="C31" s="267"/>
-      <c r="D31" s="72">
+      <c r="C31" s="233"/>
+      <c r="D31" s="67">
         <f>SUM(D29:D30)</f>
         <v>0</v>
       </c>
-      <c r="E31" s="72">
+      <c r="E31" s="67">
         <f>SUM(E29:E30)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="268">
+      <c r="F31" s="234">
         <f>SUM(F29:G30)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="269"/>
-[...3 lines deleted...]
-      <c r="K31" s="27" t="s">
+      <c r="G31" s="235"/>
+      <c r="H31" s="29"/>
+      <c r="I31" s="208"/>
+      <c r="J31" s="133"/>
+      <c r="K31" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="70">
+      <c r="A32" s="66">
         <v>24</v>
       </c>
-      <c r="B32" s="275" t="s">
+      <c r="B32" s="238" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="276"/>
-[...13 lines deleted...]
-      <c r="K32" s="28" t="s">
+      <c r="C32" s="240"/>
+      <c r="D32" s="54">
+        <f>Feb!D32</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="54">
+        <f>SUM(F32)+Feb!E32</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="214"/>
+      <c r="G32" s="215"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="208"/>
+      <c r="J32" s="133"/>
+      <c r="K32" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="70">
+      <c r="A33" s="66">
         <v>25</v>
       </c>
-      <c r="B33" s="270" t="s">
+      <c r="B33" s="236" t="s">
         <v>8</v>
       </c>
-      <c r="C33" s="271"/>
-      <c r="D33" s="72">
+      <c r="C33" s="237"/>
+      <c r="D33" s="67">
         <f>SUM(D31:D32)</f>
         <v>0</v>
       </c>
-      <c r="E33" s="72">
+      <c r="E33" s="67">
         <f>SUM(E31:E32)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="268">
+      <c r="F33" s="234">
         <f>SUM(F31:G32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="269"/>
-[...3 lines deleted...]
-      <c r="K33" s="28"/>
+      <c r="G33" s="235"/>
+      <c r="H33" s="43"/>
+      <c r="I33" s="209"/>
+      <c r="J33" s="135"/>
+      <c r="K33" s="25"/>
     </row>
     <row r="34" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="205" t="s">
+      <c r="A34" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="206"/>
-[...4 lines deleted...]
-      <c r="G34" s="208" t="s">
+      <c r="B34" s="170"/>
+      <c r="C34" s="170"/>
+      <c r="D34" s="170"/>
+      <c r="E34" s="170"/>
+      <c r="F34" s="171"/>
+      <c r="G34" s="172" t="s">
         <v>50</v>
       </c>
-      <c r="H34" s="209"/>
-[...2 lines deleted...]
-      <c r="K34" s="210"/>
+      <c r="H34" s="173"/>
+      <c r="I34" s="173"/>
+      <c r="J34" s="173"/>
+      <c r="K34" s="174"/>
     </row>
     <row r="35" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="29"/>
-[...9 lines deleted...]
-      <c r="K35" s="49"/>
+      <c r="A35" s="26"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="47"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="46"/>
     </row>
     <row r="36" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="218" t="s">
+      <c r="A36" s="182" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="219"/>
-[...4 lines deleted...]
-      <c r="G36" s="221" t="s">
+      <c r="B36" s="183"/>
+      <c r="C36" s="183"/>
+      <c r="D36" s="183"/>
+      <c r="E36" s="183"/>
+      <c r="F36" s="184"/>
+      <c r="G36" s="185" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="222"/>
-[...2 lines deleted...]
-      <c r="K36" s="223"/>
+      <c r="H36" s="186"/>
+      <c r="I36" s="186"/>
+      <c r="J36" s="186"/>
+      <c r="K36" s="187"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="224" t="s">
+      <c r="A37" s="188" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="225"/>
-[...4 lines deleted...]
-      <c r="G37" s="221" t="s">
+      <c r="B37" s="189"/>
+      <c r="C37" s="189"/>
+      <c r="D37" s="189"/>
+      <c r="E37" s="189"/>
+      <c r="F37" s="190"/>
+      <c r="G37" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="H37" s="222"/>
-[...2 lines deleted...]
-      <c r="K37" s="223"/>
+      <c r="H37" s="186"/>
+      <c r="I37" s="186"/>
+      <c r="J37" s="186"/>
+      <c r="K37" s="187"/>
     </row>
     <row r="38" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="227" t="s">
+      <c r="A38" s="191" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="228"/>
-[...4 lines deleted...]
-      <c r="G38" s="221" t="s">
+      <c r="B38" s="192"/>
+      <c r="C38" s="193"/>
+      <c r="D38" s="193"/>
+      <c r="E38" s="193"/>
+      <c r="F38" s="194"/>
+      <c r="G38" s="185" t="s">
         <v>10</v>
       </c>
-      <c r="H38" s="222"/>
-[...2 lines deleted...]
-      <c r="K38" s="223"/>
+      <c r="H38" s="186"/>
+      <c r="I38" s="186"/>
+      <c r="J38" s="186"/>
+      <c r="K38" s="187"/>
     </row>
     <row r="39" spans="1:11" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="211" t="s">
+      <c r="A39" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="212"/>
-      <c r="C39" s="244" t="s">
+      <c r="B39" s="176"/>
+      <c r="C39" s="210" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="245"/>
-[...2 lines deleted...]
-      <c r="G39" s="255" t="s">
+      <c r="D39" s="211"/>
+      <c r="E39" s="211"/>
+      <c r="F39" s="212"/>
+      <c r="G39" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="H39" s="216"/>
-[...2 lines deleted...]
-      <c r="K39" s="217"/>
+      <c r="H39" s="180"/>
+      <c r="I39" s="180"/>
+      <c r="J39" s="180"/>
+      <c r="K39" s="181"/>
     </row>
     <row r="40" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="12" t="s">
+      <c r="A40" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B40" s="30"/>
-[...10 lines deleted...]
-        <v>Form Date: 5/13/2025</v>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27" t="str">
+        <f>+Oct!K40</f>
+        <v>Form Date: 9/21/2026</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="wmbnHEXSPhvhbRPD9HoULGT6xaxANHYUYIEWE3VibvqRAHk65/TSBp7SDNwDBSSW8HHJQ8kn2tbcxqF27tg4LQ==" saltValue="7kNp75/2Y3ZrIBYop/B1kg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="W9V5Rti76Z9t9UJsnq934Usjj4t0T0sTFEBvw9LIycs4x5dY1Mts5mSbDx681OcxDgJe4RMa2MNQg3FlnnE0uA==" saltValue="EmlRYqQQ8UIGf+AQ2wyi3w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="67">
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="K16:K18"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:D18"/>
     <mergeCell ref="E16:E18"/>
     <mergeCell ref="F16:H18"/>
     <mergeCell ref="I16:J18"/>
     <mergeCell ref="B19:C19"/>
@@ -15677,887 +15326,855 @@
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="F22:G22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="G39:K39"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="G34:K34"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="G36:K36"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="G37:K37"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="G38:K38"/>
   </mergeCells>
-  <conditionalFormatting sqref="F19:G28">
-[...8 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.62" right="0.22" top="0.18" bottom="0.18" header="0.18" footer="0.18"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K40"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.6640625" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="16.6640625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="22.6640625" style="12" customWidth="1"/>
+    <col min="4" max="5" width="23.88671875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="27.44140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" style="12" customWidth="1"/>
+    <col min="8" max="8" width="4" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="12" customWidth="1"/>
+    <col min="10" max="10" width="24.5546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18" style="12" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="12"/>
-[...13 lines deleted...]
-        <v>FY - 2026</v>
+      <c r="A1" s="11"/>
+      <c r="B1" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="10" t="str">
+        <f>+Oct!K1</f>
+        <v>FY - 2027</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="115" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="149"/>
-[...6 lines deleted...]
-      <c r="J2" s="149"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
     </row>
     <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="150" t="s">
+      <c r="B3" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="150"/>
-[...6 lines deleted...]
-      <c r="J3" s="150"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
     </row>
     <row r="4" spans="1:11" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="E4" s="44"/>
+      <c r="E4" s="41"/>
     </row>
     <row r="5" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="15"/>
-[...2 lines deleted...]
-      <c r="F5" s="15"/>
+      <c r="A5" s="14"/>
+      <c r="B5" s="15"/>
+      <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="151" t="s">
+      <c r="A6" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="152"/>
-[...6 lines deleted...]
-      <c r="F6" s="93" t="s">
+      <c r="B6" s="118"/>
+      <c r="C6" s="196" t="str">
+        <f>IF(Mar!C6="","",Mar!C6)</f>
+        <v/>
+      </c>
+      <c r="D6" s="196"/>
+      <c r="E6" s="197"/>
+      <c r="F6" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="G6" s="94"/>
+      <c r="G6" s="77"/>
       <c r="H6" s="1"/>
-      <c r="I6" s="57"/>
-[...1 lines deleted...]
-      <c r="K6" s="98"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="81"/>
     </row>
     <row r="7" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="145" t="s">
+      <c r="A7" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="146"/>
-[...6 lines deleted...]
-      <c r="F7" s="93" t="s">
+      <c r="B7" s="112"/>
+      <c r="C7" s="196" t="str">
+        <f>IF(Mar!C7="","",Mar!C7)</f>
+        <v/>
+      </c>
+      <c r="D7" s="196"/>
+      <c r="E7" s="197"/>
+      <c r="F7" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="G7" s="94"/>
-[...2 lines deleted...]
-      <c r="J7" s="105">
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="87">
         <f>+Sheet1!G12</f>
-        <v>46142</v>
-[...1 lines deleted...]
-      <c r="K7" s="96"/>
+        <v>46507</v>
+      </c>
+      <c r="K7" s="79"/>
     </row>
     <row r="8" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="153"/>
-[...7 lines deleted...]
-      <c r="F8" s="93" t="s">
+      <c r="A8" s="119"/>
+      <c r="B8" s="120"/>
+      <c r="C8" s="196" t="str">
+        <f>IF(Mar!C8="","",Mar!C8)</f>
+        <v/>
+      </c>
+      <c r="D8" s="196"/>
+      <c r="E8" s="197"/>
+      <c r="F8" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="G8" s="94"/>
-[...2 lines deleted...]
-      <c r="J8" s="104" t="str">
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="86" t="str">
         <f>+Sheet1!L12</f>
-        <v>04/01/2026 thru 04/30/2026</v>
-[...1 lines deleted...]
-      <c r="K8" s="96"/>
+        <v>04/01/2027 thru 04/30/2027</v>
+      </c>
+      <c r="K8" s="79"/>
     </row>
     <row r="9" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="145" t="s">
+      <c r="A9" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="146"/>
-[...6 lines deleted...]
-      <c r="F9" s="93" t="s">
+      <c r="B9" s="112"/>
+      <c r="C9" s="196" t="str">
+        <f>IF(Mar!C9="","",Mar!C9)</f>
+        <v/>
+      </c>
+      <c r="D9" s="196"/>
+      <c r="E9" s="197"/>
+      <c r="F9" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="94"/>
-[...6 lines deleted...]
-      <c r="K9" s="96"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="88" t="str">
+        <f>IF(Mar!J9="","",Mar!J9)</f>
+        <v/>
+      </c>
+      <c r="K9" s="79"/>
     </row>
     <row r="10" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="145" t="s">
+      <c r="A10" s="111" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="146"/>
-[...6 lines deleted...]
-      <c r="F10" s="93" t="s">
+      <c r="B10" s="112"/>
+      <c r="C10" s="218" t="str">
+        <f>IF(Mar!C10="","",Mar!C10)</f>
+        <v/>
+      </c>
+      <c r="D10" s="218"/>
+      <c r="E10" s="219"/>
+      <c r="F10" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="94"/>
+      <c r="G10" s="77"/>
       <c r="H10" s="1"/>
-      <c r="I10" s="57"/>
-[...4 lines deleted...]
-      <c r="K10" s="96"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="88" t="str">
+        <f>IF(Mar!J10="","",Mar!J10)</f>
+        <v/>
+      </c>
+      <c r="K10" s="79"/>
     </row>
     <row r="11" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="111" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="146"/>
-[...6 lines deleted...]
-      <c r="F11" s="53" t="s">
+      <c r="B11" s="112"/>
+      <c r="C11" s="196" t="str">
+        <f>IF(Mar!C11="","",Mar!C11)</f>
+        <v/>
+      </c>
+      <c r="D11" s="196"/>
+      <c r="E11" s="197"/>
+      <c r="F11" s="50" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
-      <c r="I11" s="57"/>
-[...4 lines deleted...]
-      <c r="K11" s="108"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="88" t="str">
+        <f>IF(Mar!J11="","",Mar!J11)</f>
+        <v/>
+      </c>
+      <c r="K11" s="90"/>
     </row>
     <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="18"/>
-[...9 lines deleted...]
-      <c r="K12" s="19"/>
+      <c r="A12" s="16"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
     </row>
     <row r="13" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="55"/>
-[...9 lines deleted...]
-      <c r="K13" s="17"/>
+      <c r="A13" s="52"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
     </row>
     <row r="14" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="20"/>
-[...8 lines deleted...]
-      <c r="K14" s="20"/>
     </row>
     <row r="15" spans="1:11" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="21"/>
+      <c r="A15" s="18"/>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="234" t="str">
-[...4 lines deleted...]
-      <c r="D16" s="158" t="s">
+      <c r="B16" s="202" t="str">
+        <f>IF(Mar!B16="","",Mar!B16)</f>
+        <v/>
+      </c>
+      <c r="C16" s="216"/>
+      <c r="D16" s="124" t="s">
         <v>13</v>
       </c>
-      <c r="E16" s="161" t="s">
+      <c r="E16" s="127" t="s">
         <v>37</v>
       </c>
-      <c r="F16" s="180" t="s">
+      <c r="F16" s="146" t="s">
         <v>36</v>
       </c>
-      <c r="G16" s="181"/>
-[...1 lines deleted...]
-      <c r="I16" s="164" t="s">
+      <c r="G16" s="147"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="J16" s="165"/>
-      <c r="K16" s="170" t="s">
+      <c r="J16" s="131"/>
+      <c r="K16" s="136" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="234" t="str">
-[...11 lines deleted...]
-      <c r="K17" s="171"/>
+      <c r="B17" s="198" t="str">
+        <f>IF(Mar!B17="","",Mar!B17)</f>
+        <v/>
+      </c>
+      <c r="C17" s="217"/>
+      <c r="D17" s="125"/>
+      <c r="E17" s="128"/>
+      <c r="F17" s="148"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="150"/>
+      <c r="I17" s="132"/>
+      <c r="J17" s="133"/>
+      <c r="K17" s="137"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="253" t="str">
-[...11 lines deleted...]
-      <c r="K18" s="172"/>
+      <c r="B18" s="220" t="str">
+        <f>IF(Mar!B18="","",Mar!B18)</f>
+        <v/>
+      </c>
+      <c r="C18" s="221"/>
+      <c r="D18" s="126"/>
+      <c r="E18" s="129"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="152"/>
+      <c r="H18" s="153"/>
+      <c r="I18" s="134"/>
+      <c r="J18" s="135"/>
+      <c r="K18" s="138"/>
     </row>
     <row r="19" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="173" t="s">
+      <c r="B19" s="139" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="174"/>
-[...10 lines deleted...]
-      <c r="H19" s="177">
+      <c r="C19" s="140"/>
+      <c r="D19" s="54">
+        <f>Mar!D19</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="55">
+        <f>SUM(F19)+Mar!E19</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="214"/>
+      <c r="G19" s="215"/>
+      <c r="H19" s="143">
         <f>SUM(F31)</f>
         <v>0</v>
       </c>
-      <c r="I19" s="256"/>
-[...1 lines deleted...]
-      <c r="K19" s="23" t="s">
+      <c r="I19" s="223"/>
+      <c r="J19" s="224"/>
+      <c r="K19" s="20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="173" t="s">
+      <c r="B20" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="174"/>
-[...15 lines deleted...]
-      <c r="K20" s="24"/>
+      <c r="C20" s="140"/>
+      <c r="D20" s="54">
+        <f>Mar!D20</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="55">
+        <f>SUM(F20)+Mar!E20</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="214"/>
+      <c r="G20" s="215"/>
+      <c r="H20" s="37"/>
+      <c r="I20" s="160" t="s">
+        <v>76</v>
+      </c>
+      <c r="J20" s="131"/>
+      <c r="K20" s="21"/>
     </row>
     <row r="21" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="173" t="s">
+      <c r="B21" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="C21" s="174"/>
-[...13 lines deleted...]
-      <c r="K21" s="25"/>
+      <c r="C21" s="140"/>
+      <c r="D21" s="54">
+        <f>Mar!D21</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="55">
+        <f>SUM(F21)+Mar!E21</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="214"/>
+      <c r="G21" s="215"/>
+      <c r="H21" s="38"/>
+      <c r="I21" s="134"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="22"/>
     </row>
     <row r="22" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="173" t="s">
+      <c r="B22" s="139" t="s">
         <v>42</v>
       </c>
-      <c r="C22" s="174"/>
-[...13 lines deleted...]
-      <c r="K22" s="25" t="s">
+      <c r="C22" s="140"/>
+      <c r="D22" s="54">
+        <f>Mar!D22</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="55">
+        <f>SUM(F22)+Mar!E22</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="214"/>
+      <c r="G22" s="215"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="231"/>
+      <c r="J22" s="131"/>
+      <c r="K22" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>13</v>
       </c>
-      <c r="B23" s="173" t="s">
+      <c r="B23" s="139" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="192"/>
-[...13 lines deleted...]
-      <c r="K23" s="84" t="str">
+      <c r="C23" s="158"/>
+      <c r="D23" s="54">
+        <f>Mar!D23</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="55">
+        <f>SUM(F23)+Mar!E23</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="214"/>
+      <c r="G23" s="215"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="208"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="68" t="str">
         <f>+C10</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>14</v>
       </c>
-      <c r="B24" s="173" t="s">
+      <c r="B24" s="139" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="192"/>
-[...13 lines deleted...]
-      <c r="K24" s="26"/>
+      <c r="C24" s="158"/>
+      <c r="D24" s="54">
+        <f>Mar!D24</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="55">
+        <f>SUM(F24)+Mar!E24</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="214"/>
+      <c r="G24" s="215"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="208"/>
+      <c r="J24" s="133"/>
+      <c r="K24" s="23"/>
     </row>
     <row r="25" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>16</v>
       </c>
-      <c r="B25" s="173" t="s">
+      <c r="B25" s="139" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="192"/>
-[...13 lines deleted...]
-      <c r="K25" s="25" t="s">
+      <c r="C25" s="158"/>
+      <c r="D25" s="54">
+        <f>Mar!D25</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="55">
+        <f>SUM(F25)+Mar!E25</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="214"/>
+      <c r="G25" s="215"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="208"/>
+      <c r="J25" s="133"/>
+      <c r="K25" s="22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>17</v>
       </c>
-      <c r="B26" s="173" t="s">
+      <c r="B26" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="192"/>
-[...13 lines deleted...]
-      <c r="K26" s="84" t="str">
+      <c r="C26" s="158"/>
+      <c r="D26" s="54">
+        <f>Mar!D26</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="55">
+        <f>SUM(F26)+Mar!E26</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="214"/>
+      <c r="G26" s="215"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="208"/>
+      <c r="J26" s="133"/>
+      <c r="K26" s="68" t="str">
         <f>+B16</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>18</v>
       </c>
-      <c r="B27" s="173" t="s">
+      <c r="B27" s="139" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="192"/>
-[...13 lines deleted...]
-      <c r="K27" s="25"/>
+      <c r="C27" s="158"/>
+      <c r="D27" s="54">
+        <f>Mar!D27</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="55">
+        <f>SUM(F27)+Mar!E27</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="214"/>
+      <c r="G27" s="215"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="208"/>
+      <c r="J27" s="133"/>
+      <c r="K27" s="22"/>
     </row>
     <row r="28" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="173" t="s">
+      <c r="B28" s="139" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="192"/>
-[...13 lines deleted...]
-      <c r="K28" s="26" t="s">
+      <c r="C28" s="158"/>
+      <c r="D28" s="54">
+        <f>Mar!D28</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="55">
+        <f>SUM(F28)+Mar!E28</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="214"/>
+      <c r="G28" s="215"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="208"/>
+      <c r="J28" s="133"/>
+      <c r="K28" s="23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="145" t="s">
+      <c r="B29" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="193"/>
-      <c r="D29" s="60">
+      <c r="C29" s="159"/>
+      <c r="D29" s="56">
         <f>SUM(D19:D28)</f>
         <v>0</v>
       </c>
-      <c r="E29" s="60">
+      <c r="E29" s="56">
         <f>SUM(E19:E28)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="195">
+      <c r="F29" s="161">
         <f>SUM(F19:G28)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="196"/>
-[...3 lines deleted...]
-      <c r="K29" s="86">
+      <c r="G29" s="162"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="208"/>
+      <c r="J29" s="133"/>
+      <c r="K29" s="70">
         <f>F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="197" t="s">
+      <c r="B30" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="C30" s="198"/>
-[...15 lines deleted...]
-      <c r="K30" s="27"/>
+      <c r="C30" s="164"/>
+      <c r="D30" s="54">
+        <f>Mar!D30</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="55">
+        <f>ROUND(SUM(F30),2)+Mar!E30</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="214"/>
+      <c r="G30" s="215"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="208"/>
+      <c r="J30" s="133"/>
+      <c r="K30" s="24"/>
     </row>
     <row r="31" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="145" t="s">
+      <c r="B31" s="111" t="s">
         <v>53</v>
       </c>
-      <c r="C31" s="193"/>
-      <c r="D31" s="60">
+      <c r="C31" s="159"/>
+      <c r="D31" s="56">
         <f>SUM(D29:D30)</f>
         <v>0</v>
       </c>
-      <c r="E31" s="60">
+      <c r="E31" s="56">
         <f>SUM(E29:E30)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="195">
+      <c r="F31" s="161">
         <f>SUM(F29:G30)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="196"/>
-[...3 lines deleted...]
-      <c r="K31" s="27" t="s">
+      <c r="G31" s="162"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="208"/>
+      <c r="J31" s="133"/>
+      <c r="K31" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="199" t="s">
+      <c r="B32" s="139" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="200"/>
-[...13 lines deleted...]
-      <c r="K32" s="28" t="s">
+      <c r="C32" s="158"/>
+      <c r="D32" s="54">
+        <f>Mar!D32</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="55">
+        <f>SUM(F32)+Mar!E32</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="214"/>
+      <c r="G32" s="215"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="208"/>
+      <c r="J32" s="133"/>
+      <c r="K32" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
-      <c r="B33" s="203" t="s">
+      <c r="B33" s="167" t="s">
         <v>8</v>
       </c>
-      <c r="C33" s="204"/>
-      <c r="D33" s="60">
+      <c r="C33" s="168"/>
+      <c r="D33" s="56">
         <f>SUM(D31:D32)</f>
         <v>0</v>
       </c>
-      <c r="E33" s="60">
+      <c r="E33" s="56">
         <f>SUM(E31:E32)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="195">
+      <c r="F33" s="161">
         <f>SUM(F31:G32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="196"/>
-[...3 lines deleted...]
-      <c r="K33" s="28"/>
+      <c r="G33" s="162"/>
+      <c r="H33" s="51"/>
+      <c r="I33" s="209"/>
+      <c r="J33" s="135"/>
+      <c r="K33" s="25"/>
     </row>
     <row r="34" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="205" t="s">
+      <c r="A34" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="206"/>
-[...4 lines deleted...]
-      <c r="G34" s="208" t="s">
+      <c r="B34" s="170"/>
+      <c r="C34" s="170"/>
+      <c r="D34" s="170"/>
+      <c r="E34" s="170"/>
+      <c r="F34" s="171"/>
+      <c r="G34" s="172" t="s">
         <v>50</v>
       </c>
-      <c r="H34" s="209"/>
-[...2 lines deleted...]
-      <c r="K34" s="210"/>
+      <c r="H34" s="173"/>
+      <c r="I34" s="173"/>
+      <c r="J34" s="173"/>
+      <c r="K34" s="174"/>
     </row>
     <row r="35" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="29"/>
-[...9 lines deleted...]
-      <c r="K35" s="49"/>
+      <c r="A35" s="26"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="47"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="46"/>
     </row>
     <row r="36" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="218" t="s">
+      <c r="A36" s="182" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="219"/>
-[...4 lines deleted...]
-      <c r="G36" s="221" t="s">
+      <c r="B36" s="183"/>
+      <c r="C36" s="183"/>
+      <c r="D36" s="183"/>
+      <c r="E36" s="183"/>
+      <c r="F36" s="184"/>
+      <c r="G36" s="185" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="222"/>
-[...2 lines deleted...]
-      <c r="K36" s="223"/>
+      <c r="H36" s="186"/>
+      <c r="I36" s="186"/>
+      <c r="J36" s="186"/>
+      <c r="K36" s="187"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="224" t="s">
+      <c r="A37" s="188" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="225"/>
-[...4 lines deleted...]
-      <c r="G37" s="221" t="s">
+      <c r="B37" s="189"/>
+      <c r="C37" s="189"/>
+      <c r="D37" s="189"/>
+      <c r="E37" s="189"/>
+      <c r="F37" s="190"/>
+      <c r="G37" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="H37" s="222"/>
-[...2 lines deleted...]
-      <c r="K37" s="223"/>
+      <c r="H37" s="186"/>
+      <c r="I37" s="186"/>
+      <c r="J37" s="186"/>
+      <c r="K37" s="187"/>
     </row>
     <row r="38" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="227" t="s">
+      <c r="A38" s="191" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="228"/>
-[...4 lines deleted...]
-      <c r="G38" s="221" t="s">
+      <c r="B38" s="192"/>
+      <c r="C38" s="193"/>
+      <c r="D38" s="193"/>
+      <c r="E38" s="193"/>
+      <c r="F38" s="194"/>
+      <c r="G38" s="185" t="s">
         <v>10</v>
       </c>
-      <c r="H38" s="222"/>
-[...2 lines deleted...]
-      <c r="K38" s="223"/>
+      <c r="H38" s="186"/>
+      <c r="I38" s="186"/>
+      <c r="J38" s="186"/>
+      <c r="K38" s="187"/>
     </row>
     <row r="39" spans="1:11" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="211" t="s">
+      <c r="A39" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="212"/>
-      <c r="C39" s="244" t="s">
+      <c r="B39" s="176"/>
+      <c r="C39" s="210" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="245"/>
-[...2 lines deleted...]
-      <c r="G39" s="255" t="s">
+      <c r="D39" s="211"/>
+      <c r="E39" s="211"/>
+      <c r="F39" s="212"/>
+      <c r="G39" s="222" t="s">
         <v>19</v>
       </c>
-      <c r="H39" s="216"/>
-[...2 lines deleted...]
-      <c r="K39" s="217"/>
+      <c r="H39" s="180"/>
+      <c r="I39" s="180"/>
+      <c r="J39" s="180"/>
+      <c r="K39" s="181"/>
     </row>
     <row r="40" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="12" t="s">
+      <c r="A40" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B40" s="30"/>
-[...10 lines deleted...]
-        <v>Form Date: 5/13/2025</v>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27" t="str">
+        <f>+Oct!K40</f>
+        <v>Form Date: 9/21/2026</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="IpJKR4kioJArZv9XeWYwxeEzB/PB7tElmEdYoxNlWKbY7rCyhnwFsxKf9K+boO3OQphV7elZlHAfdP0WtPF0yw==" saltValue="uw94kpNtbterU7d2h3KaMA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="KDSFOyBYelXrkCmX8miuaT0bgse6xMpNgBXWlWyD2KLeFPE4jEXPM9GSBEsxUPsx0YSRL8e8ppfSANEMyfOVQA==" saltValue="TOkJi/5cGxImFb3EML071A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="67">
     <mergeCell ref="G39:K39"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="G34:K34"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="G36:K36"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="G37:K37"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="G38:K38"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="I22:J33"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="F26:G26"/>
@@ -16583,92 +16200,82 @@
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="K16:K18"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:D18"/>
     <mergeCell ref="E16:E18"/>
     <mergeCell ref="F16:H18"/>
     <mergeCell ref="I16:J18"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
   </mergeCells>
-  <conditionalFormatting sqref="F19:G28">
-[...8 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.62" right="0.22" top="0.18" bottom="0.18" header="0.18" footer="0.18"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>Example</vt:lpstr>
-      <vt:lpstr>OCT</vt:lpstr>
-[...10 lines deleted...]
-      <vt:lpstr>SEPT</vt:lpstr>
+      <vt:lpstr>Oct</vt:lpstr>
+      <vt:lpstr>Nov</vt:lpstr>
+      <vt:lpstr>Dec</vt:lpstr>
+      <vt:lpstr>Jan</vt:lpstr>
+      <vt:lpstr>Feb</vt:lpstr>
+      <vt:lpstr>Mar</vt:lpstr>
+      <vt:lpstr>Apr</vt:lpstr>
+      <vt:lpstr>May</vt:lpstr>
+      <vt:lpstr>Jun</vt:lpstr>
+      <vt:lpstr>Jul</vt:lpstr>
+      <vt:lpstr>Aug</vt:lpstr>
+      <vt:lpstr>Sept</vt:lpstr>
       <vt:lpstr>13</vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>TDMHDD</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CI01462</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>